--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cc10151aed35f3d45cb91f20e159d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e66542f7e4d2bedcbe2af907b048902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938a689a4833e6aaecd4d53d07dd8a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a565514d25860ac2249ddcad9ac004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8088027941a992d4e37bc13f1d7c7075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdde12820978819e2294cbe1e89e4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66843e3cce275daf1c5d105fd8fe80ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3b4effb76123b51a066a959c1028e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe26c3faeaac7a8046e111005b3afcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bba7b1f053e28f29d4e1531d34ad2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307094d24b16ed432c966e381a970de511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573a7feb0d89e05c2cb96c8d647995512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0084ebe015c320c964295bea24bde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28d1efef3cb2e3de3cb5d3041f1e5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aeb71c7814de970afac7fceec3b2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c9de287942ced4c01cb1459fb078616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec15f6925380ab874c79823f3f759517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeec51a5979788bc9becd103245ae6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83ce175191c11e61e2268a25ed0b0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff2723f2a5103a6b87f0a2adbe81c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c6028c77a81dfc0ee176e82ebc26721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ecf3a06bad48af2191b9b649ae57322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc781cff359a7f9f8e097c3d77234f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5bd1a0f9ffda8857d8d598c90ffe924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b23e4d85730bfdd7a4284fabd5b0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b74a351708cb6445b951cc3f8115e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ec1e32aa594d9f5d87e6498ca0cf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80c956600ac25d0764e5def3a1052128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e0a3a3b38007276b2f817ec403b3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4781b65012c5e6ce62cafbdb1d923b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04de7c74cc28c75a242d24f2837c1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19293ccf469c0fa9503a1f8abe9200832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bcd864792897d1a2a3cfecb6fdfd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7439289ba6e4e300b3f1d8b47b32ffb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885ef421240c02c9822441773d8764835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c2ad3031834cc8bbbdb1dc165ad9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549ba2a23592ca31d82c01e9e7386b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311c2ca75e583a823efd30e08f7900438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b662f0a1ee307acc26e7840982098b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ca0d742a774cbbf49668d8a33c34140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef4e12fc6f64c15b9b97ec7818157f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d1aa68143841e1c70b243d0f9b73d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4414bd17c39db8c2a3b602cca8f0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91ca9ec0bde9ff7d53af85e8d1a80544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1ce111611db883353959b8d6730f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720168b82f8fab38fd93d998714f0d5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b64d4fa8365e02441529227d9da8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ed21a17fa4445a1081d92ca52c04148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f246bb927a2ec5b458ac519c8825c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1834c74a70c4f0041cebc3144874b0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcd2e352c80d2044283a0e5d6c5bfb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80f260373bf95a682e96eb5f715d6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a26254916fa648f870b5e55157c8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507750c1e772165c7df318c8e25f26d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1661b96bbb044f6fd451e554b7b4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b928e8f0a2d180d5be89ec33fbb5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030c7c3d98d7630d1b3ed32276d3bad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2534f27cf598f4631884c54e70d0af758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690fe81f6bd0e12870094af275cc08b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ce1644f864fd4a15d560c7b161cbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b45ae14c1997f1a9f01929a44824161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f21cdd27b140a83a0fd9dc8438310b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c46780300fbc6c2271be573ecdb1c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04deeb43ef41ab6e680b996f71fa0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467f156a157a7a42d53e0455cb68b1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b70125ec058f5ffe2cd78c849090f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12090913d30b99725ceffe994d5ddb8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bb6082da50a44c3b42e91c60c08b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb21bef8518393eead3e8218aee07869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628aa17a67a8cdd0757d16e809ed13b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2980267e85237c406b2a619843739c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70e1c73e42db3bc161cd983c513ab072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876e252610637c2b1e39132cb78da0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4d783d1799ce531602b353b4adbef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b288b5ea3a61d64a1a6caff8a3402d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ec1d2019ecc7826e7cbad424283aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bf516cd1e8bb034d6383ce96f2b2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dadf51be34b2bac0be1920d776e8b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341950ee4ced5b97878f3dbdd8c49ade79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06049a7e651d8dcc6d425d7b17a196b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5a46644b19c2729c6ee8f73f1a90481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590f2beb96d43bbf4b05d18b38b049e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be2326889ccf6b700e7412963490f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1422b1661cb93142b4fe4c6f6872d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab67a59c56b9bb6bf9071e922904faa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957f3bf1d8c3b16e66665d3fd6c5b5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49a2a38b72ccbda45c42b60290062787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d783f473b78cc81d73440c409fd470688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a59be3b048ac9e942821636bacbf589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86ccedba5e42c5c748cad9e28c368090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a37c2a71654069fd78ee7f5888111591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4173ef3d779a3fa08877b91aaffb0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183478e961d434a41810e4129c91baac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add28d9584946023b088c142504262c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eb05613769d8684f23dc68c27d4be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a57645b46c91fc94fa9cfe9c6b32f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e95832113f5ce0b3609d808654484f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d323a1fb4f7af563853268685e66d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad3a193ce10543cd74cf21a19cad0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beaa19d0a521778c732e5a98f5633e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9202427e7580cf8a0ca531ea8672d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e141921c3922852e7386b91b1751cd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c2e0c673a554402a1dbc266a5ebf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c974035519d5d07cc8472cb1e9817104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cad9b1da56489c3980043a61c113c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad0f22d9ea5b46bab45f5a525ca000106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f768ba8ac71944f69fba1019b84cad3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1e5633f0cc4c2916ed498a62c460a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e7a1b9d6e9259dea6a1abc79675c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f85185171b4dc4f065541dbd332949110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76919bf983b9dded86a7f6ad578f5c53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239733ff28557230308149c785bdbe72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb920bf04343fd8289450d337414fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb621d0ecdb45a5167e931d1e9bc7653114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4165a6aa771df9302b35e44c49a0d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1a777922f939d256a869b9cf0f5ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2e29249e66e862708ce012cc4cf85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91061062a4066ff03aa0cd528b3ac76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a76a75a0db4a1716f04d37adb42c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56885e9e3ebc838cfa7a58ad256b7aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7429f5807dfe54628b9790bbee557121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0cb465e2695f6b25284666036633b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d8482bd11117cc02a7663bfa8f407123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7872da4a47363389e1bd41a975ae0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a043c6973ceaa36265471fd905777d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9057c1a5c6bcbecb794dd9e71a7d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad9d0e4834e82340408b7421d3dec9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd857dc34fabf998c078dca1084f04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8decc2e6b6100b64bcddae5e041fb40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47ac891fc439ddba58466abd3a68c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da88759f4854b1011b58e45db942689131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928692150a76451dc588045162e8433132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0f89dd75d7c3b5e6b9fc5e6a747c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18038de4c0095a2d0323dada0f4f0b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f014097d6b5b08e75ab3d0519a673d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734462e156c6feca98d12a11b723ee2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f30e68d4241eb581eae4e2e7f6c68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b7affd8f73b39c153bda844626ccd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96679fa60144a31cb4c783d60453ec9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1329bc1f56c3b6f21b03f45a18c4261140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bc8c0b006a726204953863e912504141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68711a9196120501d0da2d3a96624d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6cb08114dfe49f22874a33c1a098f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aba4df63c5c70c86593173140df8ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879997fee82b48a2c673875a5f6b176145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3716e24cfa32d937a2f7c2e5d0cfaf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6d9d876f313a85a2bfc27a07ed6ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbaac30d4c3dd03be5068dc5e6d61e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301446e9992fae208bbcb35b2723b379149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a676270e8ffe8a46fcdc305be9a165150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360aca46c52139e64fd77f7de804741151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8a99bbb68156b81b3343d83b1cdc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba25dd81f7462dadde80b674a97d9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151fb913ba4a42b6971e6f597287910154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ee1f3f27851def6805561214352d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8392c4fed565a22736de2e0ec65531156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4dcc922897da9933583dc405298d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac147149e38ef038aa651b0520adbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f26b40362eb257ba361f10cd945c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1737d9565cad00bf8fed351dfe533160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af8bb60bab1912b29734f845c5c974161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2aaf0455bb507843e20725c8e4edc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0b3eeab37fca0196b86785ba355e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c78d4cdfbbc8c9b0f24f349ba1780b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074a4459d44ae43a19f2e28b25efe05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5b4c350cd30e3350503a4caacc7e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594867710ac5cf1dff21b6c03e8b140b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce5a9295771eb9d7ab960b255c8c1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7700f214207062aa802c379b74f09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd0674fd46a0941d0988f08fb4a287170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4545a49d29a514a3d0ee1f8dd6a9c77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6431144d08f80d3ce9e6e9828e06e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5adbec55540222b59f971ad3ac735173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fa092d3cd564df236fbc5eb7b09ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653c2c14af72ba7e8f9fe8bdd0aa942175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8f279e6d50895b7c754c8a04a1932176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def08b12e0673bed25903105051d34d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e242ca4e699f29bf6c8b5ef0d1efad2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5189ee88cdd900fedd21c750b70e29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a716f27619ff243fe576a17076474bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876770e82b6a2358524974fbff543301181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8e901f42ef5ded5060e52bdd63e3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cd95801ceefa2433fce95d029efb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb08d6e35f70fede5b70bc41aa03f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867800afcf83a2afa6d61b990818e2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181daa52c397211840281b417ac6963186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1717f160bc8419f275dcaec4cab88e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ca587406b5fa401fb9724fd85a897188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6bfd3c61bd34b715ec08f3497df9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8e27dcfed9f65b9f94a2f5e964541190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce7f3c3ca8df72f153dd8d551138ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe55e94ed6cb89742737ceddfd2b0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290343d5c994891f95aef52a5805b21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91456507feb667cdc80395797545dc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d041dbeaa0a731d686e3acb1ac193d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d735e6843c135fdfa9e9cd58691395f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eb557d39cb7c46b53714fa2af8fd4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580191e829a28caec8ebb138e4c331e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94d8495e4f80f56064e92b06a33f1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816d3d0f62cba0757e733407694fc42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef17a79728aad5a252e1cac0eb8fefd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fcfb8eae08562565301906d6bc604202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f64c0c63ed625a4ff578e07b60409203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd440e0a3ef678b416d957047d3d81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6a21b756103839406939dde68b5a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722d328bb25bea690955d935052e8a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ca6c32467c3677a87f124cf7629fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2203e15e0781df033e9b0bb60fad9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775eb9d8158fb6a28339be1e6dfda85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afb0df1cf61c440b14f8c3423e45f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1bf5b1350a1fec7a7c54ebd4973f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4994050186a6f1e24792f4ce3ba4e2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee601f41e656186859c598aed5ba36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648b35017cc3b16fb295f11a9654dd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bb8263c6ad7ce72112273e4957701215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e3a10cb26a122ea8afe8c8e61a807216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930ce9ffbf36c7034240df45ec851d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567a5eb2af2dc65534785b47f23ad75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6bd2cf82f224127355c78a26db08b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f9d6145c9a945ca108a74062a4f4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec286aca6a035fc8b1f95307cbd46f51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f3ae23cc620bdf4dd58b74869ff88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f332101d5106de73d99d90fe32524223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9a8f2819f712c204393ca3d1235c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6212bce45dcb2ac8a2bb0c59e7521bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efce2600446605623c621e5e09b785226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e3fb6d3d179b541f229415174a5f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c4006c10acdc1bf0bac2c3808d2a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c8aa857a33325fc35fd905230f8fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37933b3247d48fd42d1751bb25e274d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4084dc79513bfe85a9f437f8d15c947231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22466ecc95e11049f510923db8775cbe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39e9ce90e13e8144cda4120700976b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a430f820a317acaa4cbf827114e8730234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13939ba16386692dedc4cd55c9ad7df2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d402437e67be391755a09a93868db32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2931c97b3583389012afa091c740a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a07423becef0bb7942b23b8142553238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e08ab0e33f839c92e2b21e7a0ac73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9d6b4ac57360009db6760975daca0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798257518552de9f009578b9d2f376a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804656417c6b47aa10907c20b26b138242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feb940d5ceeaa40f51aa3d3599768d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8d110884d60d3411d1922342382c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea22e5034bd37932be9347ee361ae80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531c9e0109a4c5db6af62f707ba39ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca58aa23929f3713a43c9fe54f56fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84f616bf71110e8d810cc94f33ce93248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca949ae60cb22f37ee8979618ed1d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51513e8655b0eb4501d43631c4ee9d05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dad09ab1f2af8e4bd67948f58dc85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8c7945f8f2e97c9aa62200de7f4ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6c39c7e6768929de66dfdfb284241253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f82d330c770d6630ad834c32fad758254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b088a2b34d9bb7d27c00f129ac39349255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce69dcbafbab366005809d9998ad8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f11566e8a33cc66ac26c9d06ffdca6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732f9042f8495a14baa1b70b2846e30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e935a781e981d1169a98cfd38bce0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40e551679ee4eea532a271b7d2436b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f5273882615a9e304820c250af1a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a936e232ce3a9c7ae73ae14910f741262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe2b5b31f195021143b773b3df125263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e50d58b09c02ef6224e0119da7fd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64363a966f982e700b2b10974f3f1c70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6902fec9b3c4daa93134b4d756d564266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568bb72160f8ebacfcfe6bacecfaa1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4287e84316da0ad21d34c6854be2b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5353e6e674df01128d4aa64c8ca22a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d233ce1123338605cd091b018e693270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fc3ead129b9c9e1d54f5616433451271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fed277ab0b8af98d39aefc3f3bc10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd33c2db75da38a006130bc588f2d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb15a2fc156335b36a1e568e5d714b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ee448178dd90e188631a3ea9bcff9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f2e28d2ce48e460bfd659096cc5fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d81dcd3a2fbbac946c0e3ac4d05fe0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e1cd029e6a51fed90edd6789e57a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78646ab9ee404bbf06bb4176a55e34b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7008db062870ace8e3fb279bcbd87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c118420a9d546987e8abaa05d8c3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccdfdd8d64b5755e56e1cbd300d497282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af61abd55f522c046b7cdef733950d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07834fab94e9c61b04a8b7b5f98eeda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c5d1eeb9897e79ccfd39c2de50fba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857bfb88cb4a558828573d2c444e4dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee993ac8648b3d64b6a090cdf493766287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c747919e4ad5c56f81e3b339537624d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a439dca9d5a4142e334a1acaabe039c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2486d46b1b634b2e1ed5bd2a405cdd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c05d3ba611a299071b79eb708ab3b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d374bd07f50d7ac972edcedbe10f81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cf5accbe392a64f81268b6e0b8896293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c11619c30f62f1c923af95cd87efe3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96a3509eaeb684a7314fd5aeaf41da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb9a83c80b3c1bdc5ed3313211b519296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175ae017e0000c1d1bac31fbbdc1b34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec1f73977c5f18d4be6fb633507092298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7d43a1c4e0d71643e41baffa4d1da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f07c22d07947bd9d458dd3572b1202300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3af32db019293b9a3942b53dfd8ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52834fa4654335b44f1d5cada517cd23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5f7bac717cc40deba206be88ecd46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a41006b8da05e3a40bdad07abcf8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcf499128433205f9f5ce129ce9e66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa5f93f72e608b0e4f3e1931379e57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f621a43cc6fbb0e066aaa7d5f41e946307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf404650ccdbca9d9091672078762e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764767369fb749b552f95cfbfc6f73a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08849b81311854367c34a9daac763ad0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d23c816ce8c6892ebe0445ab9a77f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088ccd4cdee187f591af1706cd67d0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc956c6629c475eac6bf42fb44e9af5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05f37634fee5f6717676835f1a7c1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e650448dbaa0f2fed165d0db7b8eea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ba9da00a937fe3991ce5b9f1ded62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f12c8b4c8ae5fa666c055b9dbbfeda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b976dba7650cebe7be5eda0ea18555318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d63203276a64e83d2d32c3602a0ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c282e7e290b5ba57512c364b666662320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cbe64c92b32e306634fa1d48685ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9898dfabe02a40ceb08969535dfde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973efb3c27d2d00501ad848ef5055fc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0dd1f03179e2fc8f9566555f4c019324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd696efba1b99d43ed8c23bb82c4aa5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebccbded91aaac399878320418141b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808461fdb5f2d0a224fc5ddfbd59572327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544234c5c78a3e6489eeeabbb916ecc3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bddb0e0bebf540cf698915fb4af8fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f59f50a5cf56d5af406e16a92545fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793a8ef6e94b13963dadf6285be257c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8c5bb491ee4ae4ef83413c2e120fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4495890de4cb8da945e0d8ee58459333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c9eefab71fa2673b7ac59b6ec5f91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6b1b64fda884a8ef3b77df57ce24e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2342aa7a53e424389b67c84a869f1c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1462552bbf66769fec1345d32c8e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89339ce6d3abcd6f5c9e059be60c93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a94385bf8fb6f1d0172c1f29ab214339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696f35525d6778c0d0c8b99957981bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa247d553bb3c51953fc37c42f21d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fbbcc37cb65d2455aa708b02d5bdc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3727dbf2773f7223aa47ff0fc6724a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830b7ec49afe92580ecc8e798ec5570344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96329fd3d5995ab1aa89f80354e2a006345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3ba238def04a2e093778648711a25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eb8b40a2f076ebf67263e0b17c158347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fed7331d384c6d6b4f235231bbabf3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405ca100d096282ff47e72dd3ab0001349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1a5378d6b42a604f3b754f9546bb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7e7447e58439a6dc0a190a4ff7337351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a413596f56f76c2f138954b72cd40a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d131879ce89ef81beac918d98ce37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86c8a7a2db9befa54e583e29855f46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eba16e300b2161ca3da80d55cdab6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da4937af118917a2754562e5928f52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d455bd1c3e9a08720b2b3ad643c5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae2e326b5801f34d37c1b38cf545e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db459ab4253d344f45dde802b9693a31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df6f516e36cfa018b57c526f1522c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c128d8d45555c78f2ef1e961ea4780e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d73b5aae98e3db1e9f8bedc647b8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01242a494443b40c7e1a90dc971b53d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1ad6f4d2ab66053a7dc06c13640d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d313a8a4e1714e9a60505d68a2e447365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c64a9d01deebee18c5fb6d06f9e5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce592794084272ffaad54e7f99b463367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e9588b5bfc2575c7baac22438de21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed2fc2ff24171e1e2cf274746fe426369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dddcbc2007259f71cc818667ef6fc6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dadebfc3202632069ccede1e7489dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1f8f8a0c0495a8ac4bf68d2d7f8de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762575337abb01f128976d5ec91df04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db1c7f3dd4a901946fefd08b07d709374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacde0c749df1d83553773013b517f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a19f7c1ee4579eb109846b172fe7e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ab6fb7ad1a93b1028b21c6206b56c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842251792b156b5d16a60d55732402f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffefd29b8b79cc548cb777f73387b89379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223212fbdd8a5aee9d1d729b8a86835e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df9551451c84bbc0d7d266ce0e5e76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91e93ac3ef762313d81fdb02d6eeb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185e760f848d7dc3a767ffade893d13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030e64ac1e0f9440d2b4c9ed8138625384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15489b7bc68734aabd534df0123f5b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eeaee50fb6899097b1e9ffeb13614386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487ade76eab4da8e38c35d4814aa227387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f886945bb450f71ab753da55e112a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c79186c7400b9d34ed49ccf9a0f2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569e28d0141af7ae9332cbd9e96ef45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a57feb6b1454a022d187c0dcb1a29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adeb65cd3839d03d546d21647f522f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba3c5c26b2a25bdb4f73bc233e3bc5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f21bf9d4dd6336e2a2a8ce812c20b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9132424ee0c5b3a10664143701a7071395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370b03687109ffb0b8777c599157c5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaffe441c44d8504ec259484e41c575397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639b5cfcf0dc6c29f9662455798f407398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2203ae65cf128a3d3e4e1464ad1a7f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052a8aaf2bbffebadf194454dc70743400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef506d81032be515107da76c28df37eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91217950dedaf023bad0064c4be50c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64987de881e9628ed1952397f094f7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10100ce1a16f3a49935aa2c75d6499404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afb85898d962a0c94ce351bfe396f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5557b7fd12c0a5026912d44409315ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6c438100441e2d5ec0d47e488cbc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260d5999ee5f9c317cf8ef80cdf159d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf57a9f47e924f7bf545eadd3ea4cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca930dbbe18fa694f4f8f3df3692e77a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc884e7e08b43696b00830b1aa754d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0275420b5e1eca389c1ede824a421412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b955ce10cf2c7d15a504ad44747374413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387f3e974ca140ec39fd994a36efeca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39bf2c46b6a68c4939cdf8797a98e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c10fc80e5bd9fb2c65af3a73665b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e492ca1052dc14b6f36eeee26830086417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edbda83fe091a640db1a2213200e67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1feccf994721443c0a9e61723d1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75982ed83cb6add58b620501d2b38d19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e231517e623cde3ff0de34f6d882a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698de1435c598d7cde2741b90df8968422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8f599f6b6524efeca1ba256832393423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f25db022a3b2c2ff50464fb3f42973424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c712deafe51748b8cc2f46d093b1a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577cd58221e43a619ee23f0cede9847426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783d177df5866e5126152322eb8abc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1cd2d7e5c6f8ab4b2027e5414123c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640860d2ce2897f77fd075b269d82a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e4235cf48a4a8906ea081d7880f1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a0859811286a065a641c040ec3c96431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0319e18876a2ca005c5678f02a7bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bdd2a46a7eef21c5215772fe5f3bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f0d4cf371f34956ea072e77c25df1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a1a246e79f0f2f4a3e7b328818ec9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e773be9828c3e68bbe81268b66a34d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05a909efbda52845f59d32fe081c5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabaaa5c0b3cc63c71ee990653c0787438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab7943fca9dc655f987738a85d9d5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ad2050d9bfab61fc5d0cd9175182f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaba5010b0aca2c3dfd004c9f1a9708441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c972364afee4bf1c333fc1fe05408442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1507b9491b913dd10fcfb0a824e85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dcf3ba4fd5052267ee289b4bc0955444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ccd98ba65537ad961574be60993bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb329633bc64c142e6c47c55ad3aaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58618ddfb6963094e114e4c59ee666c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79dae66ae6a11b5c39d8f35e6c5102448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7c3c03a85766d710aafd58f5e70fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2840e1034e5a0dee14da97d70f601450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e994ed6c060af76c12cddfa1dc8fbe8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d60d5f2396f2fca35ee83a0967911452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c548ca8cc628177067b8ac7cf01949453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43955c7d2eac9de1595ddaa248eefcd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cec1635088b53ee27349c35b98a6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd103a25426e7cf148b2ece155f43c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae9c970e882e6921771319a6a54706457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553398b13645a20d1ffc7eff2b2bf389458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135c20a0cc215a7ab18db15484fa1f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaa570690fb0edbd8f8dab4c84d195460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fff8b92278a54dbf8ae40ab7ffafc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b8d7dd7fb27f9c9bc14d870731ae4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1c3735b3735f5b4168cfc8f6750d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddccada0699e8e382589f9f5c913267464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbef0dcca8c71223995eeab16ad61d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312f393c5d6d69f946ed2d4d30fdb2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59826f142b18a521238d634ca105ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07113a592fb0b9d8e8733284b02c83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cbc63350c49194e3f57eac0fa09b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d176f466edca125c7e62bb46b564d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa852ff297c7fe19894d7bb466b40c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7d707d46dff95fc6b63f80345d67d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eee130e2061319b184e6a2032c23f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627af89b5adc031709f267dfd931a7a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92891083c8d152e2508dfed42453f81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb16d359a8478a24b38daac7f2354f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2231024e74b5c27d1edcf956063c976477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7ea37da999e0aa17fe8caeaba251e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ece7386f3ad5ae4c57c0e016ecf667479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c17f8497106d1b8c1a36814e3c4e7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b64cbcb88b9c5cedfd921b33786fe1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856796d0d3eaace7f34a09c046885b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02473d21109f7b9cc18362d17516622c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b87f409428f971733c5e3bc8523b4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bddf0cd8d8a8f64cfe718cda322632485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3f1ee93d48f85f849b772511b5688486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772593973e46931fd78bd9434b1abbab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db3801297d224ba32044835185af43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a05e43bc99c5f9b64aedd0bc9c9b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e915b38f10ce88b8b157801b1874c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b897eb1e9e3a7646b7f48d4f64307491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c06fe71bcb5840112817b2e498f94492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73d17d9e1215b99369d083b170d845493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3d3b34c94d78b0e61876ba0a1d3e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddd2d6b454cdd67c458ac0eeec04ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87909927b81082314b070bb039da0fcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c05aae3ffc44bcfd8c23ab5d7b126497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41543bb87b6d78ae56144dbf6c247e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59f9e5ae680b32e405276e6edfc4ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c674ddb2b59e35c486c71a5cba031f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ef5bc364835d90cb8b0fc19d5aa89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d519f885b6047257a2c534f1d61c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6347a370a5a1e1c221c546f6f2c0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b199b100a0f4bbf78c56238d3603d3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49730eaa896ec1d3df7de97d714ae5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f57f0766098c082f741fa6a9e5386506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17085e6f766169972576c185d8f97e9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8413c0810de710e24da701ad41474508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e153c1fda106a3fc1238734f2e87f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee24cca4439e52ec0ff007a9bf84ab9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a048d6493a7a00d56b3ae7d36fc3ddd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c78d9ee0a3acb83c474012af333340512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dcb33e56240c04eabb4d9904ae93f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc093eeb64651bb475210c0e7bf2e3a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2ff5de26bd3f62661406c30973ff3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805a5e60b26f0df57cad9ae5406bffa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7688d947ec1d81263266e4fe61894517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be2bfe3d973a4dc5b9ef4a96ac1e4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee01522852d095f5e3fcce19103ad0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed70576aa2925abcdf99bb797b521c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51068cd1fc6c22699360ff4267288336521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cef48a49cead2a0d625801df41bcac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff5d06cd56475f3e64921c0f5fcd35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf84e6418cb3130209dca47eaf00131524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4628131583e339013c04d56abb4503525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a4e05ac83560aa987c892bfddd103526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20ade643594a80e2e1245d5831f649527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75da4ea53f8ed04d578f13de5eebea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d8d9c5beac4607aa33d47c93035be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a930d989b84369ce9efb7da703158b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0889a294ab60f22878148c62717dabc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27a083bedf16fb5f73df847c1d2014532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fcf6e5bf0627e1cdb29f7dcd46f07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eddf42177d46defc21a47bd1f6aac5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcad6b9e1a337e4649c1125b7659da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd09cc9ef4cdb16313aa24c4b0147d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36cc9aaa2606f04c7ae0383f3cf892537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5963b031c0e7eb60f381605b7865362538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c396eff07e9c46ffb5a1b953505fd9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166884f4d46d13581271f404e75f2bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbdacd759106b72a3dc419d06a4832541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029b50e56ab6bd64afe7277f90f9a08542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caa175f2dd64fc84dd45b20d73eb4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed48bbb8c8acd1fff6e77170d187a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bddec9ddbf8f0f31ad19a87b9a83e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2939bee488d0943f8a120db1062e83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ed6ae85c519d2a37f75a7188cd4f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab20e8443ef2136023a71e8b819a425548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cc9284b97c1542840464442d727d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237bf9a6b370c40f42d25b08b83519b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fc995c1fd87aa128c3510295f57b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df27b985ae7a74426d713ccc7d77c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270fbf23207c632ebb959e7117289fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e817040f8c73452f2371b7acb2395554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff63a06d9d5cc348abe83fe9fd312e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e987234be4439647cd80aae252692de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca932d382d7d4b841aea2da1c7680b3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90991dd0add18bd625c0935b78429c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9779b3fddcb2ac9ee0095db35cc965559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdf3f36c86ac2c653269f9f3918c17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a605aab6b4551aaadf99b4273da99561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212740020c85e39f2625ec8d7938957562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02ce150948cf70bb2cdb1aff364b58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675a8ab08d0eae389a5de1ed799f248564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd255d0176de1d057d1b05e0997c945565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf740e1d644e136670fd065df41a93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4debbf3031877176ac2e5cc9b9766567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec5f60b303d2218216f3dd68346fb9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2affe7336a7f1cfd56b416ca91217569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ffc44fb73e9b3a50cdcef8ee86fe9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b41f109dc1592a53af37d0e7f859d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1463ce0aa3a84180cfa4e9391e67aaf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b22a921cac916b5f5b354767327598573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020781431cb66138a678a15d80d7bf1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12d055f4008c5c4adcfcfd4ce56777575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d402e29e0e4ab5ee5e38a496b436ea5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45906cda233d633d0387ea76b457e42f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7b32a47b48f2c395baf0b84fadf6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee159f759a31629c6c8a295c074fa33c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992543ac8d5a5a3dc49c7533131283a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc5bc4d46d92375529b1585db872d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a64dcf2699c93c123fa66e382fbce0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3a3acba3cd76853c9ab1bd35fb06c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53e588c19b770c9142524e5c8a465d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585c7aa7d9012775b492e8086e04722585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a26588512c1e794fbd012f2e67b8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41824b8c027815d5718b2390baa98ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dd3d721644c46e8c2c384652fb626588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f972d9d9c71dc478f1c43cb136953ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821583ab8e7ee6b431fd6a0e2225f48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc13c969cb4c58e3697a852a350676591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde81acedd2fc2eb2df3ce6a12137e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f04d8a1d01b529b5308f9edd3385b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0ebb6e3fada0b2507d5eb1f4ecfb4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db051fcc976c111606778639dfd32c3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f16e7a2d895b9607f99ef76cbde7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887667dfead196a61c17540ab451ede597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b9f73554f26c9d5aa3d42bdeb7fab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638293173686b1914e2bd17d5bdf017c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3e53ea584269c703cd1803e236f22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a58400295eab41446c25866cded211601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1c7add6f39dd247d52a49b2923752602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57575e70b4a144e5459f8ad4ae54a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fda06b60f06409f9272236c6885ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43c23baa71d7f2e3c057e43fc59761605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f26dbe22c2533a277f0a26fb2bcd60606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919b427028335fdcbf63ded07eb54c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3fadd4a390351bf631f2da5acfb40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ff1eebd334b6a6cf11f574718cada609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35326541bbf8b3cf4003b1201ca9e8ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6d83b724c473ddb19cea62d60a396611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5455f434a21f9d0e1c2cebf01d9fd0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff062658836bc0dde83861dba98f2dab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806fcc2194e5a8e229793069f98af76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77350034a1f1e2fddbf4cdc75f4006da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb4c0e0421348e8219056cba9c403d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e89b2968aa3fd28c278f5fcaffe617617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392151003b471a875e22d9aacfa1f807618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953d1cd55873808390f765d1a48da91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bdc223509c15a5d37f9613601e5fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73be48e25154e3abbdf9bcf1f275830621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bde3acdfc30c14832f6582e673821622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a52697d1bd875b42fa1a68ad7d85a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95e99ad9fb48cf237b7a8e580a3e72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be51913e86e0bc9b5b8575d7b598dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3377b03ae2ab2d941c1801a9a41228626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df482f29fe40019b6c5ae8e9a4045e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3aabd3bf76ecdb7033f0c4c36b712628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec881902d9702d8da48f94a037b30738629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fe3ad484567cacd69f3431a60921c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e616fe4e918bdaafd59bc8de5fe35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1db1101d20375aaf057a94bb9e3130632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834e4e26190806dcd419487ac79a7eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86774b7d748e5d8f939022782b8cf9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541a79b33e0ada2b5531097033ceced635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa356e8f3084758c48296edc95eb3968636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ea9b4d6a2c302c4212645ac7290be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31cc7eb5fc30e016804f8fa3379e7d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e704761e467621153c0d779c4447ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400005c46fd3e452f29c7a2cf4b129f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9412b93e818e319b9c11de3e56f2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531f0a1a3524b89e8fb835dad5c5a7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58b663f0db1c261abd84063ad0c691643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fc141c44abf466a14433ca3328528644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4687c786265886045ced8970d37eee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ae976d4af05a5b8380e399fa01b48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aa18b7469e0b3282cb37dfbfbc62b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1671049031eac65da31a7b25b76f68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fca640d8d25dbbc39b390ab4c575a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431283b0348044503bdc589db0601380650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc90e00455570c8c9d29d75765aea6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5e5c2e2818f6180521884d312196a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cca0637773f216ddbead1c0a98d68f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d59c9d8d40557bcc8a2e692374814654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8e3959a2d22f30ccc5f37d8b75721655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fc326b8f20180f0b8442c22bca85d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fb2ae1f31ac2da9b566d4835d530c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad66bab332a044d3fe926c00bf94c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7299499ec37408b8b195b8e113960659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961a663e227279de12de33c84380ae7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27519d4931dec4e5b5596ad10e3e5ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a274830ec149cd90839c61bb9a1e4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d16f016a19fb74007d442d80eef23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2ce1c99a2fc49afb07bfc6b5c42b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416d85a2caa53550822dff410f8491a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de36e9f66916b903811641a1c282897666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286adb33d01fb041b0f6d7c05bf93e9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ec271960816e00b6d431667a23280668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459efa9d86cdc454e57660adbb3a3ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af2dccfac93370f989def75bac92ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7346a339853505564243b79769bdf4a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce97a0552cf220a397a643e72f5681672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5988e2d44d4b05da5cdcfd2ad1824bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3601b6cba61c8eda0aef46221502db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760805236f5a724de95f5f4770ff70f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878a8c3e2f66c0eda97e1f596fb0ef0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae742f4f42188553ab9cb104a20a2cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c914cc473e63892c9e15bcd88be8a49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b6b68e5bbef142f12ec2d2c4ee47b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56f56fead13d77ad5e6296a7870fd5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ddee99cdad55fc5c9684f8f6d7ad3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e6e66168a7500225f25995c628603682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81134b777b2f578b7972e94472e24b9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ccbf15e4830adc9bbd7cdc66a143b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b7e0dd5da5c585bd7ad03ea2e8535685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42d35a6f68b6d17ac8b110ab4252a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560a92efcc79f877af27b9b700a87d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af2d0d4bb60e5a50fc0e06c02155bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807bd8973669d7bd64f097c142b4330689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b03f4f561a8632aaa569fd19d0913e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a2fc25635fc11205f21726e5229c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e13b032702fc5b3254c460c26d02e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54920bab3b87e01d48739ff42028b0a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafff95b3f5874a668bd7dc8e78fa646694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5de2943eb950dae4a3658314a1568695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d861deb11d8d63a7186cb7fbf3869696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76baaae9656c61c7f782b112564de1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60745d31bc1e484c818d3445aca89bfd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e8f5e7396da9256f97ecd118a457e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309123867e41f0d92445f37e67f23f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308863680f0820c5d901bd64992a4b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c525997ac4e3179108ba92a08cfed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97505748019c129ba331b3c7f414066e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91fb99dd3a74fe726fae7aec468cd0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b298e41b7cb1762b91ba362eaff02d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76570aa7ec0d39386c8a1c687fc7cd6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b65201f3d8f6d286d0084fd9c3b1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a9a2c8317c9af2c8637487c98a150708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa33c3c9eed157229b565d71e2f945709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d96ace8a986df165bf8f5fa7871bc4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7125813e2dea96f45ae61bc17ee4fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506368d9e1f85358e4946decd3bc72f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a04fb507f291e098fb621e460e5eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb05075a5ee5cc1fd8a91228f190f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87465edac690d7c1bfcb7d76460026715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db62eccad193720c6a8605932343f9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081a3686135e72d025c3cab66dbf96a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e5cd999766149485622a5da52c886718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26edc7c5e1d262985c79d1ec518ec71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3283678396e6fe927c3194ebb044df4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8191f4468e135a3674cc053fe14d9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fb4b4106d3433ba55634defa304cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1d5b4bd0e3efd6714123dd98f064d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32319caef946731bf0f72c7ab6b2e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80826e7289c5449b216309a45f416299725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e3896706de01184cc09f31586d247726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd0232f5ff202a479eb2b87143536c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a1b64ac9fd4876fe58f57186b363e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa836af177c7e615b38919c847ddffd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b518581677c07c671e0ced8d0b2bd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b114c35ff56ad437d1be3bdf8b825fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d952b0062f5742e36222b9ac8d1eee6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a967bb547c618df19e6752e23888ea6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb9aefc6a2291917e86bdd7ab568fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dbcd6ecc2343994ce66b3a195bc67735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e27ff6f3891b048583bfb4b525453736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f494e1dc23529754df3d317fbd2b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05288f3db62efaef5cc391116c1c5b15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431f229509c232df177db0bc25bbb67739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf5f9cb133cfbaa23802f64a646e8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2b75574b5eb74c9c17d318732f406741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd559108f7a76184d4e240835a3e96b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a20ebedee3e684f757aa04b9cc8a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613d22770782afbcca3fd9cebd69b92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d108bc5ceabb325443a5b8768edb6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8e593f35db07844c72cf4f697f27b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e3e9f926533f75d50a0f7877c4121747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5197e2ae2b5ad002ac2a21b9a9be4eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba956b2bb7a2f6a8ee77eb363460dfe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc3a3b95d7ad6fcd9102ab7f67c4a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a594157b149a70ee318d28bb66616751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dd20dbacbf99f1b8afc7d23092155752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821f7e3fdcbfe6b6b1098df940bddfe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae64cfa93593075a75002d5304fc1b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307a450e668e48498400e3fa2bc6719755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318158174102b8d2d5c6e9f2bb767aba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09203c0cd24de71159521531e6388890757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaedc080e6b898f6152b4e798d94172758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0c99bdb315cd22b4a0fa4261ca7bb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126ec60351669c6105b59daa9637bfc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59928e66cbec10c4db4be085824575d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd86f7609a77d986865c2f8468c3ed2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7aee30db677e4fc7c811a1dc9815a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0446470fac3f21298a1f5139a0d1b2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1503488d5b302feeecbd4815a3a1b56765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816296450dc2c342438076de0e49b8d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5df537e04c51d5c21ec86726947bc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e934818f000b65097a4d61103bf3e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ca67f6c0b7327dd5c9b6cd0c87d88769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b7f7759293d53b592644a71083f97770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3083738ffd00cc43be56bbb7b0f46d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b2777659c46698d916a9c010ea03d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf528f15ced210de258e8b2607dd85ec773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeaac5cc51d84a243e082d74ab4631774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c14490898b58cd4c3d18f2663faa1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a701615ade0f214ad8561e3dc8eab4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e210e149688708892b0be663c82a99777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4be9367e60fe9e23ac3276107c166778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860d9a5bc9f20dbb8795d598da7341a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a458b474b0cd384b47f1b9b2a65bfc1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc27b3e9a6d5ecdb255bb2682dbb71781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c3cb380eddb80ee5f3e148945372d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46627303d5f5d43ee0dcec3e44eb0a19783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348fa3b5e62013d92fc0d666e6316e1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2c35320add2bc49a9160a3c7f9145785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd506c90fd48a0fcf4066def851efb2d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eda4fdc14992e357ee0cbd8125d45787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50e1c5b4569f1ba59ab49daa48f1d1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8435926ef9ae93d9d33117acff612c8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba3d8cb9e3cea8426ce86548b7e087790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd00e997996cf2a79482e7f59b96cca791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d130db02622e3e7f212ade085b55b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f04ce728ec6a818a60dd28fef159a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2d84331749f96d30839e1beee2ae6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c830b4bdc8d67ec3208322c2fc37b1795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca26d2f3d92a110cf78e96b01ecf7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e243dc1e6e3aa8e5d9c186be7c473892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4f5391a9765b12b1fa277b868f6333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5389af635744d1062a575ebf449ebd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4a363a26326a5d779d9a26ca1e3045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189db976878b19b05de3eb46a74074c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca182956bee0a2cacf9a74720a64df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527321b245d637b935cbcbb4571978148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071d67983d3bbbb6686ce90cf694abb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c741b9fe2835aaff536376126de2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd93727e1cd1fab5f0c345a9af5133911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77e5f51b6c9a9a4cbed310ad96346312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fcfdcbc7d8faaf003ae04c47dfc9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a0de3248b61d79e7918d92454808914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc2b1231de1417293974eabc5f2fb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81820e9db5af3cb63feb651cb3e2412216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7a2ff0ff414fd65fede067c0f2c7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f1885c194a282eb142dd84e79f68118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2609e79f2609ca4e6a71eb4ee3342019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de239b26e1f0f639d094f24a31382f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cd1a60cf23ca5d0f7ef6aea785ae121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2892ee6f84cea5abcccfb605de94d2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59c64a7ce57ca0a6c0d2349fcf27d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e928e3029cab62d92aa50271547c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151336cb4c3c29e0946a7f0f46bfb9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec746e74be382ff0be356e905c0e209926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42bd9b0ead73b8666d24097184092727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d2267602944d09b3de72801ee259828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff7c12a017fb0345783174a37abcea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3807cd0f22439f916ae26ef1d7f852330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c16baffe4e6e09dfa3066db80da37931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8508f694fd83abc39d1536f27808abf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d0f3f62ddc6db87e1f0cd2dde4e1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11838a57c0d411a8d599f5df3ee05a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb160a747be2b42fa94077aa63613ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e2709cb14baebc5d09e064fdb5afe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5209585c9c7033ad9bc4d46e52021b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bc1899299e1e9b134958250d791a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2cc16ddc7067858a9ced551b91f9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce96665a7f5899c5ffabff0246b226c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6035ae3251aaf16a0673c492a23ae7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24ae9fea7a67d6c502c925a552b14d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795552f1e4b8799ee361b5ba1a98bb3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b07d87ed6377071c369ff340d9bc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e6043d50b06585560d513b6d58b3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b931c2c85fa85de6c9be08f010de80546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04eafad776a0f311224d74e531ae6b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab71b4e22b4d126c6bf98d28b1bd4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536555f8b34f48120425408fbaec02049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20650fb779ec09b52b07b6e7815dfbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cebcbea3e15711144f33c8fddb032e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62cd95d258ad44f1212466f5998cbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdc85c0c23d66b3ab170dc11d0895a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffabc049a3c1f8f4d69d415d152d4d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfe3e9b0a6b79db12b56fe214eab6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dbca73f2c6a116b8bda9cdd2f479356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9ecf5f8441aa3308ed977249109f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b147e4ec370095bde57b39476fdea058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec77ec653dad4cc78ae016877c919859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c83e252ab6dc78d2e3e5888860fe9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18c555256d14ff1334a972050cf5ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540f34112257cfbee3e83a2c6d9bad362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b04ad0e34dafba20f3451d41e8b10a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa79192f2357a709a1f6dd3045977ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17421aa28a85661f1b689af4c89809c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84333709c2a6e527a3883a7e8514e50666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10676ec2b5da26cdc67ad5d5352819c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725887029e1b39f7329aea7a6cc5fbed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60482c6148eac8b9c9a3583ea9b1104a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0477ce3690461961f10b0b5ea035670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5bd171768983fe6b42f9075bb8a6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a207972d35d1ac2503ee4ea7eadcf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b259d009ace0075606cb46b1eb757573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a673bf4aa55512a97f570028bd0f21974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0f7ef47fd4eaa0ec4d4c87aedad7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272ba2f2dee315411cc3ada4a42a2ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838e1065f387556265a44a05573112277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c2aab397647b8024d04d0f8c8280578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca409a57dc6d4ab133b1a41d8b051c7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83240a57acfa2961b5d874ea505d7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe358806ec177222d95b767f6fac27181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876d9899dcc7511bec09a79b0c17d0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bd2ba0006822224ca86825a4bc17d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5571f611b9fa3d823031d15ebb674f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f1fe6f3393344196fa831ecbfb02e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ebe1103c0d70e9604188e8ebd433786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a09715b4ed3fe8eeeae5b7825d805a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34cb400cf012e40dcab812d525d2f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31744b2c3bf97293a0e4c9462e499289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ff395373c052fe9ee8273ea3dcf4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb70b17694ba2dec02eae5daca034991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785f794e78dd80d270990398b9629cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64346e0b27a80eb787eaf153d81e381893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea992bdd01244de07db06b4f0f2cf3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f77dc9d94992daa75df6bc1ab9ab795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe19043f8f59ca8ceec81479879543996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba603ca6e4ce884848084219912f0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b44d35ae737ae4d51475695889b9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109e88a7a60823515c59bbc1c6cbf9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c630b3efc02c3ca03e08d70f4305b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c17f3c30efa5afdfb77c423c666d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ef1e4b5a80219fe71907236b93891102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577e2f8adbd722495465c431e6631a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e30d7e722db7738e617aac285e9a0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83862dfc78f8cfaa2efac936c12d2c68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba00638c71c03f77d40000265337d81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea692a935298043544352d1ca8fed3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1d2957a17a419a78b652677b8b9f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9c7d5315eb4759290c31a205802e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae396a125ce99b9c19044b36527ff6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde13ff80fa5ffd45d3c0c55c6e95c66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5573f2eefac00c2bfbaafb8fca971b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419cc6560bded3110c1451889724e63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae841a28f14d2e4bcf47552a5b636d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe4784f2dd8d278bbdc845a8021cae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59ba3a1a50d603d99137596265115e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277105202cae66c2eb6087fda4e6a65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019e4a980e93000429b7a19289a8dac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ae9778329442c845c3adc363141d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffce2a43576cb2bc84f18f5a526e15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c672376275643e5f2d472063d3edfd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c77efcb110654063d5a2a2f8ecc5f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f223c876322fcd251ad59c0c91b28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64561d378c1654e1d2492d055efcba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc261c227ff3cfa96491d0df30ff53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e2a43ce5f74bd432bb2b3c57206c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae86fed183c81969eef2bf2b1d365d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c040ae2f0f9bfd27354f7e2c672258128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafd4f114b0c51756eb8f3a1aa37ae5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1bf9474f017c12417f42bd3cc9475130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1328153649775b67a4710bf93a72580131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109e0e1d7231d965a7f634d70610dc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca49b52e46b8e2e318e3cbfde93649d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329da8682f850c030198cf2d2d779a53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb979ca3614957810f24671af57af73b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743926bc57ebdec44176f45468b72c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f69ddb5bf9d6d5c2480c1eaa8c55e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05e7654c49ff739e0a679711e1637b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d54f71c468b66bb45c176348529ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc000a67d4a4625b976a1478c0772dda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c7d4aa2d582a92fc89d28831a78df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87363507b0d11fac69af7a64d1350ecd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a185ac605372e2adafff8b62c0e18ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97587972dcbf0aa6bd99f5cf82cee402144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b7e04bbc515dd3cfb58d00e1c349b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea880068f560be92ed697c365bd807146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767416c82cba8517434a4eee053a062147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0f2fb12ac0f380add34dfe8440a1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1293a4ef1c8623a514f8a1e245aabd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a24af2171705df2c69d954dc971ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377fa353eef8ec8df9317d72c6f3bb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5a51443e537fa4882ec0418cb3a9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af72fe6ec1ec713bf357f35631b4aea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7efaf68d458f0a2611ed03a3faaf73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23025cde490aee0da33ee788f007352155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8be2969afafbcea32f90c22fa32f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46239078b2170716a512890e4edc282b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8c40d12f1536c456c2d1ec7282093158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993a276e2b866c7218de926c37b8cd9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43223c41fdffa31343ca82faf96c3cea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f232e2606176289779a534e560794b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1c5c711de14f9caa97f3ed8a3be24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078792acd3715616ac63074376fbf5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd7cdee96b8dd35143d669e3847f46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac028ea49d4f419fd2c72f95db77f92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8231e366591eddbec966281b84d398a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed4e30e7c17f183c6912478e96eec4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baf3d08fe749a17d59045afe92c349168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d382769996f1db4f1168cb9eb24ba3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897054465046eb9f3b45efd4fb81a11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0697d80f0f5502db24c371e016862a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b9b7427d074ca31be7778474ae9a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33ff5677ee8925b73f5f6349b58f06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c20f1cfd9992ca8b5f178da40485c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb240430bf81613ad6637430e816a69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8954ade8b90f4f9398e19d4a7cf10e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677e9d19876a1d3a6c314b0501c16d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beceeb6992da6d19e1f52a71dacefb3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b89e84b35b1de2758c4ae99ca44b1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea15f0e92a9b2e5a3550527789a137180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e48fc591826e89616b2cd97986a8b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734e00cbf4a0bd24b11f20b7e1df9ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48e97134244621a0f941a572e1f973183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875e61ebcbdd4504aa5ee4b5cea4607184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d941a9faabfce6f6f5e58fb1f1986d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6c2de648c47b06d8f903f3950f24f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1339e51a6f3c3e593a763aff2000501187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c56ec06ddda350a6999f3cbaf0758e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c974ab514e5c6ebe34d9bc9a6c9623189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a56f35cb288644f12b1d671fe6b5ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0bf53466b6c9bb8dfcbbfbcd1ed41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e54a247bb94dd64fbdbebb1a5b0e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd356dfc26110b7e3d928690527f837193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5614d9add2eccb6b2e6e44c836064194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb07efba5f191947ce095a4296201a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1fee21bf099f77195487c0349f35e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ccb0ced4a26b2795347d5b13fcc3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b7b4840da4cfd1c9c26272ba0f1a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b37d1fd04b1b55db8cd6a2c0f46e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961c1eb3cd06422fe6753a5c38e2519200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cab3ba5587a8da5b3d1d8d1536b2c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a566ccdfa026064749ae98e67c473b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8ff2641bedc7e28d5d9cec2fc18f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32506d9d578fd5f9c3cf0a12b26da60d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569927bb56ef17e953a05f4cf97bab5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29b9748528567096e229e550a1d3de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f719508fc6d7d50d72b5b0793348e4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f0ceb84b65859eb18d39404620e45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48271c2054de5d4de10cfda9c4449d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033b9d97efa4b3456a655368e892156210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efc1607a7f7ac568bb1ca6ac78e5d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ccd5f5abb468190d73f268c16601f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3ec9e78053960118fed933faa16b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee71c55944ba3aeaf16c05dbc442c02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1f62cd6f917974c00ee102ab4a9df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf614093fece4d29e55cb951f01a3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903d9132b6336ff2019dfcb15f59739217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186937ed0760903e06d6ec2c4b6bd5bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723da0cd258b87fa8bd1ada4270ac7bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad721d298805926b1ce10ba89974d72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689bb5405c667640e9ba47b84b6508e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4996a6f59ac719bd5014a7c04c864b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9084c2ff566e220b1f0548cb4fc338223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95935076178b57d77303f8c2a7b03bf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744908c461b45da24fad67364fe0c37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175e2deb1149d27dafbcc5087c278e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363f5ecea921708404433b4e714066b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9377fff409dbead96f8bf183d4e75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55bb117876acea48a82a67cd7ba6fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efbabf53ed6e05340720920cf06f32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebba2a2744d2b88d8f59403cf6e19cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6873d561d0bc912f64da56c65d3976232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b849796a4b2d31aba11297f781f9bf0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1205b06fd6d1e770416ca60a165ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f7526032a286f8ff82b60a678bade235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2da285bde0d7008380a5e57e236607236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a579e8801c026071cd273bd5043e8d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d24b44d4db7b6aa6177ca5aebc82ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29307a12ac2c4a7e9f797aa0021774ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f93e2b2781789551aa81f52010135240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af68b8c70726e7efa9ab1501d1b94e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5db6ae38b4f77ba60f2b8d88e79ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a620cead41d238a68a883d69d96c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876514b8e6dacffecb097d51a6dfd99e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68eea53a5984b6ffc5fec6d83f61be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918a6613aabb05675f7f97a2c69b741246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3fc0aba6c0bc554853758599c9c64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda89c79f79224b376a923ade25f5456248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54bb1ccf3d9e3fd75b19968a5c71c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd50049a826b52e5e0c6769312daea5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e173044bd0301db2368e18f0e3cd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c117ad6a41d2d251768b0881603c4b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea283d92fd5eec648c51e69b2fbd3bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894212157869bd0e44769925fa90f42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ec1e9592f22ee17fe8115ab740406255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed7983ca00ed340a660c8a5c099939256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a693e06a43942998a32200f075fd6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6536cb0f9c64c70ed2e8b846b16760258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a00d7526785813b1e82a0679a92ac3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e34b5495b67eaac474ef1f5f850912260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f288b14299a39c084df4bab4bc7677261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bc89c80df181301d1d7c39af0bde0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f31aefe58fe56241820a299ca2428f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fd6e6c1651e92e34046b87a8fae82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef226a1b77a0ee2710606ed2abe0ae6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f493d84366fe1c769e0758075724c4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33cf95d582469fde00ca6a36ac471e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4e713b5cc5c3a2f9c8be5d308a9e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e0c64cc7896d0078e6cfa2c7d3eea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfce06c51c5e734273fa8aaa76b11d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dfa6727ff194c1212c368b34e570f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3629bdb1dd50a8161445e0de3bff0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e1f143d20b172ff476b677bd6b094273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1302cc12e660816c8b76fb2fb99e771274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370a8d5122db6b32f36783593166919275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77a5bb6095d6ade31002656ce109b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22beb4f3869c42b583a795a61fa29daf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d1a85138621aa1fed9fc0bc9519eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568ebaef23f2518592bedf03dda41b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d08c3e0d27937784f414df726429280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbdedd76593bb0d38a9b47d65a197c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068ec0470590a4f1f8f430d1cd05046282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64c5aa8f0921eddf29318a11455d40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619c70c98daed76a4ec0423a30de65e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24c3810aa8fb48fb48f7623950bc43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a652e2582bd7536f1d1928b21a54a33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ae0298ae442d927f47f61c9fd194d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a20bab30b14c33a848a739019de997288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5043e54fc563b970c707c123452ce6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5ba3d2dc09d8adab4953869f4c51d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aacbe3981f36aaa6eb26b2337c34a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5894d85241f2adb8e9d387e12aa93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d210a293297b536904e8f2cd8aaa9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06556ca6f5823d02490bdd05c90d4205294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b692f421b6f0affd612eb5b52d1f353295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88111972701e8c543a4305f3ab15ed01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f589545682bdccfb6cfa81f94bc129297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709814ac7bf3f7b4ba4e77e8d2d20d8c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6171baeaf5c9790ce7ead2456b4a985299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133902b471399f797c5c81292d5ba53b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9306eb2c9ecd7b792d8969cb16e445301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d69cf80d7e3aef72928a25089a28af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeb30c655c0690986d26436861825d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9fadbd5e22bbd034d3ec06f8a0cee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501b096299d98b821da7c43bf734a9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57298f7947c87c9b984b2cf6985a4df8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1b7605b552189a78d36fd244ba334307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a7327dae54ec23a5b233f7476d3c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7267fa0739104020fb18f226d2b8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246004bdb65e25b36d3af350408e736c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68066097b406bb4f55483cdc10f86e3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4e064730b9d54eca192bc58f97f4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dab9a40a40ac8d3c367b304cdeaf6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1fceddbbd195dc39b587022cc74b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65575e5d4eb47fd68cced35bb2c03128315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93595a0dc7693421719e43886a3df98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d3d4a0f98f641f587aee1522d56f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb90517c0ba116a207a2083e103471318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65f70548d59157f7ea3cfa8e260e4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d435e8edc75c123881b7f47cab5e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568290e57099db6c85730aedf0b7a05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b883bd02c35641f11a0b4f6127598ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d96f2247a43d5b3a82d335625e871323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a854c38a012f06de972b1ef8f2b7b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909128c40fb74f4b6565eeba5ad8deea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccf3778c99cb08912b36e54a81d36d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14885ac820ba6f02f052b37e944928f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa51f1eb3450964529d303614f851c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a962690bb1e413ebd6bfe9ca100d5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fd6a4e241c7e445357903952362d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7574f8fc12cbab5bdfdf669c1b8718331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac2802f08b06772cf118b120db8b49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7eb150677a54558cc70e6da16f5a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810845f306a2abbcd91c99addbc9177334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7570a222beb40254fee7eb86506f928335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3038c3f7c16f835244bf6fbaed208ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135291d88e2e6b26f1b1d43922c94e12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89645462636c4e819cae169c7a698df8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d9dc614aa09840e2544ec8e32d2de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bc211ecb016451ce906c6f67f079f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dd3503d5392d227329f9abee57541341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bf08169f699361aa763c5c82688c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dc3436cf8c757ae75f52f3dc67ce8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b999f26f762b8d48d2083e11b11d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da007d5075d5f7ca98a73cc02c610b1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a5c1f30e316746c64865467abe74b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abba664eaa46ae09f5b633c68fae5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abb8e295c0cc318050f93344c683ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e64d13698cb102b80356b3ca1e1884349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81115b5b5fc3dae476707cdc7639a693350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2816a1a283fee9b432ce880580331a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbcaba404c2a7359420c99566cceb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9f0a6bea739a1c477562b57b80c97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5490212e24b91817cbd5fe1b2344d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3824aa7cab1961449991ce9338fdeef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df1241aa7482eb9634a8a2bacea1b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615038db4e81c5ade4e6c06b5e786c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421921309188b13d88cd5524c4949ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa7ea4245c4676c788119afc17bede359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b342f81dae30f0b6923c83e05a0fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc53995ea0a05b618e093de588b5ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db95d0665b4f876fc13e8416bbbbd9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4155ee1443cdda6b05fd9c8127e84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842c457001d99fdb19ab8e3e8f684cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1db3c3f90f6336fc98db84c9c64f8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79926622be54fed083a927fbbb155022366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57602a34dce0c9a3588622b7fef90394367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fabd7338b8eaa890bbf9c59b9a8483368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad40845042f2fca7ca5b348851969d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d96389c12adb140a7d935b4ebcc83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f22e865728e89979e36466f58e961371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6900dee423e611c126e56df09583ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54e34ce24abfa0f29acfc7afb3fcd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311031bc723a8c8567f57a72cb4a4d43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413142e19349fdebc3d3e1eda94b2254375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e948d5ee96332b947922939d5aae2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18cf09d727a71404889246c81ed0ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da47dd828549b39ded1935eb02d7267378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b64212498b6c6842f2aca92834b43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885f8f3cb9f39ccbd57d69717d77b3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1043d4712fa34f08a10cc6e264aca02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fa4a30f51fc639d3510f9827128dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d456b3460e55bee1c4e326415f0ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22f9f30563af740cee8cea20b2bbf1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d3bbbe58f7b80f676b31797605802385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5439bdd4cefbe05cfa0cefa94cf50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31047cf973df5e17e229c7a45f05fd9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df89c83f3e61be75f6c29c26732f7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a21dd4ce7abd82cbf5b824c6ddf69a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756dc821b08ae86ab76dfc4ce9c3873390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeb0ea99505f7c304037921ea08a29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbf2e51e69a2b43ac000c6e67ebd71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8319461527ac53cbe81e1d1f9b8e332393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7b853ebbe1f8e4b562aab5fc9ef5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8986e24cd12287e4f0f64e95160e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc60cde08ecad15bfdbd247f4782ca6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f069eef35c2f5577392b5ec2351b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e531bdaac5b8d8d6ba07373d21ab00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173cbec75066c70b69534f753e524ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc0d4717b192edeaccaa43de0f4aad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f96f0806e0acc2861c0549f60ce6fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57252574eb89f0d09665585420154fe4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7ed72b6c30f7544070c188b8df6ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f61725eac2437f5b21671166f63a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33835fcd096f4669dabf6c7a24514e04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0cce4432f523589fa9517ba67d22e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcc2b78c6073da24b7d8a940f6fd93407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa18bfb1267ab70bafacc187eba3c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e23d9377b4103fd80c7776225fc64c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310881ae7f5998aa2a5ba23a6195388410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff0e92a03fa87a5c8370b533cfd364411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b763c1c9be9fb8283600721169411412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d255bfa256d9c9cc6a8f16763beb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc2240d185f4c410ff693af20b3d76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816925b12f48a30b197a874dde229b4a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb2f55e3fcb48416eadd0af79af394416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e948230e7266d38a3117d3d5ce0a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2ac018797efa9921ba2c72f651fbe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a99f57c5762efad60942b3db80b88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f275156f6f2f2bc461f83b103b3a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc86437636b43989e7c604fdd091f04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff1f37a0489f697ee213ec9bc611cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26cf5f19ffd1217c21eebd579a129b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fe3398fa3c29b4dbf0cd9e0402795424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7147528258bc3f9d2a0602f1601631425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b490b81dd4ab15e4a4e8436c543cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ae104e1aebd46f3b8c7100a315180427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f3d53782e298db450757a2a53f270428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62140b098d5749549c0bd1a9dd48447429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713398c11925461313144170e89fe11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d421c8a752bbf9efd9d7fb27082ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a006b19477600eced8bc0f38037ffb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4d9326f868ee3908fa1f0291835be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59344af5188b246fc72266c2557bee0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e84eaa1523ad1ff079da0c4467249435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce091ea6ca1d951f06b37361a17f7107436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490917344375ca1ffaa542e611be6f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39349964b98ac1995062bbebe3abf966438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb1cf10aececd38c711a96e9d8ed5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de596e46deaf87220eaf10de4389010440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc253cb777a2b6a1bacd05ae6495c38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250ded19b139906715e3a73e3c4ff82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99af8b9d6de664720d769029e05aca8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f662af506ffd82fce58241f947bbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c71dfef7611eb40093298bd04772ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a16da3c37c5cd43da8b741e6461cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedaa63793158f5d299b9844cc04e1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83daf833d8c365c6af7dc51d14281b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198da682e77dde3f99da17dd534a8300449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5495e49ed7cb129d3bc75d7cbbd476450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33786afacd9e5769722ac28eb0d3e6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e4e342f75a58976eb289f85d88429452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb85c18f14db91c6da4ed471c0327d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdb217a3abda4c0630c1b25c5b35fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb130e7b7cbf508eadefb0518d3604b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ec4f1790d14677d77c0e4ac742519456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a46596116473773a506f651e3d02e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498d2c875f5d25b172d2935b0bee2a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f941c258fa342e417fc9eb2d72805459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad289d20a654da37c7a0e297a2b0d33f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363b05c7fc01d4d2174b44d15178e20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aa46a74f9906a1d1ef6b91baeb049462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6556f21a6f4d4ce4aeb9b45e112fb4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b1ccecfadb7a63444f875bd5514c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a1de88a847064f89b3ad05f352538465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a6059a59f36dfb1ba1590e24ec025466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f7508d57a84937be57e74e1f0ce41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c6ac73bcbf683fc1c462780e57277468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc6b7281b75086c94ed14cbb4409b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31713afd158e7169f7ad9a69d690f3a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189004e2de2d4eeb57cf1aeec151bf8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c61ceea17893529d50b2a7552d9d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b24c255897b9b1d7304949603f7d00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055efe79eb1e5a60a260b79fe7cc7a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c69adaac1abdc50ab8fc8f7f9ce860475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8441cd3ad9c25b041ccf862c13505476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71101f13320be7946a8b312c60503fe1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e10430d255f212f54cf81388eb375478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cb9cef2bed5d005b2e5386ba17a31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a29c1b511888854452c8b7bb228fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d5300d3ced4887d3f1ee6c33ccd2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a77f8e4efaf4c564af1083e37e917482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86387103f330c1e8ee81f83e53296c46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf07c73ad8794f06851f2774eafed02484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525c54e4faad9df39667a1799e0d46a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0a8cc87e228fc8cee6b2c3fcf7ada486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcd37de978e38e03bdb9dd94d383e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9c3a629630bfe8d993af5afd4f4a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c7aa01c9b813390dd1c48f8ac50c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a84c55fa5eb03fd451779f50c91624490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0652b11f2417af56584aea6f3f5eb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ea7e52307da05b95e6f7ca88e0820492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f68f19e8b26c181344a686d33911f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9e4e409b0aaff003dc6df8f67ff6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ceac6f16f5e645ca7c1f79f119039495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbd184a4b3bf0d8f0140aee943e10f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8f89059c7988fa59cd60e2dd9c11a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f17b97d18e984fcdacaa3b0e0fcc62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e5768a6caaf2725e44a5dad61a51d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85e9a67f048518ea4f7bc5203d6bce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d216de2317141b119bcf16dfea4e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77462d74eae46337f67a07deb2637355502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce493a415651bed42bbf2f1097deaeae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ce222c62a065d7bd77e178a018b75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90a3e623e2766ca1eb9ca788907132505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ee59bd54dcdc9158c5f6aa82938bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436394a26f33e7a23ce2dd9478a59cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3c3ed054dca7c9e8e8a013c80f58d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f77604244c09069077b404e28ede83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13b8ae4242d67814dcbdfe8acff565510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3e3bd0eb2add06ae00ae3464f5c7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76c302307d5c774a50c10bdeb027d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddd3a753f657c9ad98c79de51877b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87a140d35c95eecdeddd1254b87966514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80fdc5ed372fe796fa005e4fbd7240515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29a55a2ae5d09f13616fa4d5abcd09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84639b1d4b6c76cd174e7924070f87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe1e175a4d247c55ed66b2941f5417518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef4181f0cc3af83d11dc597ea734c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4940825f6b7a587b0e1880ab7f667e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2974c016a520dcec7dfbaae84036ee3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c69fc32f819a9ba91c764e60cc836522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a87ae50c2cb03dc175330595d65643523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b89ef1cbde6594da52c10e6f3c7d92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b35058743fc64fa9400e5d953bc0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0959694a2659a51de19a165370285526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33708c27dfa91b790874eed99a5ea3fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9108673895856d98c718cae1dbdaa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae278a589a6264e16132af7a459cfc5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de55511973858037fab0576f9a0a51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cbeee60ac2883460351557cb8e4c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f53d4541be4f53ff37522b870190c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d3b8ee2f1e18039032ae08f51a905533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83710123600aa673c42119351e4fefd4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f632873923cf072f3f9983775de60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea481895ef57b0b08f7c57f6109df3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91630f81457c5b7ca57588076dd87ea4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc6baa05e5d222b31cb4c5205c8fa4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92316ad18cdb933701a3f341dd1c1fb9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45065a7dea063f92b81286827c068a94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e2fb0051b9d1264b22be938763277541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243f6bda608fbc50303036cc51981f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0d7b41b16ad49461d77492af7eef4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9bb75c3b0c198e7783368e3366d6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87117fd9e4ce4982391d17d76527f9e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af2c10649af5a0958fdce7fccf6dc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8aa1b01033689870d5486646687fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa09b4a05a1ba5fed4f3d120fb6fcd6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab2bba499e7686af24aac548982665549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd165cbbe3f9c4d9a4f5ac205f75e82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa590014d0ac0f1986fd6d4eae02cf45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903351b8dfaba13ba4c3fa4a316c4ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550b120afa7b0a67a3295fc04cf6f22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757f6d78dc7b3e00cbe58d1fcc1deda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a685826e12c28d085458951b540a8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76284d95c2c0a26ad0695545696ba790556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866cc4e3c04e0bbd320afa1036c298a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c26c8a78b621d2ca2a9169fb58a013558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc5e4ef0990b2b985ed3c6586cc591559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af7476490bd380ecca71c422b59f8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65057d15d45d40d1e905813ac516ec8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39cffc1ce0a3fa296c6d4fb2f28920562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177b93ce04b2b54b52f601e2875083a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190dc83950e2116b327f6b377b8ca91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f223fac2653dc6b913363bb079aa91c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d9f16995bc14020590e7ab7c6e585566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197033019639aa7cf39aea9d7cf275d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7c95dd7b2cca667a7fc55b4177f3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20a75b439f355c26b9903720d199ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a7409ef08f8da154929e676781e4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15858a31b1c23e748f2c6400b83ea1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f4c049ac0e0bb8753d24ec417aa6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bc0efe9852e7b621be73a24269394573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9822c2e678f53db5c92fd0abf70fe12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24558d4bda35c893dba100d06383ccf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f0aa8ebb29775d9707ec6276d7254576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce947443adb75521b66e19464b30a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268125bcd8b4afadffef9387b10eac47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814feacbbe5982865c7632ba977a928579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a1dfc2606bdfc23b9ce318318b3b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8c53c685e07f3aa7d209a94c46343581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea961bd267de25a16327d97ce66ccca0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9fee7880c6b95167d6012891684f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027585c19854c386738bf89c4c7b0a48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466074e3ce691e3bac2ff36a58aa91d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb51d83d0d3fb9f35cb5d5f78af5cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c119258e92de5a80b7ce3be1fa3fd7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feebb90388b75b8e8a97a980a18a7e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3725d841687b5b00bf017391f54d15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a32d0998df8995b2d2d4db26fd1e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852a1f4cfea35018f836a89415e6a11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2808c6cd2f4239c116608609ae9da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38b2d7e08f5bcb600bb54030e8c948593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fe27d7643f9fe3f822de5ba6329e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5985b5a3fac041ae6196d6631b52b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610984c0b991118e15b97c4a1a7e432596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80c01d214894e4983d932c01c1be7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c92d978e67d26d3a276198a85e8c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b932bdaa7cae2ffdaf983ad386f0f0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648459f57edaf120cf595add4d448e00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ac3c6940ca03c93b85fa8cf1f6116601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454c4e9163a0c1a5ce88683ea76b25d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8583cb11c9cf26aa02c2450ee4c3353603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832231fe922c9b19facdf24850747d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9cd3053b8bbdbba27073fe9a96025605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebec681961616a902acee972aa1fdf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e87033b310bcf603b37135ad1593e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafa9e3487375b12a33573a494fb808608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518bca637d0d1db39166854a9bf4c94609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a535b8e2165bc13492a6027290c17d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b87d16fa1eae2231559ca1e7efefca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c9b6473717926b520f7b3d513861e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff747cc526a1bc777aa1296a0d25025613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186abece02ace6889d9d87b654d28198614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80599ece8b8f5d2d40b0660442ab9308615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5751dba7a26ab05bb3b312e504a4246616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bfd160ec93d1a1540659dc6284c03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38992562b7dcac21a08af4b62d4983dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c03e7595c767da6b2d065de312e4bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0bd5c72c9c80d40e12860fd6f47ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0836ca11da941b798ceb1a753ea058621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566d82df39e8352111705f6d152d7bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392f325cc7a85de5b523f2a63eedb65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f74469da80eb4c97a52adabd864fb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a7b5b2a0394d2f5f8b5560cfb2702625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68160ff7db210a9106b954beaaaa8c3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83549a96eae06fcd4d3b447e8bba7bc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38177d9950dcad3aaa5169c2daa86f54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541ff6e890154a2796297969a32f09f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d7d415856ba90038bd41cb92a3b1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa53cc59328722e1c7d8c39c3631de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36a74d7bb0ab96c4a7457c3559426b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cd973c74f7adcac080d43bef51dfa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5eda084b296038e23a7ffded33cf0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198788ece8daf40911ad4bcfa00da81e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243c56fccf922772ed6c84e52616fab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39458d3fedfbac25fda88659c166ec70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457891190fcbffcf9c78f0f416d6af59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3190bce1dfa896bf62ffa335685152e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60bf653e002a4d5ef1305b087e84fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0856c42b83b68f50f5303e99a77bc0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffc9357a533da9394a96bd88810ec6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c468a5da4ed29f5f6620ab0b41292a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade10af75b3d32bb5ce375e4090016e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec3b7ed739f86b5660d7da720822eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720b2368818723fc575b94f44c5367c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5044be414e5feeee109051beb60925b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83682e61544d1256be49c82bc68dfa63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed5986fb52caae8e8eee4ae9e622e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad085d231e049ec31eec1fc3d275fdab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90e9f048da185d939cffdb12b8134b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a603349c0e3abe1a8182145706e91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc6c1dd23d8a43f2b3ce64fffef29f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e55b8cbd6ed69a9f0a04c5d1dbaf90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba294ee9c6c0db3cf714bf50cb0c991655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0e2a54c123e6f46679dc0acf9df05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4bd6e20f8872595526a673aff2677657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b017547a246828b208815ece3b711658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c772b2d713f6e8b95ef5439968310659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58702c419ab9c4424e841d370272d38e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ccd4660c8b0cb0575cb544b3766f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba8c14de671e13720eb2756c68e824662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b4a4f14465e6bae34bc13061d1a4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f62e87b271ae44cf741abd8cdaec26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11955703b64561d3eec474f9e18e5476665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae631d359463072a579ee7f51c015c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555be33664eb239977ef149cb2c6919667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c76c047c31d44dbc486424e6a4148668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506fd3b32aa97e6eae2845efdec0b31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb1f5690005eff732a2a8431fde77f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247ac6d11ccf1eb11a472075d2f2947671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a015d0938e19737c13e2c00fa21959b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f57e3e8f01f86e302c41ed5d1a472673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471f9a394bf5c7b79dd878d0307b90d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67d89109849738b793e0f8cf86efad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437e236400f82f670e4c43242b8eb91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0efcbe20c05909c6ec7afb6e7ea02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb832017f7719319cb9b9d4df73024678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75599214467cfd720ca236ab0f89464f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90817de5deb67ce5db77aa4e369a4d30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e42721ab47a38470d776f378137f86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8b2611295857780f112d156c0a376682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e73b5961124e8aa9ba5a141f4f6e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c0ea7877a3c8c279096a61d07fe8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b01b9d795b77bb4ded292ea6a7ba2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dec39e1965e911dafe9be844aca48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f53e9279990589eec7ece96c079b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589170417376beb50914d12c85dac83c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04810b597bc43031c927d007dcaf056689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f07406622baebb8a5cbc9fa25f7080690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707eab014e11b68695b23ea65ae5341691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303cb574f92104e6d99a10c5f96992c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09ae5b03c4e01a7a6d25d316c0ee25693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc22931e101810071fc4f8f360184e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bde0635dd0b7c8e9958d2dbdb7175695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09af73bc06151ba73751aeae003220f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b75327181fb9ef85cc56b37c5d0a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8120dea4bca4e65dba13574940606d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512e383bb9981c0783e6fc1996a422f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a4f7f664f58a11901b4a14c637888700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af27c64aaf3b4eeaad641af2e37d38a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fb6a0feaff01553975afd41302612702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255817abf815f72d845b5947facda1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b28b82c31eb3904e3a78dfcbc52862704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae73e3506e90c442708ae52a7cd9b23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19e30304c5631bac85ec9bf75204bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba914fabdff85d2e0f661cc465e4c10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530baf5815f87117f100b58a21874851708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b40270a9c1ca91de58274418d216f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c7c5403414a3123e59bbff95f18dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0c1e6c3be6a3f3b94e34357c90af4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bdaec48ef9020aec384a13b0fbd18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c7e82da30d607bb5bed9bfd131d36713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b54992d4eb96d2f68d78ec9ed2d47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594b88862fda7e1c5dc24fd7be8c64b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8d5c33d1dcf1fedba4c00deeb95c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bdeea31d16aaebba408dec33e36c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239e58a83cfb414cd23000df8927e61718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98874eb68d93f113d717657efeb726719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b718cbcaf6309df8d9df8f544f27aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83517e3436891949129129e796a3977721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b44a1d0d8590f829d8b6fd2b41dfb4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9491061f73336e4f4543ff9ce4859ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895e60ad1b2ee1144dfd905d2208f93724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ff47f6022ac8ec2a6e93ac4b6103e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813831fba83cb35b978120926cea743726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678d6df839209f67ff0d7569208397d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdaec8de198f7cc241643e49ecbb3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58098be279a27bfd441571de4d2662bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7bfdf102a29f4013c0ed2969fcb67730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e5ce0a0da850ae6cfd1c5ccdcc3ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6578e92da761040c6c007bcb54bab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7d7062ad2f7d4fa2927347b546f38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ce7abb4fa428596330ebe9b6f26a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687e019956093a9f352996bbdca7b19735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577d67d3812419b82ce41c1eeb82220736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e17b8322923af38626b606b7d2123c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c206c8b841faa7336c8bbabfef6e6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfca29b067d43e34cb753b043a36940739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fb919074b8c82b1bcf85b9858b5cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0ed25b9c886cb726cbe270e3123b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c9f9f2dfc12e69dc56e1ccd9ecbe3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91201743c64ae7d0310ca03788c1d34b743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>