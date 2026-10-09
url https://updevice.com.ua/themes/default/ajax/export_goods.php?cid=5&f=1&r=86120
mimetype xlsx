--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919f80abc15ce2092de71f3e59c12621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1889b6a302b76608ed74dcf7f2381622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01d6f500c40032d88847d9989c613a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ffc762dbea95c63a54be1ae23a9e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdce6c0506dc77f1cacb25b83a339465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b379583d4f9bb94eaee3b7d0c94e806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aaf4e7547c7c37f52279d316666b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbc94f2ecd57d63781abe647c67c168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe767132bf2923434df6535793132d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabcfc53fd2cb500dad534ae728475210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bbb1da589b8d8cc254375259106a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a94655d9a70645540b6da00537613712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26cb8db6200dac8529ad6922200d4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c7596cd61b7688df2ebbdad1c134d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0abc7016a6911fc106e25f5c37b9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9999d9ad39548111f4f41c938a5f01d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e78f9f4d9fb7d08fe27256586a81e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d774c2464abd27d73df0fca2a6675718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebc118e66e1088203d825a5809477919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bf673e92b98cea34b79fc0c9c9cd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99479d479fa4f8401ab90723b1de921521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86066dbd80b6b049e3184a5cb055e6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafb57534be45a600c0bb8b5151c5fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a747324230d5dae5b25a405bd27e0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f951afc3d183f961189318f2b2c7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5645cbd5f074171821a7b80ca731e2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a04116f5e12bf661d983afc55f78bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4503f46a770705f35068754fa83d86528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836df03e623560495c8aa7c1d6541fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d21374ca1e4adeef9a3bd842815d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e028b6bae6b94aa66675dfa78993231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e581ea0980d795706c980a527c16932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b902282a51feaba0dfe17f71da1e8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93406bdfd27bce0b5ba91b2bc21fec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e73f747e1d4ae57030b928916054c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b73c196dd170d78e5c810f2112578f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1275c8e353fe76942846e1de8555a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cec2ea6319ff52d6773fe9135f91ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553579d052e09505ae86c307460cd1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eccdec11b354d4263c64cadb0c2d8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66099db783960766f2c915325292af1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c7305fd41c24a1b7cd89cfbddd25c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafc288ac10f2168152da96e9adfe8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140e08297b571abb16531279438427444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd049fccdec83cb1a5b9700ecafeedb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f34af8b738d42829eb86afac98c80946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476cf384d9e6b8610b62c7bc0ea5a9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c0134a83e5e1675bfac29b0b9f0df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a348066a52ec88959e87cabd8c43649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7325b7717d0e80e40f3c44ea0b7de9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3d9f9a6146dbd37236aa42922615f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb8d45f90998047889752203701af852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3abfabad5003a60fb690b1320811c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79504da479f489017088a20bffcee26154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a1aa55b7987decc2d1d4d4c2ae2b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc839962ea5bd96fed5f1e8f977a318256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea4e3c98c9b50286bd97ef36ec109b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355ee08a0caf02676ab5edb601ace1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97c9c6c9e2a8ae829fb925fc71af9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9499680e9cb093d047d2d45854dff6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2d2783cc1c5eb0baba700f41de21c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1508f1598b75d040360a271ffd689fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be2f484d48b1002eed8d4e0aaadb8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324ab2a2ede7063db11d9b497d7c87564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3edfbf3195debbe4b5bc079742b6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953df4e955c33a5e7c649e093295b10166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd4d67eb1808d467fdb8a3bb63a35067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333991064db94ee162c3b87ce659466e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0902e62f78dcc8b6c15b0e0f34f92f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871e94bb38d5069d5f2f604fa1be73d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6ad78cca3ae0b49bda0e67571b07671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb1f3f061102bd2399a5cd63cdc84d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd18456ced58d2d966b317123d578e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9941186876935965d54fe4a8be11c1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a2f1e60af06a24f0b39182842ccec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd241ce5674aea5f03fcff0bcd5591876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9780df28432af66e71e3b9ef353bac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cbde0287638587183c32fb0a09f8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c20eefc7a11896997c35ead77e9ff979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304572bff815aee56b48afe75ffd521780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd048bc791f1f3f6c42079c85c8cd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83ada582557349b4bd514f533c9f5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9060c4685b28d4f2dc5a42ee9434b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6315b658a27b8c71ee71ea3c6786484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c6bafafee18d0439205991c186d6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76040cd5ddc38a36942495782edf41086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fdd42d3822387f84417885ee2cc5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513234242ffbbf48bbf0b0bbdbef48ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473879bd53e1f11af7a003efdf9d14f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e00dcf8d8dbbec4b6172e056d04e3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1e45e40c31425a8608d42e1e1636491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f158c4ac982a5ebf6fb4bfabb8e6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ac2c175df0f90f6488854a29a6aee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3db710eda6f220ded87d19fe72ec4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff61799b7fe0e4e8c8c272531ac4cd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ded66f2287508f950a718d2fee117796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839da2691428f9041f5ec9a4998b4be397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c2b78aec343faa143fa15649b518698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bf1de48a968ac849650522540f70d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e820ac6fb9665a19477f98cc2d61703100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a598b11ff71a8abfe6daa85eb5fd56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90d9cfa7594510c7595365ba6c3fd8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611127ab41db3fb16ee291fb1ce05ea5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8139745a21a493acd5bca9d60e9ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2d8d3ff641dd5251465b9a03208f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a70ecdc55efb2daa685ab1cb08f966106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2cb25246e16853db39c10cc009e5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183b23ed2e5c458a6b7752e94624784108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada38273011c5cc6b69b07a05c243a0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aafbb415e7a97d44ebf7c7081c3cc2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d85a1291452d077a151c703ca439d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada59557acb4de9497ced9ecc82b045112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cbc12dcb0e46626195885b26ebef6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338b3019a5d594b207e85039e78aa87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056d3cc3d0c95d84bd2b3ae0eec7ee5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b217bee56274988106debb2d81c82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db910fe902fa033ff943a8e281e4852d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631c59fb7003c15f1ecf15e41a60463118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd997d5a2b7bcc0938e17d557160cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f6d0a5b81b29aead36abf85d13067120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36af616f8c2876fd63d12c230598cae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f7c7c55695fd429cf32bb2d5ba1e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fd06587f7cd46c7079d8eca0a935e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2053c1315e0a6a76573ea43e9ef21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f35167bec00822c97807b256501ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349c0b286d30f22079cde6e63d134d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a50ab378c24b4ebaacfb62cb0c6f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac4b8a556f638756f34a4b4e091bfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e73056f91f0f8e847791534a1014a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4e484551776ebef7b74b458c67d09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582537c31e78d9e4b6dbe539000cb31f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ae84a1aa74269761ca675eb2c2de3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa521f8c52a8870e3e6654eaade2488133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db59f4aa4127fa2e5624375b86460f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e3e9cf45247834a90020d6f1b4ead135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cef143dcf45dd4fa1afe7204a8f918136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ba087ab9db425fd9a8109cabb9bcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c527da7d4a430c0fbb5c7a2256e78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc5100fe8ccdeafb2ce532b7d393d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380f1179b02c6cf4bf76d0f5832df9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93926d97f8ed4493008b2f1c747266d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a439c957d0dd99ffdd029a4692479142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730a7d186de4b1ee62e635931b53299143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86239f182d4a050eec8efdea8ac6ade8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cc35c5431d70c7027df5f3c286d28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0b90aa606351c97d2ac337a3244b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077077ca27575cab88d056b291563b84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7d3b659f3069014022fef44ec5bd7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0414949de0654aeff31c56030d207149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc35450bbd1bcd897fe915035d4a8f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2024041afab995feee25cb1f746d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18f8776c0375a45c265e59e87eb81d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ed7ec7ae8ff586b1b6f97c0fb25fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409fc04c7c2207517a893468102e579154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c979eb55a8f0d5260d58c19a6e4dc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a769855515cca62de07714ba8c5e04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe429d32711471147d0d841c9f3ff9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef581d1579fb8a8117b8e146ef3da99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344957dcb70ccb96faa8997f26320da4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ae100e46c17ce8115bb2a822525be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def03b6031a1effec7cbcdf002bed190161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6ede799ff3769b1333cf5678e739d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c4fb0c60e5f43d925d252a8cd02a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afee1acdb073e8173f858fd6f57cee6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac978195290c54c78893e4071720c128165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb089d7f175c5ace3481af7f807a3cbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bab4983d514cbe77afcf275253eed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac056394740b5b6c93e05c1eb89c1a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17362da5a90d82c31bfdcea0c14951d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f1d17bc72f98f2a3f65c2c82d09f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59bba03f0681e8c24ac3c1cbf16780171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165c662d1d513fe31ab09fdb1bd129f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6ae10637b59ea3bcd1f8c58201724173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1fde1dfa47ec519043650f4cdaecf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1b9d5c492db5910d2db95e6c84aa7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa103a7b8fde1c95c5c92352526cac3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697ddf880d6077f8b4aa3c2d8800728177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270e708f79794178d551f32f3eadcf6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d14a28bfe57f7d0c76501d95d00799179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c2f696f4d87b894e9b1e44f9c00f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08706d237f62cc6c1f980a625081a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad1d74ba0007e0395794979a82b52a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86762186ad415748993ae8c0d0ea7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc43484fbef95be664cec363029292184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5193ca1210e3d11ac2e81bef49a51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079c6518c4a2d7a212b76d3e1fd6b40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a055eeb155f1f5235aab73d7ad087b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285598657241b809948c982f3d10b1e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d3e51c03ac8595a3cc404475df73c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511e6e9c1870a7aba1568847863d1c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0645641d9835009e6c74a6866330cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773df003e943c83f2b0c8d31f8aa045e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db756a68f42545157a79a0596f3fb4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f164b93f4c75edeac11c06e2777baa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7647322731ada4a212d859e85502aa9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c22ded4566131bd750221e57714f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d73f77b5d6dc980c6962e38ded668197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f18c8ea25bd12c9e5516aece9f228198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4564b059c6e0e7a5777a1e1eead42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51ffece856aab59934d34e05c2e578200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78104d6fc28431a21a7934ff3ea0ceef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9578c6d685ee9f86d93b356289210b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1721f71e869b89560b94152052e2d57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d1ee7613050f3846e382d581b57c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9939ca185cab191bc9e74f047df9c92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b83b662285e694edb69f98f756888206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d4665f00e2d128cb8ed68a34510e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c90a000d70c9b5da4cb20941afb5cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f62cac4d8c5b36a50ecbbe5ca2ea4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb925ccda44396a348e3f5f95585b123210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed909daf171486337998ec7e582cb0d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6ef0fb3ba64fe0e2bb3aba3cf739c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd69352a351942fad105459a10b1d3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e40f1ba3b991079de3efe5dad65a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e3b57a65e0ac087b3c5b49ec45c00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504d007395bc023d08b03049eb330ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b32a775e04735f3faf8d4f73129f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d10c9e8659830a0361865d156aabe2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26206ef87532c6e1f4796c0a7325ca5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd0d79bb357a6cc550332f420c6039220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01b3910e86258c8f08f485b336f33f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00b82eac3ed05c68b2b51bd3923602222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c53410d9110f4e5a344117efda5b42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3b42d090363e8ebc4fb76143e9d5a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0df21d89ec8a208b27f8b7e0c101bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c21e4e5cec86b23a1a1c1cc4bb7ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33944e4a5367f409165b7ee0b1eb0b74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851369f97672f9fd9feb03f5836b317228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745d52e16bf093f82745e85fac8f7af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8324136e00140ebffd984195343fb01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3949da0bca54ec499966d71a6b38961231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d458f465e0a9f6ed10569ff923c6064232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac58298db2524f2ad95de79450ca9fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3a0f5cf52d0e644758c65154b386d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829cc29e002ca975d88cd995d04fd52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa77b5f7866febf1bc09fdbcf77fad8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464011859742a2a5838f654d9bcbcc83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae55bb887a9b0a46203e3c163013ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3902df039f630f5f9df90eb35bd1e93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715806696fe90f47fe64cb93c14d89dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e33019008c716aadba50cbd42aa49c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7fb4f4c19a428c05a9b0a8e661286242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03fc82b5384528a046d221319420a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320f3f04de5233b44ed56630ce908e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9f379aeb22cb1df4da0a78ea956a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd67a00a62c9d32b0694a9aa667311f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fba688637e479857cb70dac06062a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78bf5130e693ad910ab1c03c2e1081248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a4d177a858d715dcb6124c7cf2cdc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28c769d5b0e02a3d0678caac564ae7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c979d6f4d92b8e8b81f3d7db19248251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17916ffeba77d7103a1ea6b3b619b565252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612f5cfc62bea0e78d03aac31f22719253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5586bebbeb2e695957a4f389f8d23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19988f97647c6cd1d02588a875dc27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4bc906f5bd7c1a5490d5bc15af308256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c736a05791eb236aed63ae2a16c15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2102784d19134536c37fe1f62780a91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6435b5a84891116a191b7c2801bc51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd58eacd94749696c3fdd34e4710db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea274d5d2dfa84570284c49151da4a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b5ddae067e9f2aea1d56b5cb3f5c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9e64a087d1e43d977e44d42094405263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd132ed077deee1fe1133c8861a7bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e94fbf42d2786308d951da42b720f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784829723d42ed7b271d85f29648c36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee7c6b21d7211f10bc66c9a1b088ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab953a000967435ff2a06d4bc9822c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb1dfe7fbeb15a886976a136703a46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb437a0e44b9148852a255eae0c2a04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e70b64c21d3a3be6ed266557813c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586653918cc7949753d0f1a41981a8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771de6e77af9dfad5722b74f151714f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd643e517527e74a1177255bf92757274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806d22653bf27490b4d799fd461b7ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed3a032af5eeb4a0a00afd00d2f258276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ea08d708e0a18e905d9527e4b76ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21095b6a3cdcb0b937c2179fc2904460278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6e2f42198cff0b789e59f8b9e67d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dff9892f8cf881b8bda579a3225ed1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc234cee6f3b9efec657b82234b76d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10202845a5db0e4347a95ed80eb65537282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd2d9aaf9f2572f58f53e31db7890a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0abc3b12a805d60717c3517b319c76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f857a7fccdfa0c85ba9d62f154c4735285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1253927dafcc9aeed17f9b2a438d8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6699b511eb99f9f721baddc2c9ad8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f89a68fce6e55890198c777a1856b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b111a8e7f30e10f026e439dbaaf0520289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c487387084225afb017ae3e0a5277b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8613e7c56783175c32699413f38de2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374f803b9e071aefa6c59cf820e7499292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d35b2b3053f9fae84014522f6ec64c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bca4e78a05899230333d1302eef53c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdd7e44b1dcecdc15e1be8014d14f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213174001123447aec42e18f3aa9024b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d225dded009b9669fcd01d12826c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed868265204a8bd289ae27f084737e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f06119253cf4da814ab7f938ad174299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab7cfff6254e82cb6bec1f217cfce2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bc09082afe8e055bd88b117a4e01c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1504010d065ffab7321abf77963bec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32177663f1c19980eb072f4475af3a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fdd8e1e1a937b2b924cdbb75242a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070f3c62394078542add9fad8adb472305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8195af47aa159f3af9d46c2ced18e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe215d179b03a6f3744fa87c1ede389307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79eaef5748908b57425fe1e71ec5196308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e2cb277a12cfb361bbc0a0414c6e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e9014bdd6e2920f0137eab19f47e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aa6cc1761e908b26427b6d3656299311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45ffea5ea0c13f821ef61f6c5426f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33527894d7c08060229e8006ef61d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bb25b03e065b20a4cc0a6efb336cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f56112eac90a51e8f5889ce0e93735315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6db6a476767f956f2a55a028600524316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9964ca24653aa61a9fe8f7c7a752b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adda425055e2a956fc992a7b232a2a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13532780ea95eb3f059e43243970102b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca306a48fe5ee248c3022d17fa1c59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2855d08409ed411a05107c806aa8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2d955d38542c088e6acb222140b10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e658c0873f9b6eaa5acfa8c5f090ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc19955ab86061427e0e19c81100a6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1410b21e55861a40667465f3e22a489325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f2fa7963c0e88f56dbdce09a54758326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f85424b453161c978597c1b82c87e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26692476a44d2d1b4806701db14b33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04187e6b6616e42cdbf4c60a6553737329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffc2d01b05d241ac32724f165c4267330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc834a7cc42af72631d7903404e9cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaafd104e2be92ad6c6c689f83a3a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27925bd2030839aaf85c836ed6d1ff9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74de1586fd2056234fec3b1940b5da8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec677b56a5e2fa42500364a3394091335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac062c06fcb2dc728533b0ad88f04a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddfef91f4f6458b6b377825816b9f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15134e89a872d4900da02dd0434a3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388f3f7d8909fdfdd1b0db15ff1a463339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0867d04b35de9ac0fbe31223a6167340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530c0875d7a5b7f3c9a27a42247e5ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d692d1434beb4be613320396a15b127342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb250aa57dc94b8d94952e5d7773e8bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31d90d5566cd45233c4756183f5f9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01814c8758b1cedc118f93752da7993c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3eeba4705ddf6046e0214563cdc707346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599de26f8c7e3ccaa2b6d20e61e810b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55801af3cecfbe5a09bf03d22b79b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c073ff6fc395c0c03a1929e61e1f5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337ce6235bf8d7feffe9d7eb373fbac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bd85cf7aa292c0ee0df76b6b83873351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec66a42f41819fec68a982c75cf623352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103707709f5840f8d17936ff9534b98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335b81e16987dd9476310091c9bbcb8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a05d5fb2f9cc0ad502d57d64d9ae0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1fa05351b86ab977be0deab7fca47356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc265574b291c3c1d2502ab5af1e69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d5c10d6eb3888453aaf6e34a9f9d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268cd9fc4264fb1df234a2172479577359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef981bcc60ed852402f66915ebe727e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934725a1abb5d005c460eed2aaa577ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cbe28250181a84ddb84f76d1a87f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1f93b4e491673eaab3e693ac0988b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b878cd07b7a597b846fcfa23312bd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfa6aedb8fe5369a53f2b9d121c309365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28797c6c61197e67a3704edbb0c7821f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7767adfe0aa116f7f144b943b2b82fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7a6cff22098c55e417e81aeb1acc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9d293177ffad934f1ec0db7fb490e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8ffcf84a45e2183bf862516078a14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50270d1fc44ba8c360682012847305371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632850b79bbce55682bbb0724e8f561372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df8319c3da4b9587320fa5512cec17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98484efb16f8a93b48a097eedd6bbe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e732a8cf040e3bea22951fce511ece375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933fd7032d6638516c051693a935efe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1f2c901322e5ec5511daf8648835b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c360481b8dc408a06626ca7ee2fed2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeed23d4fdd48209b868dfd6478499379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff56330bb445f4a0088d0b85415605b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d8fe37af7f20bdba32cbd45e25ca7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74fdb56474cdd8201264f523a32bbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda041d8a5fca912c3d7654de7133cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88559cca9576b96a7e2baac9f72c5e4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f44bbfe1b084413998cde4ff2fbf6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeb5e89669ae8be3f9c50a09aa41bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0677176d835c9c9d03bf67dcfbe3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb962ed61557108c0f29cd949bc61204388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801d31555426bec2ae0cdf89e0c909d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04bea6c94f2f1062c616ae2d72e375390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7788ec7e1db45106a2d9ff0896c31e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515381ae31fe62caeeb94751f43966f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c6987ab9c53bef57c1b2767d036ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7852a8e09d7656fe34afc007a9d7e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d369fd5b2f6ffe0080e007586772b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00654c9b271ae4328b7cdb02e30cbb5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ceb0f15902f06a4380057caad16b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa8573994ab76fd3f650bca7fdb29a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f805d6c1634bd798e5e534d02d9030399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198ebd4d5ebe10982308d44b811a0ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2aa2648a9b87e4c690c4d4c301ae3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af1d13d9c09b16649de483cc508708402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13d75b768393aa4a728a7071a1e2e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6c7e59cf09452f4ff9c95e1bacd5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e01e5168e740284aa9e1e2aea87d04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff5d18532e846dbdda35970ce666ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bee806799299b89e1f67901184565a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde782cca5f098df4daf3e7737e99e27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae166f3042aa8e9e5f944809da55b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7821615adbfe6128744a52678f977410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb5ef12e4fc049ba0e923dea02455b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bd9062c85bca396cc756e107cab07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28ea69cfb09a920bd0bbe17debc10d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94088ff734242042531bb7c6a394a0f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378750c5c73f8777cf3fa6801a50382415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f35d8bd19df0dab3be8c0fddb417f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8311b021b0cd6adeb6c966ff4482ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcc8272d1a8d36229ea66f6e9a0f8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770930315a1048d3767f0713ce85f05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb5df8f088413dabb67286f8c8250b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ed96f7f600ebc3c6a244641545415421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ba4dc9633d0df449cc4ed9477a007422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e6386306206bc0fcd8343e95c9d6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8316abce5a3f4c1d6eb2016b72b05c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471e85d22903684996fe3bc6142939d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a8fc9c78bf1989fe728f8d8898e36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4bd7b74c8e5865adc7d56fe80e3cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bedee3985f8778c0cc669bafcbd62f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee167ebc1a273a4268a593febb9dc7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c2846c9cabc084596207e3a984550430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce71310857319f49c7bca20f432cd4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798cfb18d70a34f6520f7756da957d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5e9a989077836e649192c609ffa0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689a7d454b346aade1c15953568749b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73393fed12615d5a39c05d621f2ce22e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48f83f93ce207755fcc6f9fd49101a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253f766c73dabd05a0db91b2cd779bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e5c5b085bac7296fa65aaed7e1b9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d596249cddbfa3d7e343572950f9589439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb1ebb4af7a656195fc765318aa38c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed823b0205193ae28611ff9c15730d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706c46ade13c4d7d3dba203ec6bc12b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12629a8085d5edbefbcea5141adbd3a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95156c06d73660e782a201227fb75690444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eef1ccf80d66b3608c738856aae378445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562304737e151a1ab605604d75d44d59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55a6b79cf547d4f8253752a43e5080447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6c86cd050bf29aecc448616bebc94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ce508dd52824a8a411f6a0c4c57f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6988ee493279a36e2e8d44832ef803450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdb298bf38ce740cefc62bc576d238451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948ddcc5664381599b442efa15705bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48d9d7309c90bc7cff9dbd5754eb95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8f583fe6f128755a7d848737eac8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f992682d68a2f4d05a2d9defb85a3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb45befad92656f65329fff62b90c32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba3693cf46a1bb832b5ad06f3a96a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cd1b1cb11ac0e40247a4ed8fa129e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b90e78953ca9e280ff43c83b492983459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3ff2771cb2b46706b4c7f6f4b4286460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaef4260fbd0a765e6ad1f7ad5539c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1afd69f31863f37fd27176575e3c54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2c86117db33ccb29f125b2ae0383a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8048b2319044a27832742ef4c76c7f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372cf0b3ef21b0e97510e5dd92f099b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1358ecdac806e290aac43e620d519466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09e15b2f09c479dda4129678a3ffcc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fe8a43e5b28155c98d81785826a96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c70771afdec6c0124025384d7bdbf7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1d90148e031bfd614aae9ecd3c2d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0a6c3c6033bfd0ec9549cda3d4c13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eabf5e47ff268031ed30a991f6a45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63079b99adc443c856c9b26a3b6f0621473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2d3e6f21df7dac934fc5c2b41b439474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bcb30bb7b747c0633b96971fccf95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d272a25ec6d259bad87ff57f10338476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e135a9027dc76a0936b3516e5b150d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cae23e9e15cb1b57eeed6bdc761f72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282a8a58eca537e5c4a6ddbc20dc97b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513577ccdc51cf4daf5327e879b1db85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3331094f1199bb24f201e7ce8c538481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5889e57421146262ccb1feff21002d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9272add69f78593b715cbec23660e15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c41a3c016bea0dbaeb090e3ba37c2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d9db4d5fd17d586616d00cc2d6f11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6b0b0811ecc928eda4ab7ad22c768486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8c87c9ef9e249b48ed2aa3bb44f01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fdebdb5230617ef9ceb81f0e239fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483c956a8eeaf7ae73fba109f750bb4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bf3898814c9dd051e0e42fe239682490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382172a34e07a65837def4834be31ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7f148484a92affd3834f55ec73411492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9822532556922ce29e6268290abe853493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf0c3d75a18e59a1ab5e09e483afcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6271a59a7b6058c242d529ab7ff033e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb15594722bbb8962a43700214096f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e26109b7dff3e965fb34d89625bdeb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d577202c1336a61875eb457083cdda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd3cb63342a90612b0d842a9671739499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1439d35f6d640f4df066fdc8bf7143500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02a79587d6c0e84dc5c824eebd9262501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dac304d2a3743825630030a301863502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e158c52e0309a5da953436a9166d6be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03154b58bb26b47902fae83b0aabce9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2bcd4dc52e870d8d9654649a49a4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417fffda18a55745e99511dbdb728cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be562334a247972b8e47e4983babef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4048f68af8d9131686d94083cc7dec6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c76c3aacd7d80ab51b43b150e660ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92868aa57f70e68767ef63e2d1ef3c00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48dabdd99c444d13f6b651c0924197511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b722510cba5f01db4656cc4b4fa06d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adac2a56ae0558ba658b34b2378c44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8bb6485405380329b8ce61663d131514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548f365ad12f27572db4e91ab1eb916515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ded0ddc8ed18ba274239b35fb552f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a4ca3359515fa235d0273b531fa69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1adf70fad5d05770e808fc614824f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55730ea60db8b5e04585766fef45c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca45698bb5315a64a4d1b06dfae70f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa6fb17aa99f8e3c280d0335d318a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4be4e6c28050b8fd3b173509dabbef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfa4e4de0428232388e82545e0c283523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e39aac3fe627fc759a874fe17c68d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae23b03d5acd210cee21a7c3b8bf3a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29960b2651d856c847185cca14474b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de3897cef17e8820b25741543c1af1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf5945616abef07436ce9a4ea49850528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5bebd09c2ed1306bca6ca0bc43763529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c837840d9c7ef48b37e820d3eca654530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090af60146263d355db1bca3f2431bf4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d086e008a121858182b49725f0fe2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98070fb446edee0876f2e1ded3415f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bf151786c02d080d5b08de2504ef8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9522d0e4dc30a2a3de5ca3c2f4e2b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9e237a8f6e28aaa03724a380abd66536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7e6b8aa3f610ce78da55927da9e2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f75f861b9b8ac23307406d877b5058538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cacafadc6e2327b8e96fd84c9c6733539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6315f166c59fbc56e777beb599b7c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996da2e873fcd7fe56e132155253987541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5517d50ce48b493a15c7aaae21454542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b0494ad5b8ededf08250bcef7e216543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc0e16622f4a4fe2b66eeedbdf66ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84018c095bd1442a52c71e09e1fa3b84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff8087c96b70685439f3c5d1882ce4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ebd44fa0653d615effe0ca8eb236c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469823157b8719332e0c47aceefe547548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8482bf81afe7bba1d06546300935d97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e179d2be01fc74ed7efda6a8a378e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baa862b3d2e4a097b10236e284563a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73393f0c871869ae6d06f5bab945be5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d602c9a53dc7304dece22b918a69b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c72d926b423dc3d8561741a95b356554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292de3f39c27c280d8dff7aabb2b527555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28959c6e06a38946413607a185071aad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efab51a64bc73cd3d945b9db713832557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2723de75e623cf3d337b4c8ae4798558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7643d851c032d34a06cb5598c12863559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffc02464c7972514d40bf20980ed38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cf278ea18000ab9f11c4fdbf7f73e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33b832585724565f7cc16478c04c6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5cc3ca2166f21d41a8475477e5f0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ec0dc76ebc0f2c42a281c1837b589564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121262988251ce178a1cf8d2c96d271565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32991585f7a8be8a43300279d7cd0c5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4189971022e011878850516f56717567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82f373704d0b66f3867cee9642930a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0ed058b414adc521fdb60a3ae9dc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917918c3fd92a9902d4d4e55d82f6636570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c19612bf0e2235f02c68d3fa7754ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1c86fb16dc9040f97b0ab8cd7f427572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ff68443b931c8068fd68dcdca5834573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c625ef86e66d1ba4c2abd6cfdb4315574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f20169333a9c3e0380a6fdb1d50c4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdf4ee05464c89942c905e8db98d44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cde6e94bcb664861975a2d6047e6fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af090a0eeab7f2cb8bc4a941f52b424578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffc3fdf9ea554b6c3dde6832444e92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5129d55ff3c4129475264c62705d42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c491cbf66e0925c32e064acb59d3897581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425166edeb7a557be882cb975dc0b1e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e544dde8ce34d13d062c58dfb3f914583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3549f0542236e5b78683041f307c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034356c2a291f00d1871be7601a6a12585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09134eb963feee4a41270e110170cc0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993fc20cc29e1fd059fcaa5974403d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddcbf53258685f4747b77034609979588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dadf6d3875313611dd4e7eb7a42a67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353d5707001c44cbbc5a7eb5c0869c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd73d18d7ccadbf3247e15b3e2c585591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f0fdf8b128eaae543fb0d0377f068592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85635e60a62b68fd5e3166c77987d1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af3f6dda655f8c2324bcc6a2a3a86a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822f06b885399bbf9162f53992808c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3825ed6ec423cf10e9d10c6649f18c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b236dd7f59579dd6f126820be4aa5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97c9033e21f6d1cc33a0f63912deb9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb80ed7fea894c4f4c758d693a41939599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fe95670caac74622d8b2b8a318011600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c650c567739206f2af2e9418a8f799c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aace2a1dafc155b68a530741e81c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92bc352afdb33e2c04bd608700a324603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdbd078584878a30e4faa6d7860207604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310e1cf58b0b80b843b2c964c8ab4a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e911d84fa53cfa59bcac9348309b13b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b315258415f351aa97c2c5ea68f27607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef06c178198039703014610d5bd11f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604e791ad8f78bc76e21b1f385ee70f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e93281e8ed878f17834faaf73afed8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae257f453d856d30db989f18a09218611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71b472df6d9943d4bc150d183583c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbaf3567958a6b1543663acd9fb212613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be179a40c80fd7121af5ac1923952c76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce803cb114b6831b3b090be7026cb7f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cac9557c4c3e942a8eb5d6f2b91aab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7338fa67f84fd5c4b7094cb6cc436617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e62ca6ad35b1c7bf626280c3b1478618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498f6a26916da73735280989009bdb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d7664edaac79489467a2df8a8f81f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb181053220e33e443e7d2f079756a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fda03f4049211d53f8a931a76e7f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34d8fdf21b13b38c295a5fb860539a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cb5c3cc54909d806e27c6de16a0db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f04c4635fa532b81dc14f7b0841600625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e3c2cb3cff9d6a4d6780b51308fab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa326d6167bcebed8dc2d8b6321abfb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b26fcc793b71cb82a7d4584931d1aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec3ef36b11a789a7df8c90ab2eb152629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f98e87d52f6696560e1fea4a202af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ec8ac0b84c814ab5574c2c1c1b097631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9d9622736db23bf35278141eca758632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd09c08bcabc571017aec6f855c189633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef181ef08b132fe412bdfb01317892634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b2e4b509310c94652a1b4ca7f443e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171ccdbfc2655871d97b68a2563b69f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79fa5d46fc284e92998a64219fda33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69341e74657bbc5f93262ee047e5cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce8aa11faf73be12c5f4905373d0c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0eeb86a84760a058ab3160f3d9a93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c402039a910680cbf1aab561fe06c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432f9bb7e01c8e22ef885924bbf8cbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b828267e31ceb58f84293f2280d61643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56504fd6ebb1c7a3a4dbe00dcf63189c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93bc44c90709635805be60a37d5913645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c48890c74696884a854205cf1d6db3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca439cfd556fd10cd6b527d3eb5a55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa69295630e3b9e030c229040dc8a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130cf18cac8ec02dab2db839b3c1db8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a3d85480816c690ba5ef92281b931650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea14990aaa8e9b6d2ee7d1263b34ce4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6734afb84c9fac0c7f9b8d313c6bcc1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac635b36ee375dd84d8227ccf65a55ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504afa2caf86a152d5d24a03935a9b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048066984de445793940ead31cc76ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853fed2610aeab92363152889a24c79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec08faa38c6cc94318803163de8c9c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6313fd243d3d671423a54cefcae39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc48fa9a6ea0da2dfe32638b85eede3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14353281a25cef8e9257987b344fd4b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97590456144f58b324fdae0141da4868661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492236da3d2d830084346ba36f29e0be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fea73250a43bffa1c8ab6f00d28a1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb20dbe9690fcf1bca0f531a76fe83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b774c6a4f74a3f505ed55b47f98da5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50946f24a453888499b9ce13ca96219666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0dc0263aeb2d25247b373bfbb7974667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17223efac8e5ad8a646287b683c80b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d555df02b1599622271b70ff574fec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e58fa5ae43c9507021c681b069a0ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc59eea549b96b06e59a2140c83236671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1117077a2faf66fa6bfa002515ce9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d30791dc3c4903f418ac1b21935852673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e896cbec0905b280c0cdf921e59ad2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a6862c6874cd2753e1858fc92bd24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aec13e51a36cc1e19f4767561c3e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29e6c48c3dcf7cb5062eeb092f663b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f33265942751ff195b9801ddb6d916678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1286a04b0f21c4975be40a8598e6fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1e19b993b5f9742b4feed0ddb1c12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930ef3977c6ef38fa55b0fa79812547681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d6e2cee8766b2a64f6ac97c929a39682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605e2d44dcf24667ec0419e5bf13800683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f684f71b2d4384b4a2f7ad711e95cdd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527ed7ae872f75ab56b432f4d5648e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b46aa6283bf8f890dd8d2da1db23c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6293db53b103d91edffeafb7ec3b94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b659c9ce41e7228eab53ca100229fa1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f122eaf89cfc9900cb81c207c08a88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eafa7d8bc35ab0b232a02a5151b0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f36c5ec157572b6e6a19a82dbf7a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dba2065dc5b5383e2e4ef6b850e72e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc158d146a1133f87e9da9879d7313693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32ae59bb65f5848feb920fbce86b52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5941802c2ec4919e8d4fb4cc7c0c614695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714ec81f495e8add70ceb2980c7633b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add48e9101aa4ea9da60dace7343cf5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e53e64382fa9b17a6f12dfa0ea6993698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa89fb4234fe64d7f35315567782bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204aa4576a5c1c05e73ae841f6e2201700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecedb7e3e4250ba0948e60e19cb6d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6004b40cf3ab38581b8a065270925d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3904b4aa74d29f0b4b17bf1d7d7ae3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45b0f44f259785e3c7341229a00e22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa4b625b4dbceb9afbb7cb7b4bad81705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23486e9726a4d782aa43b4ae22d2df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956011a39c74aed9a916ee1dc6eb4720707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728bd56d281aa2dca1cd16a8be88443708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e9054734fd34f9fa4c2aa28b32656709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caba412e1e2c7c7b3f6b2bc11c7cca5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e831acab828fff5d8ee37d4421b847711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0812fb80e69ed16a015d8887ed49a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80158b41f914b38bb490e1fd2077e0bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426599073f4dbe963c56a6ebd31dda9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681ede372b9a4d00f0ce41de7ae2580715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11097eed874d4e919f469691c64ee666716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7091173b69fffc96876cff1f17f7fd7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54f991207afc8b99e4c6c18eefde99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49c1089f696a412c87f7deec818318719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62612249d45aa468ce8842414f8b8429720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3090815f1e6019caee001be71be8af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2f52b9834925d50a20e47b5ca226f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852ad17be17a4248fbd00126292285b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ff894f47888cbff37a68b086b31ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a14f9a413b5037946c6fd80f961ec4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a463b21c5daa3e1c17284b6b1d40c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2ca98a9b1e8ebc997a92df63fbfee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f34f21c21636749510480591f3fd0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124214986803a142ea2746093e03ef94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663ec2864c4280ee99f03edc2c6cc50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37b584653b66ce163506eab55cf846731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4626938b33f73822fc04a627e5ddbd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f43a002a9d6a8ab701bdabcd392ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a8941e86023e50de1928a6cef344e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348394fac7b64b4d51d5a416085b1d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cae723ced82351995ca7dbd7e5c11d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf08057731562ade2d79469aac9946b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce579483b6e052a09d64451406d380738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b57f69d8b14cfa59f259c17a48ae1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a137e4c08c1dfad5cb02d84587bb9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4a1d48702009641d0753ea5208fec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc138c32163d0bb32d14b7ba2851bd7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ee95eb947f31b27177cc196f2d058743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c00373d8f1d67fbc65347178b38788744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf29aaf240ce75ca1ff7e7a08f812f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c0eb15082d8a34062f7f9d9e4219e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6327c40110c0b923775d6d2808d8f32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdcd311ba0fa77300788497563c66c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44d026407346ac293901f0e5ad5161749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a66a18b25fd1950def76ca2370cbd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b495e20a2159d80ae0b64f7bfa05d63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e465d5fc5b952b985fe117f989d7e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fd8f3af52fd3f58210241572affc3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912dd79bca583f9ad18294ce7aac0c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e3e5ad1b9d749aa3db766f6444bcf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f804fc8d8ddbce3ab07e490190de52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e65ac05e87842f6020f36c6ee4514757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed67049a9fbfcad5a078a34a6ed41f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f196e85d5fcd7dc272fd61db60de5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e5443158c2bea54f4fc0085de870c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f39c213fbcdc9f43098cbd1817c1c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685f06310c88c4e85186b144d8a64d0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdc1935de95a703757c9406767521b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ff6a1dedcff541cbbfb22e92fcf28764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff398459c021ae53584a1008927f1c0f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b9d58958560dfb283bdaf69643259766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1df8402b6f6b70a37adad30c800d61767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d9afb5474021842d4c9ba245e6397768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769951ff3e8842b0050f15915c3678c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01147672c75ce7e81dbcfbc29d7225cf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f518a2ff6891c09836805e7816c25771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa09be98d5c9c39479317dee06a2047772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b097995c89159e9a2b5ea74ed7096d3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e05e7f6f0e6b60f1cf45a473a3a08b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1583c793a8afa95c02f981cf499e7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e855acf31c5aa95507ae27297e6e0e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63862f60ed98eed10b58d324175da1e7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753ad64574afaf1287c99142aa50093778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d5215cc73a95567eb036eb3f7d757779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3708dc6bafc37fb157106e8dd6d79f7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54a370ed3a9b5e74c8741268d82503781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b68ab258936aa8798814f708cb460782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf658e1e6a49cc801d98107750821f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db8c73cac9232ea6a4e9bf62762cc8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db01f28a31859a85e6f601c86ec2d74785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec67f8daabf856ea431b4460436639d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0c77b8d4e9254fc303e4bc0f4fcc4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04962c949914cace1d346a6dde9218a7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0a3493963713d23533fc588d80ee3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80ef13f5e867417fa061c5308e5ff3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a6285be7320d0f3fb53932ce28b0f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799856a5163d6ace9877f1fe811ed34792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654173efcc6bd82b05e4d484ba6da3d1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcc1f08ca2d2608b7711c2c2710708794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857b4b468789626e50d0fa845c0a1a1795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2fb6fd9a14e271823e2a5a48f56d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b555ab96ea3ba2ccd4a4519090dab62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f21568b0b415c14a2daf401a492233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468981928b3840b07005c8b1b5aff2394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81c826d1cb891c95bc6761311ca91a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dcb5e152976923cecb281dcd6dab46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b97aea5f1aab371af07728cf3b3997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7b531d1051d62ad06546bcec25e238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7ceb64022d18acd953753fcf562789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad79c29fb2964978ecc6a3f7e9f84b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6baa6b28464f714ffaead9af474e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efed43859fd280f79b98493fd804e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a094b6e31e3a746b605a2d310b5d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e85b664b985beccba2268aae9763f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448521a08094936c4cfe40efa28d39a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427188e9f1d0f74e4b546d1db57e984116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccb78f943c27269c5a73705a7b7e4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6e7eb18f9b6ece213893e742ae97d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf1ba74a0436df0a744d88a74d355c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bd0585641da0e8b55895616c4f99720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743d3fd54beeca0c192d4a56a9cb38521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dcb67c63ea77d2c2182fc9007993222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363d16b0460782df0d750f196639dd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67c7697f588257a91b0e9a2605df5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b59ff9ab518f056cf78b8fa0421dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a439c81f877bcf2392a1f3594fe9e7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ded0a1e3fa4cf9bf094b2923770cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdca566bf64961407cd74f5408a1a3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e989e34a7060efe43206a11d63e2fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915c861714cb7fc198d1eb6d8c162ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ef7a604ab44960b43def22191a9a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7b941a0f446ba88cefd231a5d57cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8025817c43c00aabda53075dd3ab6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385346b6215fafd0e0b1f2f308e2d3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2813a63ec1378f4a48dafd069b5c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9e70a5ba0882b78109311fbb6ffc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591286dbd7f6dc13c3ee7b4646a067237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a3fc75cac2e235814c4baad7c97f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78458b9546ee1ea76b2dc0045a0435bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242ba57494b1ad7affa15a4d804107840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bcc4f32a8deb2f3e5b1d4e1c14b6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17425b7309caeabd5c448fbdb333ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762d25979840c21f2068a60c801ad7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2e3512ae91099c25116524344944e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f62773bc1fda274223775cf8fc57045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a329f6b806172954991b6ea25fffbd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16ecf1eaace4f9039444b0f305c21147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cbae866e3fa7c5a3612699299414548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9d18fe4958864177651902ab9579749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570ba21fda43b4e277053facc9ab3fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb5c2ee84fb7737b2647be4a34cf3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228576d6f6bd33a35a95e183174845db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefa9c98ffd92f4e4681a897b2a9b3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2ccaa3a16d854b003bfb853c6452254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b01532194003ba7f06464236b7a3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e96b5d1dcc17d973949a3e862a5cce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aa776ea544ce872a50c5a4410ca8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b07cff7957e50d829151a3952b7c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a68fb059a9b725b51fe60a424aad359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634f4458d673f0b9756d715119b509d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65b7b6316df7fd29649d5e70015e0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f74c9bca8e1e235e70a26aa347e9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db039ad7c5265fc5e0bf450ce81b3d5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7851374122ec6622b1a48d306e09264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c841d182e9ffef0356bb6ec917f9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15862e8433b8cb1ad47b9e9668eb72b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb17b46891734d8cee0ad240d2b5af267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d1d457e9a900b3995b00955906a6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee117afd86074465145ae6a70ccd29869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bca2a132c4023269dc5d1e0a9474a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea67e066ec3bc7bd4875eb3ac858b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03815224eeaa56f30c486fbe911d1cf772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6efb2e8cc04648b47389f087bb2f3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb3df95c92cbc6403b31fa55a2420574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c75efbb8032999c78ea73b283f3fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c11b3ef022cf6d0d3c399d0bbf44e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aa39a15d258593ee70c73010536e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf5d4dda7c9c5be3f05e6ffcad3b3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f0e8f060767f07b2765031f71a1ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ef0c80239a1d2279e3252dd9e778280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f46b4008ff379f0e260acadd4e29981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a85a617eb9977ffd3021a898122eeb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28415c69dc97467f0c13e04bf454babf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917f220cb8ea1b663a1d76038814e7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fc71300c0203e19f2f5e3ca045c2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05174ca8961883bcb6e27d457e3111ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee92a21c55d3467bdcfb52daa89c3c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695c2b8c4fdffd6efa2563877ae244a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728241d0e72d68e136ced0a5e82cef789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f0ebf7d3f1fa78d2b0ae47022e01390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68236e9a9e691bf6f1b7b112c46abd591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e53b400e0138ae8589442da527cf1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b531ddc3d998f9e77d5d3de4d3fc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19473aeb8789dd7909d664be04fd387094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02f6d09e245acd05b7fc66baf065bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189a2f8385c1738cc3ab15deb7fdf9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd245cf30b673c1961d926bd6e84cf3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f04b1d357473ada48e060a4563dabf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f733e497d6bcde674ad7bb8d1d56099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718a21aa98eed5491df0145d5fbeea0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020c48ed9c753150fc86d64414a6b3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37e3f9ad3d8cb025f5d99060209075102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b245838b4578d2a1fd70e01f1799f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879448b92af44bfab7742767a299b21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a31c07ad5ed0ade52da54d280d843105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f0abcf6c8c306d52c37811f58b0c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1f5325fc496ae63a46dfb0c516d38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc4e1df67bb31f6fe20e2c00a340c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a282b7b5475e7c6933bed215e3fcb5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2ec9cff30192fc008ca9bc36cbe1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b906cde258bc84c3aa899e54dcd21a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af287293908f74ab457eeb6b9bf3259112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b0335b6c0d6e56bc3a4a530ed091d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d48f29a5bfea98fd1887bbb51da316114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3aa8e849432f1bcc8ac6042d3ade09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5e8ac9d857a1027061a901a0d7a06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49a20e5445ed5f59f7e37417310591117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819cea69f826b570fb603ca3a458ade118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbabdfd4d5321c9deeab093594f2878119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c89bdf6a86a0d7d73728b76afcfaaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507462efc8c7a5eea692f1749e8850f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784bf361bcb1e686694b9bdc5298662122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364cd9d3812e4d2ec137dba975ffce0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e0c495512a8043794eb07536832d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77fba97ae6da7b1b888a09a7be1b24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b167fef32806f4685be5576815b50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04a82c019699f2da1b6886a7643451127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3ede18291c31c6c65ffcdf9c27b33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222b1d262e49394a3598edf7f32dc16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c928285c46518f065fefcfad40188130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a450dbf2ff34df1b02e5d11dac09b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0469fc62d8f2b9e0be79af9c983259132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e9051bae3d970fcb822b661b82997133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf369948c30aa1dd51167cb4d7626cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e552e65d24a9414cf14b3f5a0d090135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126228c802b522eab1cdfa691ea9f1fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e55c630f36e2773e7746cd6d771aef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd861f7f3de75b9d10881560faec17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe7387d9ba927251429912ed974480139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78671721acbfa62ea34ddd09e4f590a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e72a6ae6dd2193736fd1856e31877141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe13e63d4d43a6a09078f62b678c021142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8e6a214127bc0bdb8256bbee4a7fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ba9114040fe18d2a1c40642377bf1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056782532c9c6c423fd672728a499c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cb4ea5d5b2d4ac58d9cb8aa2243c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1839e2cb1aa8fd5748beb792ba2e97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909c4041a5c98d0e14c6b2378ed74e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503190a7fa4c5bc3fc1455635eca357149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bed6ee4bb7683a01a8bd8fde7495fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b722c7622030db391f4cf5e860cbc05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a04cc1bf5b47643b9a205397ac0ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73426ba04dfed21e80eada2b847cbd04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979afaca23ed18ef5483a4c661b92e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f89454a33d7cb4645ecf3e2cc04dc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0435675897c0bfaf1cd0993b5e0c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13316f55117ba11ff7ea51a44d0a967d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa3f5b0819436785137a6aa9c3fcbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f4236fe171bc4080614783bccae41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c598c25a12011c9e1a4545538d87e65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bc9744e43f6fb92c83e2d5bcc7e34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f1432c760192318078a56f33159d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f8a940faf1cfdb93674308b60a174163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0bf2deba6daa336571501e3c1fb99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf9f6d73420152b5f3ca80f780f884165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38621d85911e32a0f08125bd4ea9dd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99945f0395c7f20ad29baddac5c222f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a10d220c09fffae0a47d0a332218f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed92938725e5f3a88eb832664ca9b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b73d8c3589b2c29739afe7ec8ff206170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977ba2f9c248f2ba52bd50720d63821171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee1c08d49c40f5dd003ea22e80ea51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6b8204ee2d3e2333857d4903c9997173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de836b6d5a8bcbf3840e62943bc612174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e32a2bbbce38247e38e48b4e2e42f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836cbaf397d896c8f49051d1e6e972f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba960c87327d3c8ddefbe54565cf930177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe61b39f960442aca32df0bbee14137178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82d272ac1db7df8ebb7c94eb17fabe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e32b6460f839442e024eca9e5bdf80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bfb9f619c80198508b0f2ec85f300181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd100f324a8100640ef1adbddb4294182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd6fed97afed3f0900c8ca35c037d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0adc40dedba3c6b06919f1bcf744e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42151a4ce42fac2d5eb8b2b323671d33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55ebfa27244739ba20237ec965e7d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8da78b32399623684e4898915ac06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fe7e9f5dae5baedb38c3c0a7a5a9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42852e2c6891f3030250ba2bd0ab37b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b8c4f8ad1cad14458341c2ee59e4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64a4b18cea6f83dbe6dc9b5e73a790191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca82ac5e2349f2d17f5765d64e00c7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9eb154e18173309ccb73768db9084193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44296f665c30f898cc66404fe811fc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1b915c40350ba072b2722001f9a02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a2bfd8ad96273a842d2c8d9c1543196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a88412002bf2a4485d46b5f739bfc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e0287ab4e13faa097b8ed609f58cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35685d8ebf5823065184e4215d8674b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbd1ad17e242e33196ba0abccd5338200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7c84cae5da03d26512c6dd30e09df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5f1da9f6757a4a255836db14af28b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca522adea243d97670538c742c3d108f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75387092a29af112748b3a7c1623043a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb7d724bbd4af163f0c524e899efbe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b038d2d6d7de254c35e0f63a4ce005206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ee929ec1a47e43ad1d7f59d58ab86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee773d01ca735625f863232489618da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47febdbd00291d67f1d89674dc44d43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0e8c694642fbd241cde0cfa150c81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa9da4cd6e5a1508260b09b0ea589e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bf29671c6939ad065e867e647d0cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe20eb8bb6242d3b839803cfe11d95e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d3b7f4011ad59305b5c4e3b350830214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990ed53004e714cd2993dc95d9d1cb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b92506a6475f5b597dd8089971e004216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5408ae150f46fb0470cbb088eade7ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc75289f6a88b605669faadcb9c6a24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44578d898670fca5fdd0168f0fc889c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78ec323db563867f0a5d09f09acc6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0ce7c306f08ef0f929fd92f4497b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56015fca7e7c79066d7bbbdda071ae92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227cf1aca56465e28815967ce8d1294223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34221781effe1bec213c871426a9ee74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294923a20a64d9d3a92fb6145b54bb9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d1dc62b291c6907ed64c9da48ed19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3283dcd416b80dfdea8b28468fd45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c635c127fe220aa6608a43adedc1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a665e95d84aac0df68382bc7e36ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a13d0c85631c9361598d0450e03503230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cb923271fe27596bbcdd2845c3746231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f403930d49754fd7efbcb40d6ceabe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff2e0f48ef09503cb0bb220c38fd99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b23074ceb6ddf45adb6beeb6c7f8e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562efe91f6404b0850468651207bbb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027db873dba540f8e786822a3d233757236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6ebfe9485a313570f8fa6e34a855d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d001fa3d981416f9a8aab1756271e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff603a52680c4c7e6fd650fababcea4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c027f887b8703da1b776ff5873d694240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7daf72d4464f17aa6053b736e87725241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4381b3ca08f0b718eb30eeb0d66d49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9113548001e42cf0e76a84ceee995b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa825291a3a0db1d1902e482211dbfd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c88ce9f9e5861d94fb4852faf1b4e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c3062d148e9fdec371ad1caa780ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693f34e4b9d36a69ee028975e4e004d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a56a1341f8de136171f3a8bf673d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808fcf4a845f2521f5059aa96e82cc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1a1d673ba3224a418e04e4e07f338250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646da956c80c14ab2beb6eeffdd32737251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b29dba169dfaa66f8304db66550906252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b3e37b2c1398fb627ab62f10b863d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c6c938986b554c6380e36ba0e135b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d111b316d5bd000386163fdb7901b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082a03445e0d36713f27b3b6ae15604256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f9d5373c963a817146fe3765c81ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2468678828f612ea619db9320f6aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a46efd763a0c280c2f6f1ad3afa53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b70f1865dcab53fba5458d3b55a2ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa3ed20cc1b2e5ed343f09f2cbcd6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e8634a3f5733d4b6285f64e818c05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d70ba94835d5203b0cd53894ace77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c2309bc85f8f2180f1643ffcce826264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45fa024b73c369e46548f85dbeefe4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77461de363a38436a0fb82385a4bef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6c631207afef1b405ed148f43228e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669eac70ec202d657b48cf86297e147268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6df38246f0d06835676ba787c3d489269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242710f9836b55140db0814dbf8faf3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007997e068813ddc0bb3d571faeda6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434440a0bd7b1fda7bc4dda4e2b2e06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491433a1f2abe7f8929ad0167984788273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a161afd28a142f3cc0ab56c33fdceb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504c24e96971f7ed3bed62607d90159275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1f3c838c21a5296a60017188839cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c813467eaad04388abc89be405ebe3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68426c0bc98a781cc9a59c587f50d75c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425ce3788805be025ecaa1e5e29b14c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15bfe7ef65e38095c9a2ff41eee896280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a592507d2fd425c614616c090da2902281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129da4cbc7920b877f5d89fdb1f163c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d56bb8b8990ccd42601b21364a6978283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ae52bdedbd80420e42c808af2215c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5d94e5fa80f4998b0ab2300f58904285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22302be2305d2a56978bbc4bb78284286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05bfb61bf8443eabf49878efa37c30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431a8af9c662b8bf1f3f0a13ba43dd8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe5ba2f73288d98b0cdb710881cab5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdfeda91c85c8a9520847f3d515563290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7413316cd0b8605b0a085bf58457d29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdfd83b5bd45d82ab44f57b3e69ff9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c2df2c5579a1b32134040cf550177293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917c771c5648606e9ed6ab36698718a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfbdd48ea992a46c6679e1f9b6277a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3b14fa41ae5541ed36cdb47972baf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255b94134398895624fb3e07997597d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5b0d03dc5673b04e8c385dde17a42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e28798fce90b323c9911d1c2c9ab1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdf47042593ca9f879871b80c64476300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ebe86676bae657f99eae31172f51e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbf0d6534135b6c3fe1a27d3a95655302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230423acc35aff83b5b2b380b953ae25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf323ec9f3bb2b65510ab391e9f6207304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663b51e3a57ed16c2b21d2a8b648434305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e541e1e27bc66f858d8f6947f62979d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b3c99d10501a6a406d68aef737447307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec647e9d109ef76323f97643543d61a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689f821962f5a0572452a9d65466dfe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a54f4d5fe6496662bd696b1265ed4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db2cba6f1653199a7ab2d4a2f0f063311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20106fa3e9797439eca167f46c7d80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321808b55a377da575fdca9537eacc1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4b09a9d25b2aebcf18e49c50c3dc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce001637d5186108b3f576dc846b2fa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05b4fd597f23d39c6e56c7f87ab1bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922865994795175630f21f764d41e3e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57adf16c255a4bf13b201d9b6f8cc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f81d8402e98ca34f8240b5e24ac83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba9d969332fe8911c78b013dfcab13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14524796264fc9b9379739086286f626321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc999508b28b2ba6fc508addfd07d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc8cee8a811047fd262bad5055ac45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84940979a13ba09a218f81c61d1877324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222c5c12c97c8f7ad1877064a5d25db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e78dc0e39a9d91c6db8c5d759c3d37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad7f07dfc0cd71dfe108d32f043fad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8280915dc68a5930506b2ad14164f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bd1373f25ead2bd213e1382279144329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4d44d9137a0993c5602dba4edc237330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357925fba4baf620fb01ef7b5366575331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c83ea7ccdfaec14d3fe1045512bff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8ca90593b072447a8af5a6a2e9816333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374d07f08999f8baa6189739c3beaac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da4ee81440e1e3ad9c7ae301484bdd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270bf59665f0458a35c60d69e740757336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0c5604f7c15a6c9167c66c2702466337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caece187dc8070ac6a6274088ca22316338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f71ce16032b7224899b18418f84aad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b956bc862dbdbdfc138809de7122ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73ef2402873b39a74c58726b5437ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed5896f4772fd4fd72dc9b39142026342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3897e10769ae4c7cc84c822ad1b60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dd2d9fd3df3165c8ff2fc2a46934c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ed7cb4726053656c758005a92ec49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33ba24da975bfddf167c3a279b92c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d05c41653ed810ff952d8a46adbf1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ad316d6c39051c60b97c293206af6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271d843a0be9aac9acdecae313cd40f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b47583b0abcac9fca34cb2aa8205c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f7d38951d3d00c7125250296cac5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c2026d741fae7fee2785ecc12d350352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8123ab2328b67209827d24169348d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf2a21b552ebb81ba9211c1563cb4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af992c65829c6698ed7e3057b68d9628355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142e9a04ce9537b3b2e657c4fdee5de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb1d3c11b348367c0b51438171305f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7b5c720b1eaedc165b6b23526ce73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dfa60a647abcaeb72200e16cba3fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f55a862d567e7d6d4ecc03c82f3f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e441bbe79eef5e6fbb74e43b3d03f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17af5cc84434cf30590518c9e230113362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880ed04323f63aef29c38aa8a3337e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6a29d3911a0745095fc524f106622364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da0ebc30a8f08c7e1177a1c7ce50fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8be9eb9a0f9b595541931e799ff5c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bf0538e6cece969ed8674dc975857367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa13ff94d0b3995918725875346aa4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669e37054c3645fe3b210789591efcd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f871d2f379be86b13e478d11abb4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eefe35b8e1386981aa8d99c5245a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302667361c73d39f139ba97a262eb96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a7626f8e8b58a85d90d93ed236208373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd21f3e754de6b06c3c2abff5e7dca0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e35c0bf67e7b93950038c0ad6e76c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5ef85ebc047fef46404d54f030402376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8dfac82e4be831776d3508a99004f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ace1815363b12fec19e79eff9d28fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e803f435c069f093f731e9fbed5d39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6246a19fb07eb8f05d2c536c54b73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11acf58042ec37924e8e10201879fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6829a7e08295cc3ed9e09b873474bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195e57f888cb103180ad0f174a9df11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0ff8598ef0599b80ec4ee57a56b79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a20cfa9b824fb50241f79a16fa943c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e662e60f7ae5feddf6713541125e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b09f805b2baff8cfa9a97e15f6a2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57348942fe7eca46d214273ae88f1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38300840fdea2212bceae6c510f0069a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e3a747e5a2c567ac696c4c381ce12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb74ec6a9316bbd6157da0f99af035391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f61a752cb4c9c82ee090d0eb0c5de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec8f77ce1e47be812543c743f50699393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8dfebf954050263a518c6d7bc901a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c60ade350435c6a41db994f8350f13395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99679d9a2bffcecc0640c7e3101e37da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f6c0e87c2c83cac84c1cef7035224397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770ad1e43c3479eda45795d807c9c7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79008b15f5f2ab890cc2a04595636ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682c32d9074f8aa15e94c20501e2238400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73845bed143ffde0a12064a3616dd9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bf580426f638eb3bf2515fdd54caf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad16c2fd06183571959a78d8848727403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b279fe2faea932445c8ac9dab2c924f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b87484417aade3fd70a6d0a279123405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f9b291e9c59886583ecca4969ff7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3c54fd715908741341396956d7056407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effcc4be6cd5eb8b255794ccdbd942f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c9b8b1aa17e99ba5967e81c80d145409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163cc6000bd8acbbf8bb6726411c0d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06024112287b2ecc67bcbac1b6d653411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50f85f2e06cdfedcf54fd8df1421f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519149a1a66e0024fba556f8faf01af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ed4e73c31015233b9912a8b493c2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b78b7d14e2f2495bfb3493d989898b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140fac3d68b9f50c1203a2661ec1342416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c491598b41cdd15e0191659f80bba3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee78ae2fb532288fcc46ec230535249418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81552071f2b823c9c0df039f73caa788419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c14eda6d43a32788db3af38325db78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093115629141981c9dc6352f9809487e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91adc2b6a849b68425b03ace2f9f18d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6068030902aa5022af3cb3ecd8f36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7058927c36f3ab8888b05796091316e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8117b8282498dddd62fe9ac66d8b61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a7538f208af753a0060d5f799049a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26af8b162a7c7db36da1de8766420b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4463d87073054e115aaa4fc384d839a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb796fe8f6eb2320e1e51843be5058429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229386607c79cc29e0f024a81348b2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53df988bf7e392aa3e7276f1c88a4f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83013700b7a32c5e244eb9cf5204fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb5f4a05486f8eb73fea76e18a6f4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767976d9dd31911773bbd0301cea447f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace52d86e42edb93735cf082635f3b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cd9433967849865808270393e0f03436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243190ad82a98103e41c0580fd4634bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba4cc188a7d834072a4a39fca071f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc5ecdee045cfa67dcd35303d64b4d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50fe7513a3ad67917e508616966be2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5360371ee655e96cacf54b894d039441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d32c57292a6965b4f212feb0af3368442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f86be2af147bcdceff4cbf06f611c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a123a26b22477343d53ce847c21450f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf411df99a2dca1cfc7c8a5bbf04e88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e418523eea4b3a647367e2d6c9f68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c8efdf5dc75a8366a5fe1f508ec33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05871627e42ed5dd0cbfa83af6cf8cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7262cf31923e9f609342e01407cf62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8577be15ad6bc32c393d2d19fd30f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a6a49cfc31fe2461c69d44049916d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bff210e8d1dfdce2839e14464fd4ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c93f02dc81b8f68a7080582abf312f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fd9124cfa3185ca9c7b998c70eae2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e3ff824c1f22ffd1a599435443675455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217476dec9b19d8778af9c746716c8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dabdc5a1ac7001e9d53274dc06379457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530629f00d0ece3995d8e2264d179b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f27b23916674b152606fbdd9ebd3e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebf7bf68ca0cf984d92112203e6c21460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b2461de073be92cd70c79a72f80a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f46ef3715001cc41bbc045f904a3f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726d1ab05a89a38e032ac826d0e1f65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63974a70fc287a215f1b3872c92c43af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4d6f10b5b640f6d845a46cbb736cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4effb2b2c42d078202beca9c41a51fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2461b6e6e70b4a0bae70cb2f3bc4686467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cf86b2b11b75859cac440f9bbc8b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cf2373a4adcb994fc8ecede7b045d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab48ca7c0e43d4d9446e70030c0197470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838a47ae42a57ecb2447381848221d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0504f59df2e30b993a92b9194372a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb819e8319d921a47e3c90b2adc3b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5867c9e23c341e7d6c2a89deb7510474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439483dae41f99cd859906a4cedad6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96a9fd0683b14e2d6bcc2e45a95604476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18423cf7b33a620f17a23685badedb6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e958896a2af3197b78c5d9583b22fd4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da44af63a263337be44a475d36a8d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd800a91ba8d59aa75e29c6bd939a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9434d718f94fd93d4085ffe5a037b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bef2cebd93eeade4ccfa6808b12d95482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d42aceb7a88d6df246ec1ef3761d7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060234620ba224a1a4ea8e7380a4a6af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf86c645794bebc8ae4d7aed5e5dd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce307968fee0f7cf4901dde5a344e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd5402dfead8eba4437e6c5ef75bb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510c8e8cbb28a7833b6ee6132464c15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036c717698f7e607bf51bed1a0b6746489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da61a8eebe450cd28eb7028e93be7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673b87c827fe184b255aa85dbc6b66d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca39410fe0f17e0855c0cdca6d123b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d38ef1278afd9c8abcbcf3143e0d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9ad0b7fb87cf070c98e80fb77a58e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a0b3ffb8d7cc98ada9b0c93b94f62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7ccdf2492a8c00d103f53208a7aca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4432debd505ea07c081345a6a78fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c6ba12cf665166cad00c207f99c49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc5a8b75222db694dbefaf48db5775499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d71157e287d721cec0118b58bb111500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae918ee01e8bb7cab7c5d2c79b8b05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4580d4af5d8754196bb78db25339d73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b7cc34b3a8544043f2de179755785503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f80ca3400c9dfe5657b042f1090a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a767dc96db29cc9ce09727e7e8808505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d22383369c712e23493a16c1c015aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189a79dc6e3958f5b851384f395ad25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39228a44cde892ba64b6632479c61be2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f952f78c0adc0b75d43b7cbf8c1b17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da16948e2fd42ae6d914b4da5f2589510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383f2075f91469f1e7355035f998041511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580589ace46dd597868f53af885718e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc97f35a1de2960dd65cb6d914653d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1be7d1a742afa5ea14a710d66c4dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5f1be5849af97452ab8dab3a4a837515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894ddcc704ffc01148f09a1ea6b16a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cc5654d71b7868cb82929c4e6a665517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47f6108c046cbd0835958c938e68c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa4105beef3aefc2a61db3a2e91a9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aeee9d0ba54057ba1716eaf2cafea2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bccae87fb32132a98f7cba2b9d198521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae5b5a3692255b44a3e705c690a3ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aa321901db958e37302c023cafabb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ea19c5a0017fcc9402fe6246099c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a38fadd9d664676744d72bbb68a5fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273edb611dba6de77dfe50914eb5175f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325e35e5efdcde1f2b38ad38ea604b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0212d63c494bd8cc99cfa53f7e36c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c6860d05212e64ebeabc66f8b63b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c29a5973d49f6ab522a4a8b3efef17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a34737461d21bc20a333d4368393b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9a46dde36d6da0169f869a25520ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caf3b29e0fe35e61065697dc10c40e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e74901c1a7c47a584cd612613ede84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467e9d474f703147208e13aece46258535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8f5d58d138070bf637e216056f553536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235b679d6007f8387f63bed97fb1291537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0217279ec0fa477337c78d9ab5077538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513173b03b95cd3e9eb60ea6d690e3ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839c3e90e48ade4639c681782888bd7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79f5a89995e776fe318c5ff5aed62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d9160f80c9530bd11b529011874a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b580814a51030ab1f51602d95a6f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09834374c3c1e10b8107635a124b5304544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f1fdace7bf929f19eb00e9e9815a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddec27f34932426283c99caffe44e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b38ed890c9b66ea0f26af047068c31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581edca11d31ebec954ca82291dad22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978cf5153fd36cd7b3f606b5e462874549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd187e0be0b57555c57c864ac6e7873550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8084a7e3d0913b2edcc2c770a2d2b8b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1c976da84c10318f4df481844dd41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50211c9aececc9e311926f81ca552078553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a704043a2fb305f42a42c989342038554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb637749aa9eaaac260352cb98be563555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048e679673e377198063a96d01ed619556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40779f1220bbd4da32c661ceff6bc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d6b818d70fafa40d5e168a1412ea2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42a4c9954024a4a7887489cf711702559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec236d156412c4e1e24749cefdc5152d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0478d7d70b48e9fc3d82176c4e2596561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6f3bba413f8092b26e093786f99e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585693e57552deb582e160282affe475563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8080561e31e0f9e7061cc2158ff06a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78382d88fc698e7dca12e7dc92f3bb08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bf80d14a15e570a772bf6aa0301ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52aae2ab6f8d87a6069581af396cc4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e21799e4dddb8b20202f10b16a5cf0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8b496ef691f97ac3d7472e85e6881569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfb15255b00693294fa7d2f33638f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00959035ad90dd498acdb3b862e20ad4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c6024e350214bbca0dbb937a48a86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca25d66983bf63b39d9d9b066cdbd9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf040b47e51d6dc72e2c720610d70c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ce6a625a0f6031dc3499e3ef39266575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28d937589a3d447f57979855b9d4cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bab85c7b47a971161cf98a27ca7f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed366bbf23db921f1338d92cc7630d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec7ddec8ba1fe1f463340451ed5928579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f77e743c89ad6dedcc0b6bfc3270fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5714b18c17ba86e753a2315c3e7a576581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cff512944e6a762fb2aaf49a84259582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2560ab9d5f0bf10837b354006ba63e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cd1c2a987985b1f77916a6366fc95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33135bf8a14bf6eebaab6a3c6d14657585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a989915801b04e114a06d56b78dea84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f346d737b1646bbe3156e60a6d05e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b95444a9d78c2e5439905aeddfa4e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755308def4ee8eaaa7507b4db184e5a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27a1119f62c019e146397930e1fdf3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c697a1702c149afa5561b69b35c08cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7130c6fe17ef6875864a1ba94f96f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a64b1f141a83f395aa64cd89299c6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb53460c4f8dfab2f745323826fffd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f5cdc2660cbe43b4433f235e61963595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e8f116dc37510fcac78da04eb2739596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552359f1dfadd29d735635c7a41f7634597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5d93456ddcabd0c35359dfc2fb248598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49039104ba9d40502a6ee5c405fc378b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5ad4891b25a1642c57bbc3c4d9a5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8cb6a98149bde5ecd93791e072935601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098b6c7163345f88e149191780fde94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ff38261bda05ebf091e50300ad806603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ed559044e1494f22204e2c0072ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ea127acc7fc101777e685cde182b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479987277ddefdc356d2df29134ec03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d7d3036ba8747a9a2409254018ba9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c14fcc600f5e0197f07e3cd2511be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042017e318f52318f0a74c16939119d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b675483cd732ea6a3dd91d3ba7cd2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69096ef1cf594baac7ae7b7df2b893ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df96bc1f65b542fd4b9e1debd863da8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa7fd12d04f99e911f48563c73c458613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15c86a8872913634cd4c0c9e6ff523614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896c10e6bdc7e50fd79997d4b9b37de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4210b10c3f1c1824c251c96a6aa39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679abb75cf670c0e9173cb10a506370d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41470cc906c24d0c1f96477441dc490618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667d2b87ad1c5d867136a9d5415cc0e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7acc767f19c6ba87cb748807c9466e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bbc3f16a53a84eda0a6214b5c322c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abed36b32ea584c3e58a9d97e34acab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af715f30ba8068d791bcfa2ea1404fab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431760496cfedc048815a176eb80460624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd271d5da57f7e30679ca727a3edda68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e87d7779013fdfc59f2cb8fd1d790d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16405169d6c0ff092b048ab13469899627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ae79d5d0f3ed45539f31f4effc0f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1d83f6478fe3a3ffb177e820b6678629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e22527164a33962ac87c7d4e0d2991630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df85404aa326ae754c2b9b6a543f476631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97804d71fe2331641b617588c654f6a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef35d9612bd92b133a7bed747f5928633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0c9e5c8f331fee41ed0788cdbd52b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bbae5ae17f3bcd2c72134a0e7c9d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985b183de014e89c31b49b5fa9d46fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53d1428d45129a7cbfc38b55f054c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5551b1bd6b57975f08ee23d84fc69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7902bdbe6d663738d317978fec5d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac19465c3b47d1575a0c1512688c8c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c1e58b3ac8949ec4dd26f509b92ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45e8b2ae41c0d8c0efcf2645dadf97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c202d225f6ed6bc08187cf096e0d9b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b23a927a3698f1e97470a9a15f23f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabe78b7e6b094665642ca7c699a5c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fafcee05f0853af40f8af26fe40a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81153b6fdb15e84906b9d0afd5850825647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d788d310531dab5da33cb6ef52798648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0e9b0d7e1d9272902df4d9e6527bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273c10c170531752605b06680c177b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efbab9aec12743cf0036a76f198f19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6704f7dbccbc41f81858f5ed10a25fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dd0ba81ce5ed7454479c942deec38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32dfe258f1d39329fbe87f94f8627f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4df91422244824bd7b744f64e21c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a251e3996db79e5fa125d81bc51c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178b7744aa8d948b2102a8748a22e14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e78e6c68440b329da3dad9c2357fbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edb7dc6d2072ba5a6f0162892bd135659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0686ff71fa73f3262c437917481b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19012779c61cdf67c6c34f183718467661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984d9bbe84724475c781b6b419de7b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42587efae299351ffcd175892b84efc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405c3677e0c0670a5327ba738968df9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320186ace8cee09153fcb650193a012a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1c3dd19b9a16d408390869808ee26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af897f6ceb37c0a941654da42b1071667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bd5e2ea9799f9ad66e708d866c9ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d95ce9f30d09628da823194dc5dbf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365a56fc6c89413311280c9885bc701670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb8b91912aadb1d21707fd4577c123671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f100b1d29b09ec1c9d03f5bc17860672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87893c1353534a3042f1fe4bf8b011673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9c2b05fe1e0410f9113c015b9bec2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3c665ac4c631aa35bc2fc204b32a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4046afb6e4755eeae00742e83910a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ee3b922c536e27812492873f1d6f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59960bd3eaaaa7ca110a8a0f1ffc52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974680ad79a762599105c5714dc6478679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44417537178015ef02e06c732e9b72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf63fdcbec954ec6011a58bd537dbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81256eb0f5bdd888950c1b057d522505682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde2229070795fa694228e39f328546683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829d1dbc26ba16b20b69786b7b94b9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef116971cfa7dda027e02a4ff0897b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0005f86b7cf52e9c3389a13d820d74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7b929bf5fb41e162cad01a9578360687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182f07c055bfb5d5769ca9aaccafab7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58132ac26c88e75bcdaa29ce17f6f855689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce160b1329abe7929b12246b85ebeb6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c642a4316f3d9947d73ce2782025ec3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a56ef1cc7fcc617dfb2a6fec5b6c8f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd6d21714b0c7450c771a5626dc97d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255115ad3d30711e776700940affe66e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb3c3f216830c178564b9e96baa8d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40133edd9c72f1797f545ada6bd9db3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadcfc808368b7a2ba61d41fd289ce6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14f1246a2bda59f40c33c21a73ee9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8df649c0da47119fc25e5ed2cb310699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ef47b3fa8c6f8e3acfd02baf9d6c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813394707e544c680bd387ce31826da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7c9204a2762f3535ca024a5ff08aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15189c4b8d2943c23520a09b020d2b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9043380054cef6889d64f79cceee9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d596a55bb1e4c0f08d31f83f5c7d4bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085b8f1a6c7dad5031d63f73088bf1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73178669c89c7e34ea3593cadbb65220707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2a0fda80d4b8cf51ce27c2014951c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18869b15292f8493403a8274846affee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b210fd995ccd8d85ff4daeb70534841710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a18b09eb906f2724caa0935de7b55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5adca68359b399c16c067b0b65a35a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49691aa564136600441245b76d8c2deb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bc3c85cefed8ccbb39ebbcc296f60714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf7267681572ed3d9c3096c2d3dcaf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdadf809c9f96578ee83db27ae0d98716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4163d691dfb03feb6c55b484572084717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aff055622dda7307c0aeb6dc62010f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0fbd8a103cf2be39441b8b9f78bf2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66126198e5e4bd6f8f9a71080a0b0f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a46d3a88641e21d4c12f6095972fbc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66b894fafa016b81c30eb0ab5b1dfc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d2fb074bed82adf579e592f901884723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722d992b872a4d82522b6b574fd83ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a79b885c42944328ce370f6f0c65a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef38c1d98c298477383d201d853e9b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e707097c38e995c82a084fdbf64d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0250a32e51d9348ff869289ba6de1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28681a6bf7b4d3f01dc9a5fdddd188729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850968eddebdb7c782d587bd17491cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a45946e978e603b89708e8eb4352d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6509338547908937091f1d0caa6fa0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae39b0f0835f272c29f6b6b86667dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e91811886bf70fc09410e66df9084734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c94df5d904fcf56850dc3194819ced735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762b0d58413e1d9b0647c8e93bccfd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fd92fb925b73611c36b45e59bf352737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bb1d0019f302f80f7497eed0b4c5f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a3781f1464071eac410a75d1dd3d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813a2b5b64ce50ca09829a45651941f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75716b78a2aefde43635d3be1dfb0309741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44e47af58e737e64036d5ca6c4dea7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85574e292b75bc41ecba935f279663743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9521936417aba783d668120d5e024744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98484a6e14695ec6448251b6000a7ee9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99d1a24f227128624b6aa534cde7b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf5562dad02211603491d665e46fea747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>