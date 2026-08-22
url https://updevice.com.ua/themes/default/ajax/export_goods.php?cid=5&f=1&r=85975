--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25030818af60532fd3894b1e67b34f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48f7d5e459c32bab75d68eba500adb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eab45e143b96d1716b6b84409fa2f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfaa338986841735f31e9ba006f2ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef5790538bcc1fe92cfb3df1f1cc095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10459f4f9f1196cd0c1d88036a8ee36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ddda468787bf7590ec30c422be27a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8419b435f9368eb230fc7f0d2553e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18a1dc993df30e7ed4948ad220ef149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec68d13a63f41db752313188816c9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83d143d28243c00bdc305318a785cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b41c70d31946ec7592f1974be217212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d41081029c1b49a775288789b9fb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993d80096a8c11ca5ac923b5a0b556814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968e22dbb48eb0a2e7a0d6c2ff2b55015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c516b05e65d2d46f5c98e96f0a61516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2df50de55ee972f32c0e3ca80f47617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf076cfa43280541f3be29456f763a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c5f147542bc75d24271da953fb6e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edcec1e0124886a15c6ff90f1902f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f9d1f15457e3a9f4090ccdf8010cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec44d8cfb58e94472ccac725b85a8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e1d52be9fe8aefcb020f84b9ff56823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc278bba9bac859cd534768341880f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b6a05e4c15d4863b70e1de2807fd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a84d4963c0b130adda9dbf67558d3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f746008eea28a1f0e8c0c77bc2876ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa0fbc9aacf9cd6936fe945fb4ffcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f53ddfde29df111184dc94253baff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe79991b9680de9e7e52e9e4f70e79230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23c275df1a8f67cfd71fb77d8f50e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a5af52b90a046c7ed29fd36f6c6b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510ac2a1199cfc4bfd5e16467654dd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec4673e0446ac3be15c4544984a21e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e14d0f614ac0e12064b52c2c9a0e9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5688690584c7fe445de34fa5e592b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da906bdddf8e0d789a79afa05741644937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002581f65b732b16d2dbcc773bc84ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924e895470c0dd0e383cf1471db71d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50741c6b4f5f714b08578dbcaa4680ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b259fcb13d4538ea112749d387d9c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1123616fbd58adef850eeecc800fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e6cf6eb13848eb50fb1884c9efab443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee749da311f76e49178496a88d83d5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67c3153baa0f5b182167411c7d8ad645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494363f95646b9f5a6fd20fc352dfd4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fb46686eb29167a612859f132b0ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6dd57a90a21b5bd1d8116d5fee59d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862c2cda6e7a4379e5044318758e39949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060f14176536dc25887c535ab65263b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cf92234c0a783ce77e50663d2a10251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dd46cb4404c7a9788d0fc5736e21452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2ddf94f5dd3a02bc7eccc9fe3ef6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4daf0b84d99fb9eda402cab23dfcb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c374cfa58fa8b5c8034dbc1fe88d3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5e82b04276792e92dbc92584000af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489ee62bdda8150b5194a056e29294657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d388a6010dd1a14f59f60897ba0e2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dbb18f15e68ff1fbf9be8ccf524fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d66c632e6bd1e678dae3f49133cee960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82138affc56a03b32c6802be8ecdaf761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63214f744bd0a7edc6ba95630262f57662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576f5a9fc0742741598da8a7c0c3a2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a95f7aa0ce5695bb2182d1ba0b3c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f40e82e35fe2e9607d6c693d76c0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b31961c28be39d5ae8b3c6f558d92d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f607a882d455e44593c5410edd1f1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542f81189936c247497bc5218952ca068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cc06c55e9b0a475dabdd5cbf445b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dad657908db1061af0e386c9a789bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82339e02b5fee082bfd9e7f86f98f02e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add7cac378d189c391c2e3fd3197b2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c95e3cf1e994664b9c404da74337b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5408aaf918b5f242f7b22ac6db61f2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd3ec045cc5979d6453ce76515a06f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90c1553bf9b925101aec85c31a6f0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05967e717df935ae8b01b4be39a9452677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510b9bfc7e960b7e1ff5bc6c245272978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268cc04390a87b1cc7188dd9b43d53079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782bcaebd463009343f9bad8c0ddd5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dac76b05c822e4a18463636261420781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e56fd95a0f57a5873687e69b35d3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273b2874c970cf06c9c7208f689bd4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eebf729fd471aa3053bd227eaf30be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef6060aff2ececf203f27912c07d6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d3f4b5802f328dcc99e1132c1b50386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed311c3181ce5c948d99de26e237cec487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7a889b148354ba8b6e060bd73c6c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299b7788a8d63351cebdba71fe97b5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be942dbdabe3f006a777ac49e3eef7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812a082881a919259300b337b52cd0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be183a756f55f2cdfa5b087505a3d34392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e561c592aa3187d62ee05508ee090a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765965089d3b0360a92ad5fa5b6ce2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c5a3c23426ac7b67a9fa1d47055fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b7053c6243f3bb90b83bf1749f84496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba843073666a409004902b896fb48f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596d105623968cf2e8a4001b852180298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8082b8d681a2a1580612203b3c83a4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb622a1e4d80b99b935170a1ed1a10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceabaab05e29c92166e28696c355600101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8f025d0f8e10118ce538d51b63636102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fa9ad04f85dfdfa58f246f68bf6ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9f9fa0af4a61dd4fa0b16fa37e7a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382555c13bd3e884168d7ddad67fe80a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee834be87bbc35176df7136710f166e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917c78c015b6de20e7e3eb8d4aa542e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d578b87dc483bea1d759f064ead8c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7dd41044a0e4c3e1cf5a54f06f44d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02523fe7057e8e6d88c5350a1c81e53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7470c8aa469ae7107298497609c58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d475dcf660b92af9a9c455999c21e69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15293b3d2b641e1c0c3e39cd9fc2ad5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8773f0bbfe4c131ea5933ae195a38a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cd995b5460fa2b589f2a3d540a720115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b589c9c490d293dfb269e64abd226d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74b9c598ac3c0704f47b4395136327117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fa2ed1a19c61a5dffb4755532de1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a175db4a5b4caa8bcf932103b8fa290119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b204d1051cf876a584614796e121f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e22413de19e3e3bb36f20c3d34a86b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee4efc930585f05393e995044fc760122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7857dee4cff3100344859d1df08124123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c77875b223c965d3186679d94369f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccede83b853aa1063c29e6532ff7426e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da003442c2f3b0372618ac1d70313df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0a7ca92143c1637a1d3f538019297127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68900544613742692352fb17d62ff693128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a56e81c3c73fe103f57f4b4cf505d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84726c6a990430a99003a9113b9aeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbd92d9cf21823262620f5ba7a5b15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a71ba7b56025a877b6d8534db87dd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246d138b18e60ae220c8bef69e3a9af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991fa9902467f25a77ff8395b6a2086134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055f1c141c2a58d97fc44aa8c117379135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c4f19b7c6e7219eceb521abcd6963136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec141b0fbf76b427c4f8d6e0ee67d8fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103741a037c7b1b55a299c7b2fb4adbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652ef620ca9abd23e5ec1d0850f0ca5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14759dd36b3660e34ba6002af19755140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45166a314adca186c52677a139f76486141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230aac74f2ae3cd2706288616249d8d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b0dd776229fe94225f8238f0419f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916bc568a400ee39e85105cf50c0c67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166c9f86e2b1e4be08f0dc26ce7de36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cccd15c7a832fec79e4fa593bf3388146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66557a5a733a9000b6a7ec430a6e3cc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6175da0b5acde77ccfc931a2550211148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98776225883245b2077ca163eeeff6ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a299bf7bf7750bfd89fa7305329524b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bfa0f7f9149e76cb28571e14b038e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaf5ab8156f2a7066362ecea633581152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34687a44c1ba749428890ad68e01158153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff759dd098c5969d832b8b486f8b06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b85d0f95fa409033734543ff41c03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4490433b5c1f51bd4a7023fe8c3e3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b5eb73eaad9f8cedd2db7bf673ecd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48e036eaf96d3b916913a00d0421e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a0ce8d655f3743da494e9eef7dbad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af15d20e534a7dcbae65a7035316d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6289debdb1e933ec45c80b3939ef6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc6b5ad94dcc84b0298ef5012ab94d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba208c7f51963817e62607a0553104de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07abab78e21aaf2348ee4183145578164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ec6dc4e245034344853a00dea1285165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064dbc33fc5d26990d1ea1ed3c9c97a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0c9e35b57ce4b9a62820469e4b77d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb07276efe88ad0484396cefc84b77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164493bbee0529e4ff670f5a144b9aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d252dd05352c8eee981cfeb720aab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b84e43dab746f670f520d733c8913171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac068cb1dacb15602e5a15a16c882b23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c718cdc3116fb647d4a30f2daba41bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4c23731f97b1c1263f7c9324b1ae6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db531b00749963d479e15804a20cc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63186109848ce7f4559f6dfc55f66fd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20652641bb649388780e5253345d322177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f628f407ff070d598c8f03893c0d873178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672158c4837fbaec605fe9889aae5c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc06f2a1174403438fe9435a128395c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485282f415a542c4660fb959e871237f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97cf45ce16b737f1fad69f6e05f046182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e479e7a4bfc36f7f3138aed7e5500c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edcd7193b58406142e76594cc2ef5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f294dd84b4e7a0503f270f878000f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797290bd6683e9d0317f128520f10217186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c049886e50a4208e80c6f203cc6e93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e2dc9fc9e62c37c2ce9b09ac4857f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39ab31e71042a61a79f1544d7a0864189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f5ad637a3755222b7043b3fd45639190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cf01824e43a8b704a3b0329318fdb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed46d754d816288b9ca28f6e18990b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8b3aa12bbb71c7d8c8b42b61189e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6f7865cfa58a720bdb063ecf7fe73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764b73444348e4027ba2bc6ecd4d2a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29cfcb4f2100ef2add8e0dc77c2147196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546052555999cde92b39042f94ceecd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418b8aec6fe670b84b1b1a575df130b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe15655439318768ca738b878571ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe0690a20e5fb45a928a26f4072882200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ef1459f903c051eec47882d1ccc8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d6598f3d35fff59acdb0fb22adefa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f628bff3e500a0931bfb6dff6d1ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ab1955bfaa87e536b73f02441bd12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c485206969f8263cd11def93c487c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc531bfeaa6bfeb91ee46ded644f6a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139b70cc7b6f4533594bd03ccc1bce6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97ddc3636add9a5f2cb87b05c49ab9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177181402910949e932bfed6dbd026be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c054ae216daf8c63c265b1a9fa9d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00151e731b499e64d1ccb34ccf46e24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b730d3bc4a30e2d1139df1266cc3a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825671b74694667751a925cef589554213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1be34fee68b94e255c5f70a3b18eac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f305715cc8cd15557db384079f9f612215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a0eeaa57dfbad3d4423e2e94861e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce34486b17636f1538be7388ac3c92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b007f885c8537e473a11b8a8c9bb1dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261cf58ebf28cb1182aa310483e4774219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d27cd839d7422ee3e12afa8ceaf77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ae20d00c33d5b4c809ee434b8f3a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7f53e8f43426d957fd9918423d484222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678912e9b57cc78d2e12603ae087526223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a16aaa69814220d2b520bd726c769224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b674f0d56c6335e0b3ffcd01d1231d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c2b84b3c099d199f12ef71ea9320d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff424c54b734501033f06d4af671b187227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb62d1b9cc49aabd13ad38fe978c05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044ad430784a751de475d54cb9c0217229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479670a4d5e5289276a90e066b1ae27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b7792a0a3dcf969a2f33419d7894f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b2e10df52265703355ff2726186b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e2b5ccea99a3dfac27dbfaeb1d989233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16d344a1035ab3dc7e7a20c6eab898234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b240d9366a6bc8a3127d87da141762235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793f703b84797f2996ee75df48b743d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4750ac4af047409d44ef3c27e23d26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc22edba98439ad69c6ba987da9101f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333787f577974fdeb49c303df46f253239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b718f03efb4ef3363c7bc359bfc91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb286de7d25ccbe9784c546bc2f891dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38c8735852b762ee6d7becb3b14ebd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6ff3d88098c5a78d3fddbb4b62f95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de5ac7bb8e3dfb47800db204afd503244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be90f78bef7096bc38eff0e4840b09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7a2b5a231afd17be20f7bb4ad9baf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e34299ed2cbefee4abbc53f887918f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e59cef637b7e57cd4804f559733c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fb192e209e071a248e8bdc8d0300c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8778491f2a936320a742d945cc426a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fdb96fd11d1569f913ea97ab5264b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df5d926ca78cb8c9e28f55b8c9e8f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c8ff57aac57c6e347a782b3a19284253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e208202f0f5b6774378bf9a6a5c2db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c127c8c2472f7d8fa7b04b7f9e72b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4ea6d73e946891782bb968665ff4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c4d3bf6173fb90d4948ed8bd3203f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f514f6b89ae6f073445bcbe85a3b9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f03dc7a024725da3dd5195acaa6bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f3fdcaee89c0fd740eedbfda6274f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244912aa4de44df26f184aea99a50586261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc63230cf221abe718538758c5fddcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ddecfd6449db572ac78cbadc8dc82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71683d48d7aaf3f7fb0c56692374e492264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c532012997d03b739f2813f3d1694d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9675a888b2c0fb7789989be9b953418266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166e422f8c35b48ff6472f08dc18657267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dc9df766a0ccfe1fa9a23749d79d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12ed5070134d710722924079e0586a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0ab9f0e3a0f6644ac5a8ad3a87e4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b49625c86f4be9d8db0f9a8811d18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3916ae3174e625036dac0771728af6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40905af45738b436ff75cf5e70bf0d93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43f62b8082120f90b762394ee6b4f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d601b347f19e479506f641e5e0fb7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff7f607023b8f602c59fd0c085b5b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f1eb13f0ee8ddff1a21e28099728e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92959fe00c6ebfb6ee0e597ec7c4e35a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eb16c50cae8f024f45bbbc58bcefc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad227aac1f854932c2b4afbfb922fcd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84ed3cadc7c4b09a0a79b79b2fe009281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a25dc401e93846ce00e9993b09395f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddd6805584d7dd8a042e8fd262a963283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc7e8a983d01c3d57c45c8d7d145b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ba968d215ab007b5ae48d119ae059285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc7f549ea503baab59f83826cd70e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ec5c39f173a547449d74963d31205287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec132105547fc9a05dbab02400e26e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb48eea2a6a2420875081caa837b0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b92756f9e7abdf89566de77a6f5b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e247eb9fdb26d789bc8920983ce48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fa6a78b076a6e5de5a525e0418dc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305c8364760da2b89ff714fa79c7be5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895fa2250f3c7795baf0911d83cbcef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5d1ff1e010e78ba439213994376d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a0d05acca3d0cb93364d13c2a4796296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6163bd6273552cd0d81d8d76be1498b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbcd243d96c35ad50d52bb8d6e1340298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e571f06bd6d9cb4ce4640495de1ed52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77d6465dd4f574aa63a34a19ebcb51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f51ecf1d5e291c2de1775b986984a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bde296dae71e841f518b35daf0193b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6390ba38a8a2fa34dd3b2a79fc9af11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29facef688ab322c9a5a69013f352491304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dc62c692e0f70780eaac3b00fa1f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed1c654fc5e35281c6cbc18b68703b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8027eca4e9e92563e5cf88d286ce2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1619c45c6bb7f776c6424793d76e0b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a239c8ed8d0c8c51862d36192ec83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f1e9ae6dcb68da39a4ddcff1d45d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f1c6cceb44a2048ffc70140b476e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bb4819fe0042786109d1d9d37082f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99af9579fd332847abc2a7401596d80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a627c799ef2723b3c6cbc95d7287723314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d95c993d00f74617e4eb78b8005d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfa3f2e5e400660785b4e271e3a9cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8894f36ac491af059a00a1f604a79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17de222b9ec2307112560c27bcf80c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa306bfe7b32221c40a8686323fee9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31d7722dafb1fa687b8dbada379ca8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f2e97d389cb0320aad2387b10c390321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6723acc6e2cf9f19592f4d096eeff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e5fbcdf3dd7f9ab20636de43c160e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51707071252ae791d62b253c79ac8970324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971aa399e9d53a00d9b6d874d9cf4b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6447d58125c7a52b324904166676a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197dcac77d81f1664c412469a4df30f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e222d43710e96ad954af4fa5a7970b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dea1c83fe773a03a267f6a4b6aedef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e24e9ea391cff42b39b602b2f777df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf40f5954bc0c9dae468e5c8caaa5f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c2675c06284fef099b311f544ba51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cb92a64fefd81ac32ce7933eae81a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936ddfb068c6c5bf69102140424a681334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53f0a0f6361d51010c746a5f87470d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a040edee3810d2c2c44566a7e6b37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0d57da0dc9a9dd563fc3047bfa16e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab34d84ca456e960ea30b7103573e0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b709142cdd975bd9f635130303c12c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31951b2531c7c147fad47a240e8e58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28d2e738ac7aee4a19f238eefe09f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d0cd3b8a650dabe089afd9bbae5f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5e287e53827fc612c641f6eaa54f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e919267c3752080edb1938635f164b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da121410974b5ae132f799fa6b6019345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac5d713f86cf5867ad8bccff314fcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3208adb777147fa7c0e6ef4abde1dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebb8944bd3f3f83ee3ab50c19fbe05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6feef120f487649e526843a5b27995349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b74d031630d15afaab324256b66846350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9909139d342b53d1ab1c1badbeb3a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a385919e3894f714b3792eee090af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b4e7d78de4f33e11d85de83bc4180353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0422c0e03392b4559b1de9b1fd983c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8216b5d03d7dc768e0fdc6a706340f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811bcf40aae6c3ab08c315a1e202c42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eee68d1864b0d3895aa5ff8f51d4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432a949f626a6545138080260133fff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db550dad9712693be29516c9f717f34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a4148f5039a102db88d3853a6501c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6126a601852203f82792bc3e4d340361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934ca43744c207077dae8a68d797f53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b2d13e66663a2586f10df93c4657d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac229d9f004dbbdb2055283d2919ba39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43ddf04cce25640062993ea09b0849365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62447b4c9582aa2150804bb4583420d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd5ceca8f474d4186f0e3e955c4c30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5cd7544914ffa65f5321ba3ddf47a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b95aad07ffd676458ab4b6531a96d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c0d03fa954ebea50c19137f6a2f5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e284f1ea20382486a944f30eacd87e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a0e894e20c2929a8cf218aec3f71d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db9bc6c606ff64dd4ae9651def88df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c88c9da0b28e5613dc20fbfc5b11d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d19403f3b8657410b276ed763cd6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fb61bf1935691b5fdc7a5fc185b26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c952d041b6e2cf9bf7de3acf504e3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87b9006c9f9b83a1cd528ec7673573378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be45c8837acd9e55ce3455133d8503e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf343d83b28ffddd8ef78af6f952431380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9230795ef8e7f9f22a9a5b734d1665381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565acb7bcda5d2ee313f7859aa3ec3a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7126f1e70a8c987c84ea3858b6a7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee2b27ca28874f5fd8ae4d345fce43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923098884b8d5f4c295db54c6950fc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50f643b169535e3d7650ad8a9c5cf1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0a8f64f839c62b6e65d4584f9407d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e52ac53dda3613be8f4e74b794351388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eed10d222c9413c46bb777a29ad2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d05ae8be1ae94bfeab1b7cac6924d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54021eeb53a35e1ca16467cbc8807db9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7725ce8abab0be275af3be0407af23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8dd9589f73b7699d8c04440423db9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7729bbdb05e7598d571511479493b74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f002d57fa0a2174b97b9a5460da813395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a5e823f971059f311a2fb227fe6dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66da29c25fe2dc3dbb3201c7a485c64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de26696b1aeaa92921138c3f718482398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25798f47cb9edbaeee3e89b76a008c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86e02966df4d0cc0a480a83dd06778400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b48093e4fc0089277532778c74f815401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957499a965dc49a67d8d7a8244a6ea34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016f04281a5a58cb43a7132f5f31dfe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476854e2bc2316b6579322f6e921f67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a21a53365cd1b0f2c6ff869974c9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbedeb255d7b54b1905469dcc67bd02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1162a93bcfb10e2d2d1ae81503377dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b08dc09f23654b76d1a07cfc7ce4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86636c55400d64e90bac5a78bbf59a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c73d11df252a72f49fa38074f0f68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2dca37bef431c15d46fa196e2fc73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1078cad8d9459d4e757699a3ed71d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32372d10be8c9ec4a9c52bad9ad48a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a3d6b7cd80138bedc106c688e134b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b1fd93d66b7073781350afca69807415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c859a08751330b89f1378a0d9ac24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedd7cdfb8072343dd85523fac9ae90417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91c4c510f50dee33c3a26463dfcd2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3ac845ea73c63fadcceb3561e6edc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c2bf55262e1fb6046a0e1943f8981420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420e9b52b4efd8f98e7b722cdf870e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdc764c2c3791d22947da924665a82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b68ba77074bd200e132a2272fdeaa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160394aeeff04a206c7e822205ffb090424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22564524525378c2d7847eaecf52cc62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dc4a35df7833e381f7c9551c74662426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f234892b28103bd957c4418fb386e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bb4355c00ebc98770b72182171418428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9077f67c9431a4b9cdedcffb93435b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4608981ff4ef8c460b8bbf033235895430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19210479b9039d895273508ca75dfa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899b3d510bcf784196c5860f57d4d18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faafa046e939c6e4e558ac9f3b76d2a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c9feb394acd6dd38d243bed8503cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bf438b76454678375b719b487baf5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b971df711213a0390a4dedd61fefbf9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1f8292d09b40276a5ea9fbc55ec43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbaf08a431b250e95517a39d4cae33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f0794fdf45926546e234c359a728a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970724d92fae775210c39553e60dc0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbcbce525a9f089f59d9a7e4064582441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85b6bc9bdd81f1892084418e39f0d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce72481bc44ee6aec60e83f562c01d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47813e96dc60ca06d403c2c90ba6e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551f944be43a3e6c1d86b0a88bf712c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1171f218a5456f93105873c177411446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab7d87c4be06ae1f0d67f583f1116c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264c9bbdb3051b29f57331eaf11d947448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c141a49d5e4315d51da01d91f2cdd26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27660764a63bf3c71afa3dd5ceda3bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adb4ab8e8ff64583c2b4d0dd918c6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2196b0b598430bc849dd824237ad3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1d542af6b154f875d2e4ac0900838453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e488adb367f01ce5a050bd3371bd10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113ed204dc7c9b4e24125caecd58883455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a314be21650161c842edbe34787b84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681061b29c02b03c2ef860789f3212eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c395ba126fccfaffe8aeb04a3bdfc0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c61384e70c77ffac8a56dab4a67c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca58ceba88bc24ff22bd8faa8cda4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b7cac64ec8828871660908ece0a47461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d14d8e864a32c408db5087ae3fc45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a335a47eb9bb35b7f96a2c10e48c1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a290983f292d868e91865df599cc52a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d88be8a80175ef5badea1107ec66b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81359baf5762edcbf7f119c5dc472c7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddfc0415546ee984785dd55c99cd31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7ef765ac27455ff56c9af1d3cadd4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f18001d60502897938f6c93972d91469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882a3c86c80778fb01c7597e5fe12e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c975fbc8d15833d706b2381f1129bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd838789f6b2f9c9449087fbe70f024a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15237ea624e89c0470a70523a682645473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4a5286cd88e15fba165d70ee5a8e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cb2e3e1121887a61f5280bb66a46d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c15f169626ef903c2f36a073fab95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9abcfb807f5ef3388c5103b7aeb53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cea4ede86f2392f17e0702e422007d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729b98daa3f439de26f4123c545a04d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdc6404d59e829982c3ea418705a1c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303db2161902e3324d4c8e0ece33f036481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96645b457167d7b6921bf2eacfd2e2b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ce7128e52abae1eb9e37bc50d1086483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7246cbe0d321c6c59decf6c598a0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd35411400a15f3c4910e3f3c4eb49f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2651b107856599f9a67cb381184b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53e25fdb88b98253edffb0b6b12ccc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50d572854b8b71623efd416bb773cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c1f83c82609e55b53c8daf3a1f20d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4f28cecb69fe3c275fe51837743fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ed8a941d6acc00cfbe5552382ffa4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5730e90cf5c6a026edd132ba46fa28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790849ffbbfcc6eccd03ce7fb0348476493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e755a03bac05fd6d7d87b09be5b0bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ede66614247f2cfc2485104596742495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b7e25996642dc7d223afbcc0a6118496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f15c3540bde262f125aa1f828776e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc335a27b09c1db736850f9c9bb31d40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f49ec016d24e596a0e610826629ec2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6861effa4d5c6cb968433dae487c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfd29fd407631f9b0d43310d586461501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e385f5aa04364e437713b0c44f95562502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135ee663b9717a3874cd911b1814a29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6053f34adf6af9cf7c8a3c4d33ab52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697bb1d5034bb5983b23f3884ce43b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0d80951da9355639a0afdab3553cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9aae86e70afea2ca5f2e2998050dc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0949ef8bded585175a572d85cecbd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f6d9e63e49ada0fc870fd7f39a456509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f9ad0c0d983d9f24771ec60cd4fdf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb79752e9f2262e22e8ddd06454cbe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29516a1f7e278357c3f70e954ca4aa01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620c3697ab7da89d0ac7b4b77e85fce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5843c3d380d2ed45e2586488597fbee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e12448912e109755bbbdac259155c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2684bd73b607f62d6c2283ebe5d6f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ba829082a3f75a398202c7f17f58d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a120ddec85cc65b84c31a6e4638cce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d027bf909a8d7c1b0101adbba25239519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2911a86dd3a03f69f16aad5a5b6813520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a315481e87d0cd6e96f9391ee12e97a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d45727bfb31645c3a32ced7368c9a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112162c29ae76684c1c0587cd799d71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830928b26151e5c824d12124019ac55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbebcdbe7367c812288102e404b989525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0b1fe1e09414350c3be3c6c65107c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bf3da5b08baaca8c2a0e0b48cb209527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fbe5de8076f25c5c682c8ac46657e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cac78b5283703a7021c9608d09466a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6aa15cea772097c6cf929e26fa55d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106fdc5fd47e40d176cd2973acf57c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c060b22b24ee1edba748c1c3719a1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c323781344a9db9eed4e71d757295533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774feb91a224425a4d0c4f408569f4b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f5e42778015be727b2c9b64691146535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae955364848174a929b700d2185109536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bda6c078c785b8ad9fdddbc69f538537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e565bd4c7bba26c5b36e657f3f22767538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6094ca90285e30ed7665344b7e21e9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ada7d92ac874c2dc9e192b8eae1018540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326e9eec1ec950db870c7be6c9a08ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbe816734eabe7c8a0f51cf746cf5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dc1c7490653346d9ca5c915dc24bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9ae5325a8367fa60417ba539c143c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446fdf2aec60bd302a1cb0c0a5e469c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1887f78eb1d637b2c9252d3866e0466546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566ade37ce3a8a90fcee41a48ed1667547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53c14836ec1b39c977f451feb4e7aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5ca00b78234ed178fb51370ab51a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a43726888716fc181c5388959f2e57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fc12c3bb822fe1b90384fafd3f786551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ddbe6ea6bb8ffa5007d49e6e4c018552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b162c250f4c35c6392c42c41c75f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b24186ec6c4ef53da7c3f561508b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37967f8ce97e4c207f7fb3d7c1bc7179555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde88c1d2e568de18ee3b1081a4dcc16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1373c0b0336ad92e63f0b8abe5bd6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee646838ddbf2f15bd53bb9c3cbecfe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62accc273819a8890ec0e0724762db67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34ad2d4f923241eae33b3f82fd59a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787496f9756f3059670e918e8e50aba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7863dd2b473039babcfed6e28e8953562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206f76202171c0cb023ec8116ee216d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb53b56a034b4851f4c42bc3d65e9b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d33b84265278191c87c8a09c9ca57a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaf9cf55723db6183c922c172b5bbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065233def43e5490e55e77c3f819398f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66272fc5804e90c7db6b8bc7e4186cfd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edba572acbd2bdf15723d9213c7feb3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1ac478cd9b71c5ae7317731856937570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af305a9eaf74e997b9f661540e079b40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3246c657d98e97a2553650e25a252d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef1ca80c8706cc1d9212f5f9635479573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bbbcf23ff08a54614e86bfe8071e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2db8b9083ec417715ba81e9a2bc99575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4d54810db781df499b6fb2da0597b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f842579b69c4f4eceaaead8e3a124577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35d2035902368ee997a1d78511496b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6175cdc247df0b7c5e6943ec5f317b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c0eb7d0d8e95fafd1dfbee6ec296b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215277ac7b39e6ab2611c97b13f2de6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849e9f61b04c8b4e86f6f06c09e0557582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d2f22ad20e1fd2f87b31845ac26f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b6e158e760a8cb2b7f2eeec0c3416584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c18b2f0cc39f7873ede1215fce66b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab3b168b98968ca2ebe9b7987c43ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff398398888cb72b7ed397639f37584587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f63d907eab95c425b90f2f98019836588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba70ab04faa69bf7a39da9854b3e932589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8408ac7c1d987c10700b013d080e304590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e1efe100dbf112de6812c9603e8eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00c66ea04a5fa5ea65ddfabd7107ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881ab9f28d81e61a6b0fda6835bd98e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcbdec952b3f3f84acb56280b3522b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1c4f4eec8a2172c31d22eb76aac23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35a6b60fd753154a5194ee2cfc33cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024eb398fc868b20a56a445078d72cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855fcdab56a41e3e755e48321fbbd1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6df4fc43740f82cb9024853e27af8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29355ef73e7e77bff2bb51eed2985c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d2a0fdf3e4c5cc8b34064f2d5b698601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f2e4ea4f03f20804168e1b011f071602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2376cfb338af0470bd612026a0712f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8841475c4879b86646b6872aa0f64c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798efce2fcef71e22282247f0ee6622605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe84eab4ce05aa4a0979f0d95837d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68738d27d243a43f26139af112fcbee7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bbd7c6d32be8b87aa332db69b18db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507f26257c466174e3c680e1e3f0cf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce503b47e09a85a60e78bb94f9e23a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda768c76e0311ce88f84cb11567f7b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a813c579ba1691c1a953402d18b00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d375294312166ab6b4411aadbb1939c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318155ef7754a217a297e3ee4138834614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65581e0cd82cd35f8730b841a8217f42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac102ebaf6bd8ff018d15e348c470c4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be201c69920460e1f89348a0c9bec9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431972b424f9d130efe803c04a94140c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57436a0d61fc75731b3139e860febd3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf8c508408525d002a80062744963f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5e445a5e0be5e7b6abe97a1b20c7d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1caabfc8d69c34e7ed274250eaf8f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc54f8b153af90e5c10337b3e1e0dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1621b5cf5fc70fd5af25f0486bf40fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecd21c62f8a47121804186dbb0095f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0739e99cc89c91d675fda607daf08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef1f161c9f00dd6df30e388f5d6da8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192436b032a136666911f466e0ca6a51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3b01ffd2ef418400285095b4cbeb9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c88b1c70b14f4c2ef4e2576fe88d54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e88163d8ba92442e631e89342330b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810e4a2be86444128f0d7c2d5263140632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049df81b0cfe8d032f398769749bc45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56198b99d23cd4b0ed54248517eb506e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba5557c31c2e60720ae38258ef59f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877915287efe814704af53e848cd4903636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa03046e114a619a439f3da3d162fc2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0135c711b85c0284f0e7a3fcaba2a34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82474a1988230451e821d21444a6961639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19323ebc20eb5408d9ff2b583306bd7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a82ace46bf7a2ee79812127f8ca46c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0646fa7f97675de20bf243555cd2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde1cfd279021aab44080bcdb0308be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647f52e98f9dbf9d90918d7defb0750644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8252a97346d554f537cbf9aa1e249645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fc484d9c7da818bd1b01c032e1f6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc33372377748a45ad6021f5a6877d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6d99a0a6db89f54a21cca2ce7206f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449551d0d7b330dffc4067518e9db013649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2a7fb366a7fb0331d380c6b4585b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f020e15fa4c5190b0323cd575d7bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6d2420a6204c3c3967c7eb5d7228c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9aacbaa6e612804f4d74ca6dc1071653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562bb3d72825f750a3dca9d41206ed5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80a48e179f6be8ca417ca5802b98a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef2183451060c8678b62137e57df6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483528a250a6b1db4b70e5d4bb14522657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4c79a51480421687c90b0f130fb82658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e4a893e2aac9ef4dbb9bf96a7b53d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1a89859bb33c3c4d7027996150e45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3d34c1089d3e43a3c1702c32ccea1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d35bfa7d22cdfbff20a82d45529a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8426817d130981fd9663f4308e2e2b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a82040f2fd9523e64996d933c5bb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f7745e0d174794038dd489ac51cf1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f00971dd8bfb2b011299b853b37e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b4ff62d46fcb12aef162dd416d5fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97387b5c0f2c8bc12d215743e81d42d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455743b4f1a5ed657f8de4e836742e62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d2135045d89d6d220feb735513c27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256f596af342eddf18cc96ed8fac45d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08094a2dd311e98c69a97ff48b1e2bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbe7bce423ba62f9640fe0dd2a7056673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b375843fc0ba2ab68c56e2252febee1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffaaf669575921333856487523de55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1185665034e6cc30e6c8dbd4fc49e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48544cf2ce31f95fa9bb47229448f3ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff35bd9bb002662faebc517d3b21a15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30766021db0ff3c8d5e8ed1b6223e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73934f60af711094807675711c21067b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5b37c95bf48e2786b125a795c88b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cb7b5f66e4cd90f4ae238a8663cac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a61fb12b43ea2bac34118a79881f79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074c431901922bd0bca53fc6c083abe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd855ad96ff465e66bf166007495638d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08dfa142f1ed2ffb719fd0f639c0a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c920f71fb4107190656043ac1ba3b3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03391afbf972b96db4b79ea83184a655688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009171349bae7597bba6ca367ce54ed2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4525c1d4c09406ee00881cf798fa0fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5c6b041a9b46a04e1dfae5417ab52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6ce9c630d81ccfca8f692d6ca2403692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f70232d433a85938c4e88500c1097f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d3dfafc503cd157d0070b4a517df2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54eeeb88f8ad9e2d919f8c08fd743b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102d8b0b5e8413aaf6502e3d0327a03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb5ecce6f2b56033df15d5e8aab10b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500948afdce2bf68ef067a7be32bb5e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0566ef4ef738fabac6631d892f56a3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c1cfde4392eb227fc8a5305089797700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6b0f31533d73240ee21ff4fc9aaec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56a086051c4dc6a5beb2cedaf425b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73828f94bbfacac8939b30fc981e7ddc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524212c4b40c808cb7780baa2c414c64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728b88485d0ab4f29f810a8261582cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290353f7aa9faf637b010ebdf8f5866706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb1345c40a29c091368689f9f710c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dc41ad34571a217fa1360c3a35be7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc902de55bbb660aa6c034b504577459709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb044bf25586578bec1465fc0a28b9a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e612ee8b8ce0cc9bc2d8e6369c6f0a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467e06054cf65735514d1bffccd9bd4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130a9079a403c09b3b5a9381d2a35f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c53de56a030e8377a25523650da694714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86604aefef880de87c1e3f0833e7a1e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647bc5825f2e2e618f74fbbf5da2c1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6268c0121e9ca4932e2eca99cd07579717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbe9cbd1160d33e3ce497a983e35a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0f962f3b76640d88a0b73d1e1e225719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfc30197aae48b5ff410d2759f1a88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e480ec9a3c50078aab87bd2c826d8d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c922bf81e4401aaf020625ddfacfc46722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31486788b2a4e466538b83f4c6a749e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a92f4cb17e2f4e96a1e82e4b06d7dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc4de875c5f216c2f52553c9acaee4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ee8c20e123b85bee2c5e2aef33fd0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61747f373f6ad3afbb7cedda4816f3d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4125cf1eda93293ae4272cf04088d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499889b52a34c7aaf5f3825fbda88ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d991a421f953b5450635310230a1d20730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04ad68d35154659604370db3c41631731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1ea37215d6c24607c39da622990a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293514a80015b4bcf8284df6a7567aa7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6d855c644c80f8356e8fe26938305734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8ab8a22a57929b3861dc5d0b90721735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb61d11e467be053e0bc630b145dc35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ab4eb54be1707511359631e9ff689737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e7fdf1acc9bfb6fc37365e5aae348738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2775a6e44f2027ba05ac58616711c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c573d43acf328f1e4703fbdd1ccda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45152d96ca9b89072f2947fe874566c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6644a06831c8567d99df0a4567a4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961702f769c62548a5445039a2df7580743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b76929443318dc5bcc481202992720744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299975cb8c7358cb66de608c4168ee5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb119aaff0b609a76f06428b2f205ee8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf119619ea54fc9caf0e20941bee2466747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0478e55c52eeb6340f3ed80e405fa8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e3eab410823adae8c762a640beeca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e01f7516a518337d3f36afb416c88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1294cf8f5ea85506f1d7a09e8e69fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dd882fec59ba5121d83307dc506e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c36c9532799a3766bcdc6010b2116753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e52ecb29a261cda87cdea4b6fc7f07754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a40b0d6de2e88c6e88193ac6f45fad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b5661faab9148e9cdb165d6d8c61d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e02209b5cf55945a2d0d882882eeb8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354252efc03bccd8e9137742a3f4229f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544119f17fa37325b2141dc60db51ddf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4c32dcf62db4c4ccc0304c254ad15760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2858f03e0ad3661b4e67086a556a33e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3b3917756c2d39075e0596d733f00762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4897bec6c5eb90ac834f33271b7586e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dd5dc6a8ae51c10590e30796914ce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f65ac746d2fd482941c7950b14e71765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8127b1ca22655cc01b44cb2d749122766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fc9e2917f1b10d542c6b0796c7dd6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ff1816081e9aeb9bbcaade3aa505d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54c5c87d57b04db093a2c862e87190769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fa8090e3b99c6b9d4132fe07a6b49770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb9c54ffd20d424e6282ae3568186c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c7ff5389125448eec573b1051b6db772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43f64c29a0fb52070f63cc82bad1b6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc251c9ba2e7b71c013ce4d2120f43774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5267358ecbf4dd7915bfb11832363f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b735a0f894060a12e3d0d90c1032c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb585b47e81fef1acbf15b27f859e54d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495f38f0f5ad8b4ab3319603b63b538778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd0f116b8bb3354190e874326406c0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bebcc5766bbcb0b95d972c81332c18780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50002aed5946b577e9cf35ed6a88e4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a497c688addc7a96b295ce435c1090782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547707bdc69cd87506cd6a27e40d8718783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95fab92b1e9069b8c1fe2e12054845784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e80a20ea0d12ea25056ae19b469e9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90249fccf0db1dcaf458c7133727b72e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba6d628bd46b0d6f600e27d6db1766787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129c53e8b29b057f0658d29b3876ec7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec55306cc7500107e380d9aa54be25789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162183383d8a6a0753ba262cd85b3b82790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562d9c63a2c09f89c31552a89e93b5a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ed24232069f6f0b8d5968322e8447792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1132f5903aa566c16bc65bad3c5c8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef23cc8a1f0a388a37b34bce25adb95794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bb72f6c248324af049bf8cee5552b795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8395e7c5d7aa2440447dd1d37889ac21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95840e7756c19c871662bbee85476f7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4944d63b669436c22a584e47d37c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062f703aff7bd2117640d2c5e2a1a934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9ad9ab3951ca5cc4b1bf5c825d4a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c961b42d5fe1f5fd9d76f2eca6db696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180ff0c55f820eb4f216221086fb7a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ddea3db01993c66fb3b296e30d4f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99a13844a1787b4b5b1e55ab4f75b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130990e5ec4bc197a97fdfb85221c5f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb2b62eb038f32ff956fd6a1f8fb9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3893d0a73950a18ae35497b79c2e4ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bac0049f3eafd240faed8fa33e3fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eac5cb87a44391ff81cd486e08fcc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a958f1b5f201163ec0ee7d32754b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb05d5849cd81c4234b04aac0b076ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abf5c34b2a7d432f95dc8331a9899317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243664d68232dd09a34ca4543ca88ef718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47aa96beabba77846d107fe83e98ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5488bc086446c4f2cee2bcb28ea2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85ea99d6ad558d0bd3b361b0734f3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d49509b1c08884f42904426366e1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0837dd8aeeec615c4be83a17669e0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6679b2327a1d5e08680ec7c68b999f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb03e0f21ef9f08ba93d4bfb96836525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8eaa7982729411544bcdc770bb62526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ff51ba82b708a230a74c14fbd87eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e13ab97e61313886b486aaa492df2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b104356ca887f2765f62c8c4f56b7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b8f396c79fb7254e08b485e75ed9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3965dc7467304f0764233e1fc0201c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b48c6af2253d9862d11ca66e278ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de5386634c13bd90d7e7bf88f3ad5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945881e75258f57f4c7839981316cc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6396908543d5f9ac0807df6ba130335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670bd843eb7373fe7fd9565deaac34536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fc313afc4a5e566a88a5cf0cde7e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa31feb4b5a751a9bf441ffde7043038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ac4a3cd65cad4183710d7e0cc156539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc68dc9ee37b3369130a0b611592dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f83bbbcb2ed1ab26d18e62397ccb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db874d6afa3f0ee02720e0f697389a5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d1f38d818dc571e955680d0b921e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4105c7764ddb76d13f6cd223ed723044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ee9099529366df1a5da109c7352c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82f38bd6ec03f878abb7d9003ea6a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe660ca1d0433759ea14ac3da3f3e03247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afac92ee19efb7de149fdfd034d332248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9a58418ecd36fc83dcb308cf2140249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dafdd673316404a45d58ce3056ca9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521d98a6132af84b02a60f57e753d0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bffe5e93790ad60d34634928b5201152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad191d4637007dbded77194ca59465d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c167c74c7d13446d41541b6870ee154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c295eb8373f9bcc33a4279b6d08470955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5402a8c62bae6ec83e1873c93d47f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1569eafae964c409a98b374976fb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d3d95eb4dcbd43b2f34665d4275d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7b92ef96ae3f65385365bb712f16d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd04046d7e1dc41454d176bff79b1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963a541121f1e63e41d499193a57df261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c057e202af418f659afe315987ec162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907a94f01e115a77ebf0fdea3d1ec0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888fe4f2cdf06f369fa9fe72d7a00c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aef15e171a9525b3b378ca613807a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78656f0bd0caa10055100509ed326f4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606984320f73392b028c797d06907b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a166b77c4f50c6ed0025e87b6e46e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818539b5f68d5a54aebbaf110843abff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc5fe1f79ac0274a86a7f513a8050470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d770053a993707141cd85bd3b744471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d637f9ff75f9e9ddc10c2506adebad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a19346dba2e3521edab23675f74ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b284bf08e71757ba383b0d0692ecc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d2d95c637ccaa0aa03cde0ebf89f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f79da4de9a626f74b324ea6695d5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e491cd06d5d01391351997cd65b201c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df0ba0a2a8a0dd42e29ad683c0c52b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fc8302b4c54025c717dbdca40447179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde12747090a3f5081bd31e05eb0692f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8acfa6a572d81f521fe43ab8004e9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5e23e60ba94c08fc465ab0a5c8c4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbef62a09277f78a01197dc69a20bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b487b1fbb4cd256833ba0d6ed1055c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820e18f2f85d5c2bca9bd02705b24ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76d735d82d86dc0b16d83510c0a20886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c267ee82818f337881adfb9bc69d67687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e46bb4c7fd5ac5c1b8cf0c0631d0c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37a26c5fc768b28bfbc1913b789dea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9a0cba5c0d9d60a506edf7647b81b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ced6eb8c018b6c8d78b6ae7ccc973991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ce4e6dcdcd1dfc7c79152999de65492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aaf06e7ff48f0ecf5ca5d62b346ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c18ac25215b2f41e2a1c5c796414c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eea649e51338b4a1207e11d155e36395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbdae968cb973692352701264113b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982beb01e6a4e1f28a8244e3889acdf597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e138f92ae7c09694f87ffac31ccd0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86d87ac7f6c1e16a870369bf2ef9a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27affe45cc11d3d827c135ac19e7a9fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f2b151bde0ac04197cc02d51a89d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426384e65a436c3494724df9585781c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789194d63874935ad2ed8f7185df3e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14538c044d167ff264d81880a3883a65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9529710cf3c39f40348cfe9d96544c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caec31e51cb68f0bb6f23c937319e22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dfb88df5b61f0b77be38114524c6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde799ccf943590948309d917c2a009108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d6f2b02fb2ebe3c254999344f437e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ebd2682cd95c68c180f90abf57336110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19d244e7211270d6a5a546bb45ef70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1c632968c1576329f61855edd6172112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe797e058e6c2ae9207e01ec557d0327113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91440297ac34ba4059ede5c25c2fca3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d808f89af79695c3c9dd59517b0aebc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f04e06856e42e9a1308a7dff57c95d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b51b2f4c8501b25df424f41111052117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184309ba9d2c6db020593a6553414f24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deef1d0b2adb11d50afadb73f07a94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c613549a9f1ca6bcc2367022a7b81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c56ef5d07fc467a90cd602d88af44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3011b6c2630e09f1d95e0b53f677f08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4bcf28f8b8c877df34503139c4347123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262a699c3408629c1333cf2038f23ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f0fe7e4367463548c4bcf6f256ed5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab32ac9539dc48cd8dcfbfb60dacce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c13de2a841624b1b31d5f43c17024d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ebd0f9b46b943c2f7b3a212b18441128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a3833c0140542c2c2fec89b59aede129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb47b15c1a9d152905b2a692f7c1c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd9102ea0b5e17def184794108d151131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625f8e4f4fc3c6a3ec0715e88d6f53d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728df3786190925e94ed5d1231ce208f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7a6f80572c3374403e6386f7a24f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda83e23b9012225022c39469ead21b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31ed0361d375124e9bd7b0390f92fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fc93b44607fb8c3ca0b1a6dad1b74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deb87c28ae840126c385570cb01f5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8ea60fa4b2613d9eb25bdf3b19d12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb445818f4f75bc5f0a337377c9cac53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7df48b89ed5ff9155d182b51597473141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d0cd4da27d4f6a92051de89a6f488142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd4b57d66db0c89b3f7935d7254d99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694e57c02d06c5d458074a0777a737f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78662eab58337e9cd83083abb26852cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3973633bc2bebdcf909a12429e4cb46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ba9af2ee347fc0d844eabccbca092147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594e983c7daabe4b39c6c7bed19cc04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707189a6b62f92e664bc5206764d2eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cf98c27f26b926d10d96fa23d1f1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8172043014b3478404a14139385a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93b5840226f25ef6d3062dd19266ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618dd69fc7dbc8abca5d276dd303089153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bff208a9cca2e4fde7c889e7372637154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5755390b180bd83b8d1b1257ca3a09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be98708889b4fcee8c91508f0d67f6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7347e9b225e1c5fa9b11ece64debd75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddecf71dd0b060c2e0e4947e266f3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef71dab71655c672719b42017df146c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6794e2a79502eb658868f1cbe9fba3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff889006236c50fcf4f56fd1953bebf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc62269fce4af411bf14bd0d27ef45e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a83a5a4a9e80f8433d7195a85a2f3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5e08952b68f9095fe5f7fcd21489e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363f0d8aa23fbcead2c863c3e1b83f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30853d8d48f0094ea20739d6f11472c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20411bfdc0406b86e6e50f1b9b74e30d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f567e36e50ed826cfa41aa067bd4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cd40dd5e089a64e0fc39145d720d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e34e6dcbfd8bc3c83a0dc6adc462a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bbfe6685b32a85035b71c0f437009171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62531f707c84125137e42ee5eae041c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d73805bb2a55f60625b42afa12e9b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7387c21a25e4337962ef6382f95f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dfbfee739e51dea2261b298267baf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209295a2dd199066e3191af4011b1f81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde08d45c3fd2b8d55d5fee81a3a6eee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072ae7ac25da04489d4e359cbde96a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd47e08a612c522d9af8586b7587c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca4fedf6f8ae36c173e22c8a00da02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2deb1fabff2eca5378d8ef7d5a33f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14731bc5b190bbf31ef6e5ad4d1312fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7661bca3716eb5a88b0796831f2fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6d9dc4a2be5cdf97a66d4ac00c389184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d8cff22ab941ba58543825729d545185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec4fb17a5e7c5dc6c4eeba724e7921186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952322b7300226c1e0e1619e34fadd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd131973273d1aeface37cc3aec93be2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14816d80b8153a171e8f613a2165d24b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50999deaa8bedfb409207f5e833f51ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66714d8f6b24a0768a0e005cf47955191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0ce5de81ac622af989adb2f5ff78b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ddbac081645f27ba8e548a1c8d466193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d4287197d3668ab9f2b0a95b2b529194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cc39cdd537614fda1a299fd1ab5b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08758c6760daf92632a9f32e48f9e80c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d46245ec5d23ab02f20a6a926336b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adb5a7985dae6347c6d9ddcad1fe3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5a0c9bfe858684a327c455fbc9eac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b338d9b133786ff6ba849ff1728c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe736f5b7f57c0c4f5001147bdb0c4f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373732719c48e19830fc4a05a5c03f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccb1ef1547e632485c2cadbb7d63d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e924a2c7849e979f74fd2669f7b63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f086aaf7e39f2d73846de69eedefde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6c80ab47a92819de4f244e829d772206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4e1d331c42af2558edf34f40df197207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcaa6a60829960a6ecf23f67b18856208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc27851cfa285db1530a4bdd8c4a0f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774091cee9f3918233b70f1df966c6ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c045e4262ff5b8c8d50a0f88353d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a29ea969a132a2b56ebf124a9e0df3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c804932a0596a68b9e035ce329e3c9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befd89bb4ae05e525c9df5a19de4578214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a4daca2d3a4c007f9b95d56bc08d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a96079485ea0198f3c3ae8cc726cd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3063050912dfd4109b83d98e6c127217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d027b4cbd27bfabab3a719a2f6711b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6c725fdcb12a1880724d9796ef5c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608114fe3bbaca094d4891285c7f4ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a90d7d7b1b19af065364a213c5a47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730de7ccc0329c60605f6a515b4ef2c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bdc332b7fe0b98df2252a922ba2b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690716aa7432bf274ec822ce8b483e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcf6a6b24805c5c62259a4b2504cf9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4566030a58a271aa2b50c4d24d0189f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f21d073bb3b17d5bf777614344f63b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903486391cc8983d5924784e44fc58a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2024e6558b5368eab078d29c1088eff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3fd03c608aa24683c94437ddf6b46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f852c96c78b012a33bbde4df768e5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0cd66ce97e8a7845eb570424ce7b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c569983201db932cd787653669a5e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb160b39f80041812aee3678c443f29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d12eae9b13a2aafb1def0fcee5f72a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1148ce9072fb05eebeed6e841432b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c2bcbc20dc3bf664ae87feba94907237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacf2a6685c22a184d817da7285ba3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee4535f3846e48a03aaa755712abcc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304e8c403fa60faebf984f255da62d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafcc847a595129528955a8aa6f0594241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db86ac919ae8b594669651de50a581242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fe0f2baddf8cff4407b33264782e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609eb629e0e43f26c36e99687e8888e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef312daf6ccae8102212f1559ae0d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3370be3d13bff88690adb7621be804246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5d216b01b15c3ab4151ede83ae8d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426f40e75557ebde76fa670835a577d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b04be29245aabfd0efc2ac16f4336249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7354b635307261f86c54ae4c208f18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255892961b66e9917482c96258dc9b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73aa819818bacd587af697e50386e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36452d87c9133bbab4ac27d7603e9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdb4876767f2bccace31ca6c7830c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c79424ec563b44d01567420a93a28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702f07b893cb4d0068ec70dbe7d7852256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e4c3d09420911411d2909e67bd187257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e4b986515a5932e772bbb4e6c79cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccce86b07d0ebf71e434fddb929f971259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87c7f85a4de856171d491099bf752e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7011b73568ff73bfc2bb9e1b24ab99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4682def30ddbdb2f06de31dfc6a767262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f468c8940656a7db56f5f570afee1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44b9dab1a79aef4fd23d9031770e4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24f0061c05c621f5e94ad26ae7ebb4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097758191493323f316339423e75225266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2de84a26db5bab8177aae469ca430267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63caa9b0995f311d6d4d0e7dfbb5e6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a62e8d4ef03dbf5db8fdb6e4a9dc30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3064d58fa794aab8aae0220aef2ed5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38be11bb83a19fc1698985a1d12b2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b336706ab508731530d012636e55b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f7b62520306bcd03b2bc8765b6c3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632a730c4f66b696ff81c16784a9115274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac28d8021ff8577286cd4373ad7eb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2b6498852b406e7bc2955463fc2f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ed8d0d441b652923d9e38586b3fff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abdefe00c3196c439cdf27f2cbdb04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32f2d845b7bec0a48d49dc0fdadf91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ce1cd6c2fe5d15383817e82c0772f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cad9b1007f1efa690d92d88db7ed0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dd61e702251d6d4344bfa85ecd594282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7b7ffcd782c30839d90de73e11a46283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c300d7d5ee7dfcb784edb8d72039d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d392d3ecbe42025ea19158c47abe18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a420379aa46c538ccb4619e24e4f062286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633a18a8b0e2b7b76175e00ab67cb68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465be0187a267daa1d3ca8470be9489288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddbe68b2f326843de2424dc39303c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1ce0e2477079db8ed884bb8b4aabd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a41eb75abf00006d99cabbef05bffb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f4a42800de9f0c867291b59c43d0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c6f8555e7434c5517fe7848dea024293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b965d16b86ccd7f371eed06d928bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df567f99cd3b3871b59bcfa4a61809c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b182150d6c11767ea133a583cabaf0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c1f461082401bf03625b9a21feb13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372423f25660c58156639b80f6202f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d5c6475ac81ea6c3eed90d0883eb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769736f7b5bc1cbecc99a28022fe8e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d46230989084041fd8bfe68fa451d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928c7fcbb83ffb865b8e40f582b5d13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ecfaf30680ec115511805cfbbd24d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e080a2520957087b94e986e79c207304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de040dbe004706a49fbff698cf2e8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf069756640725f76362e7fdd214d99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc9bf78d031489ae1004481bf56fc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5c021da48b03e140383a5f0bc3f0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa50101d509772e6c3966006aec71d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f3a67a3304d144d5bdee8bd659562310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e68aa5835bef9e16cf5b5e7a34e1bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b068fea1ec7fac2150baa909a1bee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d55d4b3352686b2a6ad2c7b70ba80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a2903f019c669202a9e5f2dfc4e71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49d9c8aaa705bb6edb791116b7cc89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5320520f4a1dc144b01bdb4be5d3b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad9b962aa48a143931ea4e498c462b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003856bad87f77b2ff282771545d0290318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204b51c35a679b3b65b96568650e0af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2e9138c330d10c7db5ccc6bc835c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c5cee99a692c1bba43b6dc6725be0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796d3f1e29a287b8d21cfcb1e953e7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4d7f008361041224c9b86f48bc128323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be498c60c3e415bc551dfddd65ff70a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd7aac52d6450faa39ecd2cc5a2341325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458f1e107464f75c737cb1c75da1cf9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ac5f77aa37d2ea1f232e2cbbd4094327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6238f39e6864f00e1f4ded28983fd98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7d703f5edc32ecce7986699a8e8af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d12af7508faa581279eecb7f1bc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514549d356d8204c3974354b3dafbb0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488623a08af99b2a6a22247a7625b5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ea0a95dac207349945a26f826acf5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9463183393377f8e2c743ea21596a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dc4dbfe654bfbb97c7bb1f18e6bc4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b46a6b76e31fa990746ba4fdc278e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e992237b53895b9087e5abc5fe2d15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a18afed74d66c753223cdd57b300bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bd70373dee01ce465a199a90b4532339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ff217e3cdc1d161bf4fe8c4049994340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391152a91ebbde8c7267262b1560275b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8abe814fe4968dbbb81e36387bc939342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224eaebcae039c4bc3eea0e0c505e3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7bd7f581b9ba5af86bde8aa3d3a85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5d353198c9c3e8a5e4a956bcb8e73345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2fbb64e7eb40b6c082025d19b2e84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e43c6fae494097869f17225a4a2780347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fa3fd9e775d8204cfc799b7f5826e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9938a547505e256a5260b2354c06efd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d51ec2a8fd9e38afad9b667f01e42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eb33ea94b5caea89df8614901f0de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce3c590d42a14375516d1418aa671a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4d95c7f8df14d1b152f0869dc26f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a6f4a3c5a37a13ab1175d47a89e47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b224ad39f394a090c8778d990e0dcfa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def76d2c6dfe39d28160bf6b4fd52f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe73063f5dc902d0b472e183e6afe6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d01596a0a9d4e623ea6a4f33b756be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc59320ec636048c080f7846aac32fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90813e447243d30232c8a8d0ccd383360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825d37d15bdf8d27202687ef0be24de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb14fa779df0430dee688a141d3f7cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ce300d524b71fc74499d959ad27bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d9d6a02e55a2ad0de01a600434ab0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f843931010f669c860d88ad36c7102365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086f02965e96ff654d58494c8a5dc50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3339cffd5106251008bd30a07bb2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a7bc110cba3282d0675c3fc783459368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7427fba1968f266731bb8d757669c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cbc3c3e8bf697f842cf432ced877a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2cc3b13886e7ab267ec348ca02561371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dc07cb2a519cbc3e8c717176250f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8720e46a6a40e2a4092d8b3486377373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb20e7906a9ada4187c53d4f88bf51b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ea30bcf5bc0bcd53ae02035d239d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d46f2a569bb59b804d8005487cad48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b70b6ac36a7f4088f46449bc50905377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bc972ec7ef3967203489351a0309e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07658534448d6ed9a9ed133a46a931a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3270c3247c682b084ca13b73e9de7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633cf5bfcbb51c826819ec57a56cc82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742458e55c86508a491e4953e3e863b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ed933027702b4dad92d7c11ffa6a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55936f366061e0083e3b3a2cec1cfd6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7379b92426bec96fb39a880c64c7e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981721053212577f612f81e0c845d3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fef6003af0d95e4084d10911ae532387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6e9552e2673a66f802c89cd613cfc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9ac4fc87276b04650289962aecb55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bfb8f6135377e6ccfd67c0bc6bf08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab94fcbed58dbe9624dd6242ad87ba9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b5565850367c032f4daba1839be62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f87e40b85b8acf07bba61e3c97bdc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760f662dc423d7e923cd879fb632e38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed70b50bef7e7eb9f024066ef4f27e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6ae87ea600a2e33af441bd3ed569c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950028ca416f170515f62b49d5b73c97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831369c2ec73b6a236d7ab9377f696d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257339f3cda1c5a0dcc88e74600aa083399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00046906a3901b7f9e11344b1cc7faf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205abb65a326f019ae2899477022a6ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d53f90169761b18a0abc81ce91f86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc720a8e245a0248ba7c13122f4f95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3403d54ce0e73f88eec585d2865401404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96526df3a374ab3315f23b6a3c11af0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b930c81d3d40527665d4299fa2382406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da4c9809ea6e4a1698e5acd88e7320407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9e0511b326ff97eb05ced9ec5ed0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dedd62a0e2d5f005f18b81f086b089409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c20ca6cb910f908593f6f5afc1af7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a605d85f3c1984c27230e48153111411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ba7bd2037b4c1110b194ae6da98b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209a15465d3dea1095b9f1e96ccabc6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffd7cbd3f741843a330672188fe7a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015674995b9c1955e1db847a9a01b80415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca78abcac984dcf1bd1a73a8c8170b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf74a0783a2600c4220df7470116a87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ad75dadb7b1354b6b605a5728924d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ca242d3537a237005666300cbea9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750496bcbb4337bb876171e408f66dbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e47d7d1f095278ee9b3ced2a24aa8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f16d6befa799df66df084ef6dea40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06218bc444fd8bd104b591fcc7040d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b05b1e0b8bf26e3e3540d83de5af4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6983230e9066edad32cf71e37ee4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7e628ab1945bda272f469216427b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf9f347fb68a37811633c34e12ee96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98fac906da9fd6d56499a32e054274428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2657ed4ca42695cad4122693db91b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e35482fff52f36242d47393da7c3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c08837261c836929054783971a456431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1664c02134d2df6106ed26981d1e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01603d46581cfe45de3853c8f9770c7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcae9b305a6f20c1d85d621cf1918c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c3b5cf8942f2dc04de5520e78af40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9982c727057c6d30fcfdda739f30fc0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c6579e88101f2ce9a9589cb4ecf5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f47459d06e810873640c8ace59247438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0371517c48364062bb561d123bd28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadaeda070047d7bb440becf4fb3b00440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180f225525818dcc4ab698429f04333441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdda23a2f4e56e3ea531b5609a244e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965b18b50a4b421211a0e851f7568f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cffbd69060dd11b5d2cfb97d17f5d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6d8529cfdb7ff0d0a753fbf61aaa1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b279d2f1b16e2556b159f8fbff5bc92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60706bd159a6aabe74f38bc685f661c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c5934d0c3006a794696ba477ba579448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019d013ff90a75d7eabd5594815682c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af63eaa87ceb5f4a78fdb24d908ccd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaed0f445bb116b86a610b1dd561eb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e56e6cd8bd244e41ce5ccc1586a26f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917c77301c3731af6d73eac11a7d873453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461da472c01f7b437c7dd25c7ece3212454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcce56abb8c7fa673aeb7f17940924455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb11cd7baf89900b24fbbeb6c3b35ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468935ac2723bd42b484037ade93ed0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b106767c9d970a5709568bd48a61ee4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d79bcd38d54a0b69a963b918819b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6014b12766dc261748d3bf4409081a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44827179bf0b536927db4f9d1d8ef6e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa209aae610e5400e8ebc4fa8b3c8123462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626b42588d853aec98a9e8791d31b16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29395cabf8231250827c7c6089ac0c97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a82a12bdb0719f1c473d6d6f163a09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96939ee06ad11167847d8163e22c34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53938984348c21504003560990df6c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfc8083d63fbc87ddddcc1fb8a0666468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b4c3bb6e28587948c05eadac2ae9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83694e7c741f5f92fc9083729b3b5a7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718740e5fc025b65a8b133000fb47688471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632f96c1d883cd32a87117a8dbee26d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1e30190421cba028368f3fcb1e829473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a44c34c877819d765b84123cc596b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd669faf8176fd8b1071e8db68a94d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7f2d4c9cd882fb9dd0fd87654de66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ca4a4531d668d611f12b189cbe9c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5215f33959c9f96336fbfebde7dcff5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120cf7e9564622dce9dd4d74d572ddc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80219b5b2326ecaac7e492b13eea144c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d8f4dd50bf5e7df75a3cd732e3c39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44392901752d9332d5b64ac204d2721a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f8d8ffb1b3f9f690a911a1280f7f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82a7e56559979ed3d4d718c83531e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba099761e2a43dab40e3dfab3002db3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9fbec7d2adc79177c0c22123ae5ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f130189f25b678e90e69e3e74a0bc26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e521e007897a932d8e3155f8793ce0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460010754572eb819a341bc5650d2316489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338baf47f6a4b7cd6063bef5d2a208a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827560f86e03d26c75ff49565f1dc1be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398189d8154cce8ecc4a1ac95c29a40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e73f96f09b0f83ba0348d5c48290e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fbb3fc469bc86c44a2f9443d3d5f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f582d3b52dc1e0a5de7a6b04121fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2abe0ef4a0ae5730f324c3a130e4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac761152e8cfb282f4e0933a127c067497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756218cfe668a16ac617555ee19c1163498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0adba0d651ef4351cad8c91ff5eaea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4588a7c855316e0bda324a4d1fdb6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b616ca4d05bf074a087ea83bb4515501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c39d6154bf170aeb57e95331e0231502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4baa3dfca79eefeb25007bb4acb7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74771a302a265a356757dbaf4c5d0454504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ab626863aa2547d3c364b6f9093de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5cbcdb7f92f0caf6e61d336ce6a14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26651ccfc2af4d8030e5c03fd18e79d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e0633679f2d7d9b14eb93744e2e99508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172620bed4ea8c801a626dc49675a36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2e7169745f2722e2a17e031c430a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9a25ba5be21fc18c4f7f06f860629511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea28a0583a7c94e7003b9483b2ed57512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268b27175c08ff51e0793ee3e281c58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39713db47314caac08a172133f678f40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34904019cc30e82ee656a0b59c7df5bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed1239baeb8cf9a3a748c1deb1b02c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9c74ddb51d8899b6ebd855d73ae9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5207d81f57f05261c33a6522c55d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baab91ae14e7f4370bbd9e12491fbd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f1c8b79b1a2f026e66af3f8f30727520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71429347c164b2aa3315348b8357c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3097c846928ac9c32ef7f816bb92de4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528947164df6a35c8a148158bbb05a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1696cbba05ec27b3ddcbe1c602935524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a5ab525911674290f079a1108623e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d84248641b57794c4376df485f161526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ebf533a6555ce5fae538d8567fb39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cba1746d580d077ea083b0d7be4936528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1caa55a8d63f3a09bf5d479895225529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69b8162e0b9530de178fdc2a02f1a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777e81e87a6124e38124003af0e8a0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd63bbfe0975d6ac162e623d5b3d3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230fb72a43aee4a714a5a7051cf8f72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd4d1057e4d9f31bc72c076a537866534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271de0ba3d61e0ae5c4865dd3570685535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7de1cd3906848e4dd103dbb428c48d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8ac8b089a49578297f962be6b4102537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a1988620b96e40f3832a50e49f3bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24820423d524de2f2b1732916f58a537539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da871e8d5077235d6b9c77bd026469ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eed253b9bc78437410768688e588fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8037a5a23e5fabc465553f0ca42e460542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae4d3e2e5ecad7630cd77c119fc0c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afec2f6660f54742289353426e0e2f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e60a98e8f41f1b011e0ebe188d4b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddebc34fce247645753815b5d88494b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa576ac07e5c93cf941ccfaec2827475547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54060b44cd17481815f4329a1a923d9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b445f21aa2c6b05ca58de6587f8ab95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b800b4d857ef678abb481ec83603147550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e0a4d8902730cbd7274f7905af3e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14dd8725d9d4d5e6970b0e1ff486d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba12ce1bb9531a0f53851114c16528a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f7a66fa239dfb0e4aa9f30d8f9ca3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e42bfecefb573e92a24854b2fffea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9502450f5bb0a9d7e2404d2b3afa509556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7be573252f323b9b3104757b5146d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e2faf0ad77cd204b8c50640c81d59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac9187de91995654a9d5f248739f86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb1aeeff9b60f371db1cf3686ca952560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e62e49a4171bd2ea6c70df09ce90a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e600b76a1cd477134f4324499e58106562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42e6fe4c7060f0d4e29e120f723c2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffe5c866b927568d1e9bf529227b1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cd701bfb8e248da6f6eeb5ad8e22d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80b8875a62a036ae1ef4895e24bb6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20955648717626699137b8763732929567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad5264e904865779693123de7c8f5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e724ab1a2784dd32df2170f6f91a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0ee5054a4314fc817aecae34134f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae783cb04787118f644efa4b70487b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8286378d9c8e4bae285370b1e633e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236e8172021890d6e8c546a581ef2b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de946c86e9985f03ef65bf4c290a5bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a61887b3ce8cab303a7186118b9c23575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf34c3132854bea5fc449a655427483576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612b8ba73ab950e562cb2f148e534a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ba55b34ee4e414f067f1070285f54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a0695a7c2c6847b394a9ede625520579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65190a016b32689d683c3120bed6abd1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf845c8b97eabdf9c7b0b5e72adfb846581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1493cfe79ebf53b174ad898dfa7ae2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611ec79038bc4efd4160416dfdcc338583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d526a47455b5afc38a4126cd7e0a464584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e92f8c8158118f9279a740cdf65ecd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f307b405715a064bd716e0d2870c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4ef49909439f997348629b6e41630587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095f0350a5bee5c48b389c9718f4025588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072e3f74d964e0db3e6d03d236f332a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218c5873e1a7398d4b38142b4701214590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c5aa1c9595bbe010ae3aeca10453d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04b6d06fd08588bd40524d5521d78c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cb81c132b79a38e1ec9eb7308a878593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7ab31ff61fd7bebf88ce60a7c26a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6df136edf70ac576f4ae2653c1ea5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c2c4e8f4ce358d0c4a3eb72aafa0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af340bf9a642836b8dd104f94abe0e23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ded5363f538eeb2adcda6fd346afa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d588f73119dfddc1cdb86df3d8e989a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7070ee0a15324cd755523a77eb99c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409ccbbf28242a80867f8ebee9554f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20982cdfd347481dd928d87e86291d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aea95f2131e0fcc778d75566fa1f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c0748556eb82e2a6d053b7612f3fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc22ed87306cbb6675893cf9b255aa0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b716002b475810d6759d3e67e961b2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939b757c6bbd3f9e2a3b2011515ea65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c64babcb1b8e830f91948e31dc5078608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacda2f8c23cb2b440d548ba68dcbaf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c7bfd56a3e8a0b896cbc3bdb405e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2580ad601b3f23c55aa38daeb3a756611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1d99f109fb884cbe647092144da97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59e3555470950049b089392a57ec69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db040d36efa3d62bb906ea2f1155e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044917fbff10e8cdad07bf0460ffb05e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7145e5c35bd0962f60609d9f642a3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a4c0bba9d695082b5c2fb481d432b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b347431e4fbf012b08c392569076b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd738d9c71b77b278484105fa226fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d928797dc17e9b5f26addd65acc2b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095f237d53c527c5b7c9dbc394b451f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a974aaff33e3174abd392b645176d57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3f9994beea881b737047886390d52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf2cfba14a5d2740c4b76173a5008c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55677166cf58329f26b1fc6176966ebb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d8c8917dff434f4b886c757052b8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cbec04d03d3282e94dc65843e278e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aedf4266dfd4453f119e882b47834e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37f0aab44b817b204ca4ab2d45a67b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b6ad00bff48a5f2e8f04e171b442a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b688a11f4de0d9ee1cc5d6c190ab770631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf77b7b5f4b0e45c9d869810c2c02d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e94ceaba28278415a690003ef136df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb6485f8d771337bbe7463b70d4573634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b96cce9b880647927e2ba60f6f21e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d0c176d08c3cbc8b2d80ac9b91c1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee30e346de44fbb2e5ac60306d3464637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3112efafc79fdc44221c78471497f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f1c528364fb04071971dfeeea0187639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232be9319aba3489d591e138a9d3c4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aca3271a40c0972f6de7bb0e137d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cb9c3dbb35a6e2e93068ef29141a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cfae0380c03a502e16b433a88e04e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4ae8c2efccc8b809649bcea0b8ae1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dab309dd591245dff2be309ee1a09f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aafad71fc7b4fe2bc9f5c24b4ba657646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a09cdb56ef82b092b5062bf7e36b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0a448abf74c96acb37072d0b0addc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bdd729cff7b9e02e5190dfec56717649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b884254c7cd02c760b72f84dab773ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524365e8f2430c79aaba7484b8f125f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5dd034b1eec0bbb4ec882f326cf30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759fd70bf0678ab43af654fbb7fcbb3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bec2373b6dd1c688ec0b394b2ebdd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eae35a823cb8c6aaba4ab965b7b427655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347cad3b82d7b469491ffded786b01f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44b8f9267822a7b5b38408b82d6679657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b0e72de3710075a956c09d5e52b4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4423359f0d5f3a59e2e0b76b0d0fbea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a340ac4a8482702ac0f9c773cec3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930c6bb4b6f18125e3f833a72baa311661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4393b9ee3da9965752fcbdf7a1c5df9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa330b22f4d68f05646462b6262cc31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e8606416f2036b82b087e90437b76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556c5dd9c266566f52e38b8625fd284665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66705d20c952ec472d16cc132e1d1079666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4501cb04f0b7ac7d29f03a7bfd0545a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3293cc96e4211f5d26f567f7d1212e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaad3a7127cc4f8e24ab87a5e5cc1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75560786e07eaeb1570bcb3049a9ca6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef922ac8c8fed52174967499f063e53a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b69b2f7dd33a5d8b217300bdae26d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ab3b17e5292bb3af66968199c8a04673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feab09797db2ac9437473c056cd4db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa86a77a435de0cfb28aa1116681a19675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679bd050c497217783040d5e127d9e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470455ca129d7367883ed52431c3bc9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aa97ea66bdd2b59c7ca9104327f21678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ba38eac59efcce39064bb20cb988e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af3f5f99279dc5624157156582e398680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99215b84b853a3b6dfaf18c6c1f589681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f8e71248536535ec463de8c9c3e51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c9b07f2de675b5db5300b0568e024683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839f6e5230b2fc9614ef63867cfda6f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bef7ee191d66eabb312044c69a9ab2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d742f7fcf002e0ba2fd807fbabf59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc9eae67e8688467f24f01023947af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde88dd2a744b9a0d8f881eec76e65fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ff480178437930246b5cdaa69a684689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92bcae89f1eac2f23d569c8e3330fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93239c0ea8f01351253cfa0afe0e08bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7ec7b29953c5de5e66af427915bf8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e4848f5436e249cba954a7ed6099693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e2a75a0d291af86b931f4a74d62a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa1d15fe471bae0d87c44acc0fca9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0ee0f50842011cf9e3ad991febaa2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f59e4df3b318b783242fb765f967ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6457fccc83a31f7cf895cd0b225bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4cce4a0c155dd577ebc29c9eb93b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9237de6c505c62347839c6ca52c50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96513304e4984b048aaad81d5fd42eff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b6ccff200cc12395b543506bef12d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57538b0c9df96128da11bed08fb7730703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4a9f80f590876a5d385e095c35860704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b278abf877e4e6b29218161821bc34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e339f9fc367fccfdeeb1cc16c1c7b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6548d1f70d1b834874b9deb8f6e45d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d637d70efb13a43f01e8533ad3c9738708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9d91bcff0af37cee6edb3cd119bbc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb482e62e3832e80e63eb910e96c9c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c90628381dacb67c59c8939d5a0cbc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119b53ed3d691dbf55c211311d3f612712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041f08ef43f85f7736cf590d5fe9e78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ce7c5c2ab46659c6f898981078915714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b477574db11186ac64cff8e6610aaa8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1672493cd0a96ac206bb0422e6fe17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cb8543eac350495d6932ca43c517d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cc528818be0169eda3cce5754c5b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bba02e0d9d810c164883b9fc6288b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398363855d619efdd41c3f1ca771dc2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ac1937c38f081a75ccc4ede8d8695721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f9a04ae778875518ac3c3208c237b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cf5108aecf9c653bb2dc1140491e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d613277600a8bae0a0953c309458593724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80504ef5a0a5a26cd07c99a83a244cd6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec755b0a0a2386f06d422f584dd3784c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8aca2b692da57d01aa88f8c6bfaf9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b848d4ee8c55b7820a86c26886771b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c577119b818b1e9a09d2d2ee6e18b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ddcb14b776c2b557d9b2bd4bbde3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493cd794df4d101d83259771c8df09b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161e9cf6f1b4754057600cacd6c4a88732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab5380a0d6e4a1d0a24c6d8a18a6c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f72b4d3db3dc58af38f3c19fc52d0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a8b71954bf4cbfc60681f83154dd1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ff1f912b6620e80bc14396950c7c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bddc47d422849928b3761a3e3d318737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a73493c92fce99ca51885c62f4f8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bad4cbf00f85c43911c688a362a740739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6ab764b0a6d33c1033734414bfd89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256c695ed7b41e1d2f6d7192427a252741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d12109019e4971ab61bfd0e9f86c51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15713fd1897ad04757f108fab594cb8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048b385555614447db5dc36c08ebd7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61c599724ac4325c445a1579a2ab81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a275882b85ee17b93bb6a755e2275746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2676dd616ef4d4b5454eb5c79b3ff4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083dc4954a84e08d8e161f14b5bee76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aa879f63b356d9f454561ad10892f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c40f53267a7faf03aff7823755904750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b463742cb6c156036addc9053ef49c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381232aa232a557a4641f416b483ac4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345f2ff0b8612aebc270d468d998781753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6db14e1ded9027f867d2d11b60ce6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1172c9bee46d3496514e9710b88a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c522c50115f7ee6be2b32b05a790fff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69794368ea3c606d89cf89f9fe8044757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fe7ee202e76bb44520a8c7b97f9c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd8e91f962aedbbf2ec2670070d237759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d299f713df407c13d410e6dc81d822760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50f37b2f1be30f45867d13e352715c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea23142bcedc0cb3696db0220546dd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bec673ccb18cb2ecf7b85394a00a71763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c384a10cc4d1d38ce46b7c9e8d47398764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d141f0c549199c3b0a25ee8f88bd88765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c16036a76f9837e0f04ce72ef774c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6393c311cf01cc2e40701abdeea64be767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a43c9a9c2a24e39ae571d55384408768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc5af720c6eed0ea3e4bb693f41adc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef4277d68aa30b9b356103f1a551eb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9064c79ab14524207d1a3c1a9b5c99d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74d1e91450dfac0768a0d6efdb8bce772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b12eba348df499a48ca521a6d88b5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d8fe1691ba144f4df14c17891d910774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34909e91cb2f11596fc5bebb0dec9a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90112da6b34f5a9c88b914136802dab7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa681d5b038a64f7d7292111ba67ed70777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b631286d4cca6b3cf426ee9f15c5f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed469f1db85975fc0f33eb16bc73d528779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc9632fbbb780aa370b8d8b20944d4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730b70340edc81b072e6424b87b87f6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51fc8ed540efbc167c13ba639c77f8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea122db77603a1139aa8d5f392c000783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bc31e5547e260023d6a5a056cb17f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e90e403530ac47a6f36a4bdf4b520785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46974aa984128288aadf29baddf12f77786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e459d8b610547313e7b7a924822955787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7a84aee9908bca85c77bb2949183e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf7862a47ec63d923d51a9d248f9af789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42847555393a8ffc489fad7e3816df78790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65411106022cbefc9b9d86d108e879c9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243ab5041f578125dec8cf70ad51a60792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259af85fd8aaedb66af4e57ef54d668793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cab0ba0c5c1e5feb6a816b7473f42794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c259932221c4a2bcb54fd7b9f7851c795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>