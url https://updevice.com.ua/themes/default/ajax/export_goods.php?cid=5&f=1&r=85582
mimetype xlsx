--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1654,50 +1654,68 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
     <t>000004270</t>
   </si>
   <si>
     <t>Тримач для телефонів та планшетів Baseus literary youth desktop bracket (SUWY-0R)</t>
   </si>
   <si>
     <t>rose-gold</t>
@@ -1945,50 +1963,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2347,50 +2374,59 @@
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
+    <t>000013057</t>
+  </si>
+  <si>
+    <t>Портативне світло для селфі HOCO Profit magnetic fill light K161 |130lm, 2800-5000K|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/portativnyiy-svet-dlya-selfi-hoco-profit-magnetic-fill-light-k161-130lm-2800-5000k-/</t>
+  </si>
+  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2962,50 +2998,77 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
@@ -3545,50 +3608,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dda43bd57d785f597a6b4624870ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25d4025b5770d47b56d6d8a2300c152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5515260b0f48a66bce8e4674258803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afc7177646e988bc9cd8aa8a38f27e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09b3f1c80c9a45e54f7711f9e891a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd205829c43acebbd18f6c7bdd645e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec987342dba94e084a5ce5cf42c3007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479337b1b3efaac8eb2b4cea199956e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b77cb21f251a1da86902e0401671d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45b6fc4905121396fe66a7530fa6c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54dceca4ee46f3b2cf4793d800f54111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0490e125f35ffb875fef9a81408ca412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2bc8a18abde6e66cc167dd075e17813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f959651db04dad0c1fa73d7511486a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d098cdbe7fa2218e072545fe88dd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595ea32ff2366be91816adf2101702016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00240725b2d6671aefa0b7dddab398517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09650de683173d5f4fd629a5f7b04618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bff007a7dc1be9bdf53231ecc3cd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e55330a3579c10239bfceb9878f0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66daeefbb74b82365511d2d63e712d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27733b9071dbd058879886e6ae9945b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ffc884894ba46bd51aff41ae8163123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cac0b7522a25d3df001b368349e5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e504e86ccefdbf086cacd20387123225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dce0aa70df7b9be7cbff34c6c1b9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a831d5e524d28a6d07e077f8b4e21e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99a503591381711d6ae65eb3a05e2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c64d0eee4125be2e4b1d373a8005e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3432c813ca20d286615994c90c00b9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a88436794b8fb164b090a6ce4d1ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10843feb23d3ab0fd1cd563486be8b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d659a95bae6ee3f420ad825050c3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080eba7fcc2f21bf29ee0075a694e7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bf7aee58bad9cd0b76604c5c89c0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82685d712036e2e756dc27614969962c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92d560827236b7ad3de60796e577c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389a2c9ba17c853148b6f959074a15138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168369f882a2a380c9e80b2f4d223ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34929c4ac49a888bc92413e6ec7abb4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bdfd40dec0e139a1749003d2e07d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726e007c8aa41c785f3088cc498ac5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4127e2e6c2d0a595875e351d17f8e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61719716a67054882c986f488f3219d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3557f836d2600da1aa2b2b915055845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac422992a3ca702b2ab43d3ae55f2ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5bec786c38c144a95f4eb02dc55dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c24122cd1bde40fdeb96fedebacaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b8307a945463539ecc1f13f7479df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cb5b8d6b22bd8dae5729282282ab650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315f1cbf9da0a50e44d147ef2c3a54451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0055faac040e52b5700c6eb92da768e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d10d2473d78fddeb546820b4cf730853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c333252caef6d3c5a9fbe2d7bad8ab654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7d40fcbd35f61bbde4b49ee05b27455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c591a8bf9ac91c3f904f4a4be4a7dd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f6011a39883a2a98f49b71df0fad257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6b9dae55a0bec2ebe8d7630b1067458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af08ca5db920f29cca86607ed385c6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a58344eba85d4d341370424853318b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707e22615dbbdbbc40eee8268061e1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd00a2105fa9bda3547bdff8385db662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51ce21532ffc6a1134b8babb826c5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1464887d2a4b1687bb4e44a2f189f9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e24b7cc863275d9a033ab7189dd7d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58180205d8395aaa6f5d5a5ad09b02d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb814792044180f6379c138d7dadb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2059440f85eae96946790987e19346468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40ead18a091a47ea2b43e82994640369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172978cf30896f7927ed679a4f9f5d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7379e997eb0fb76808ea694ac9f1a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9305e61c003dee685ca671c478d1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35210237c22b360c7a08323e1b470db473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12cf75663ed40ec9e02988fceb6ac674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87348d3cf2adfdbe91ce999844af62a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59000a198de92dfb2725d5088bd1f05c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54cfbbd7d05ef91af529ca17d476ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da74a54d2d66a6d4d5ead16d71047f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d06504b4f411f31001c87f08b5e3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76251297fe6e1e9d847dcced256570de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb4c84d999807904ba053579a479eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a99eac1e4ed25269ee93faf5013e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02328ca196dfc883123fdd4883f5087483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534df88acf359195c48043828b92b37384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8b2659a6847e68596a47948a7daf785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca7420c01cd38c9825ebbe5593821686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47859baf7b62c55fc1c86bb2d699dfef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6cb5a955307943fa8d067a9c4bdab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22743b39b5cd1c2cf12c960b36da84c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960f0bbcf97da6ba85d5fadee4d303d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a29cea574981f564b5ae7a00c7a7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91094b4d5148af6cd574e67e289bcff592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3810c506f065827d256da9d62ba176393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad2902bb0c95411d50de04a00019ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78d9bda99fbd0fcd180b968af9fc7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112301b00289da739fea5987bb077e6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a62c5bcaf90360d8c6698789b2879597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a947fa3762d29ae6c05c7cb68863c7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c5031826a36c016e5ae3cac73c89199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93894edbdbf2ce63c700d2326e389e96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d74ab4b4ea47b1b1bd2e56d2d4852c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df0f6ad050e1cb98609710d150f924102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489421c4a77bdc4d841f7f22045116f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947a4be2f9ca2c2dcabf3566dd94afb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad670172186d2f7d6288c9c910e60466105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cd1724da60353ea937240c770e91a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67b2cd5b066230c2595b440fd4e78c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923ff6ff932f9b230e51c58a7688de7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c50ab32eb371c4a0f2a0455d44efe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde4c43587659f1b3b1fc183da859da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3792975e17cd60fe386069eb70cd7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a13e59b5dce729ac31d941ae63676112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012cfb73cef581ed5956ecf7cef6db6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea548ee64b681804df0e420588d605cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb590ec911f71e56eb772796765fe9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbb552e093b884f3105016969b5f3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa6b2c2e0864bd994e78f8844a63a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73c1e2a74fad938ecb2a5d7415785b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35894122c4e600f8c7c4fa00eb8266119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60515f51a479446bfb3f2dd271dbb06e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409733291fff760275db7ba2b8546ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd803f8804e40fdb424f329a19ad9422122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383a720c6a906489ced1dd4451a331f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb0610eaeca0b2b1aa6231935da5cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf825c174fca0c9af8bbe94b572e7834125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca06ed6f6bcfe9092420ea9d93eed8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdcdc4c540459d018a0f1b132310c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d329f8b1ba332fb03be48ae19198c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4183da44a177f260c2b4026e0fe3f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca8026cc7c463d5a4c60ad9a048ae5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98c06557b507504bc8814c7e5f2cd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cba8e28721bcb2fd2e3dd53e59feb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c56c2562649033a627aee5846a16b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da8998c3cfd6a7e770acb0b16b75f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a64af8eacb70008b56f2aa0d03d605135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d0142705be12c0f707250d5fc27ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaa72f97eac4576a1dd783d519dcec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361570b3725d6a44abf3f18abbb629ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba5a382879153097ca6f256da3a300139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde22f4e5d5d0a95a230dcde8e250fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd9bc72b60e0796e7bd5ce6de1cd74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4774a3b3777a0843090d1cb28fdfc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1a1874e93adfda533b1a8123f405b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080a568f1e5b33b69edb4850c95a74c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5dd04dfd44220512437e576a7b762145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24144f7c5f229a8e73b4aa552d659a54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2621a8b0c982d9d8d9643172c8159c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96503d578c1e8c0c6cfe0611e9f74b5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d43623391655d32fe6db46fee21ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e2cfee2cbeeb6be69f78c07254f49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a69b8c40473eff4cc3b52f08cfc2a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e9c632031fb91e9ecadfcb7441072152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1214a18f3113c6d14e22b4c75a860e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6452c84f00b434c136f07ea17b7455e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870ecdd61b5130bab79a7b7c684e5c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536ac67f5da07387a6286fa642cf361156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefb96bd53b1bf4097853f94af4b4a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caba466ec6e841a1dacd770b7cc2771158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be874db17e52eee9b594cacb52e70bbe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def985a6e833764bf2f872878e1b1d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaa50600963e2b17fcb14a0e55e4c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cb60008a8369320837f922c2e430c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcc137b0d95d95547892985c616d34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968436a773daedd82433f15bdd480a80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c9c4d4ccc02daeb0de9a93bdad20d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fd9074c9da53fd2b40409bb506c19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b36dcf0ffbf2864e3545975c79f90b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9e2cd8c42d43c3e8049afc853aaf4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a68de0d13e6ce73255fc2e9197a7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d5f81453a59dd1b81199e512989ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafd252ead8c545f41434972440a2bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be9d3f61a275217fb3735ed578a6f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2bfde6d3d6c75089e05359bd70f7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc656e3cc7e5cf8ec9691d9919cbccfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa479cce8a60c7b0407cd6e3527e1a13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2e6722ae1047fb01f4ace76c22b34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c9bd80bcefb75a3d7be8efde592ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8b158d1a207e0938aff02ab907e97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5113ee7c486d3d9505ce68462b512bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83bcdbbba73b33d889a584a725f3d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c48f754d1c5baf44607d866319c3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c526fd28c4d72da82a7674196ef3b58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d191c6c752f06472ffddc0a40bcac62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d83647adb07343619edd2d702d5e11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b1ae7e93c0148426a391480b45c46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba446f58b58916dcd83d3f197db9e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc139046727221ebc2c989113b8bdeb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f95f9a67612c0ef55a89afa63f8143188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2fde515861a7cdc98985067e02a45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2b0314145595d1a6703a8d2fe6c46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5f1d37054c2197cca186964b3162c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9cecad1943add55a0a41005c5f4be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7375921965144b4ed81d68d21606e20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64df60a92cbf15f0b65631e7ac7582c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96da7406c7caa5a2d42414fd869bbd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ccabd158715486f69075c66301921196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917ac255774ac39eab50aac40ae247c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a444334623a0df06f60e8416fb7474198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb1f0f53a8f4d57238a1e6929fe076199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b3f64e5c53185c597ab53ccbc762f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a59e525eba28d6e150533d93e5225201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c22f78308378622bd285304d0b47aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f48c3bcc9a3732a33b6df50b9d692203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c619b80306fed08b8cb4caeedf05b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bf2f19a3059bc683d2beb0341882a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa835c7f1ea69be41cb4550b18a8d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efcfb67e3b46cc06dfb65b785ad8df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100e17b8600e83f8a85cabdac508ec8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55d0d1655f24f9f8ab9506457d9402209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a2443858d0f989b29991562123873210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0bdfebde11a482fc2b8bf46c2c2e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faddc693b209e564491379d3416d1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e55e1ef506927f8e3762740812ffd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118e4fa11034a1f65a5700e2c0680c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a984464dfb051494fe64674670df2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791688514f11abe87feb36240ef09168216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71524ccf479351c9f68eed9629a897c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df353f1bc0c0ea879a3b07296a4b94da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cf70d320035c158e2142f3efd769e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aba52ae547ddb20efe695a219c10f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711aa94de08e081f912a00f29bb73ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf96de6888ecfd854f0cbaa0d2279b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93ada8c22f461f564110d82927fe19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1681fe5369f2d6a1945fb4c2f5d9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc95410aab2acad82325d57d97ba35e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef50ae055667621e78aabaa4a42441226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9d50e3b84de905e71445e3b33aaff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e31ba00b9ce214721ddc00fa094b33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31603ecee134d06d68ffb0ce379eb15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279474d61dc5aa0a3458e7fcb899613230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d6ae2fa99637d42d4fd1c1d22a3fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f495f37e7db2af32bb97f64d8fd27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b3ed17d0ed4ee2de5d1be99280be9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beb544ffe9b66632d30c95f7b41058234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f7bccf1c2240ee5c0c090c7ef59f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8f4076b6fd892dad006359104e4d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df990c19cebf15b33c53c0d70215a95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43da993354c5b6914e453bc996f4735238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9ae7220df6b00343aaf31cfbc97b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ecef39e4d40e5fcd07846032f5cc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154fd3e7126a7be0423e4b70f9a8643241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd088374d93f5e5eedee69812f504a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883935a2990b5c1fc7a26bab56230eeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965209168eb092611ee5a1f0099e6c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d418ff04a96e7b2d39b36bfae6cfd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cabb76d92cbf06b6c409b2b54eb84246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368bf41bc74ffe299db743488c4bb7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654a147c13dff88d2671d9164e3a71a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb20ea8af878df71f56193d2767bd54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322a249de92e6676017ebe35fdf4995250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3774b3ebdd2aef4e325f7b74dce77e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b1ab70021e42f387bf397ea1089f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc878465fed9b2e96985581adacf67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac17af496636dc8434d713262605d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d15783bfb9fd7b1fcb3e300611ff13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767dfc62d82f403c95dd00a408b7a03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8832b809fb2307abb9a7851e1bf2705257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c3f8fbbde609d3af6634a0b38a32b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943554ab924572bfe01e515587ed4f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c44e8906cdaaa0ec3bcb04858b5c68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd58c12c3ec3ed122d23d0bf1d7e53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d5788b15c8248fbce931489d690a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb91c1bade909abbc564468c4b7e8c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a83c2e3c1a6a6fac4f4228ba976d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6555b4e647938577f45232e638b7f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1d13feab341ed0c585a019cbeddf4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe3d9593be16a7397f79509491032c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264c3b7352e4c58dfa02b71317a0210268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02294759794c7aa5a629bad35f557e2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe89e27701204f27fa46d968f3c2de4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4d478fe3a5b3278487bb9d5b733e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f6d3013e5e658fd4315ee4dae0856272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4168051487ddc98df1a83e7c463e24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209355e38ef3bd917d8fee6f93183ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d5b26805e5501f61f5fdd59fdd552275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31f7b752d34dc7dbfd625b153a0baf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c496ce11e1b29ecd05a09dae13608277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c7d188be2025d2ff6c40b7453dccc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba14032c53359f90baa170e74da7f49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6df9d661dc9e5831b6a0669e3069c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a64bf051e2410f0d8249024bafa44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113a11c85aa4d31bc3c01e963226ac8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690e3366b25dc32fe9a12a37c236236283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393927cdca8ad1f83720076b4053fca5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76705b12d058ae303a5feadd5c9a482285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7187e485bbc352ae89613a27a695ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d62845bb79122600fe495f9fdc500287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad0079bc21cb3b259e58883c511c7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deb42414008995bc6e554dc09be12b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3def5547f51859b26a14e5cb0da8f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ef28e62e597184c4784685395960d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0e7d7d11ea7d2498c650cb5fe29be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b2c1d13fa2eaf99f5cf48d18f09cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619020474467938afe8bdf9f8d132ffb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a94f8be8b50a5fe76784981247f8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff19258ca0a2e0b25f61e2b5d350b91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5154cace8b8bdb89f8f7bff688a34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e2962441895160218981f663c99f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b1423e98c13a1ffef46301039949c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1068157076cda62274618d36063d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf222dfcc3507d593305dea60bd70ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca3a3a62f089c6c1ec130be77c2dfe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96617906c28a9892d4dbdb08476ff14c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196a8c712c44cc58a07e35761167ca6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b386415d4b1d09ef4bb2e078e7df76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8f8c8bccdf2417be98351984c8ab1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107fffe3cf37cc1823dcc20e783a4c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144cbdbb9a35779b8b8cc7a34325a9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cc0f4267ed901ad9c096eff0ab3ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cae4aa11424260964f3f40e141333310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e067452d23d65529f5073014b66ba7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bf34a9155bb8cb83e4297c6750ea5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bdfee2f1b5af6e1d800a4536fcb9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a851591fbe56ff301da704633743a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3813d0e7f65dd0292e217fbf6d5853f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d4af3aa1d7423eb3030d035208459316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abbd2484b3ca4844f8360f17577e02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d62c0415c45556e465d9bc6fe469d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54192b807e8741f3c85341c46af4447319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73490e383df32fe12bdb120ffa7b1943320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1a7d9d38e78db03409553f7eef6c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a18ba5535b3480becab898bbabbf7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdb14e445d27c5854328b7cf333ea3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa36cb30e1e07c34d2afbb34e064844324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766052b595fe588f828cd78d463193ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b962b372f21474c561a4156a8e7e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e270bbbde7ccbe24edf009693a75a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c5068f6365f5ce114b7cfb6c72282328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b826096fda0f47b3ba785ff4d3fe8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d61651d8a2d0da1a7cef02418c5b68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9c126a37ac70bce55f4d98e089dc6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd47926eed03e113a87ac8f7d67b982332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e98317532099bc691cccab0f25e02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a03472f4cadf650f27340933d51d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f63d45f542e7cd0529c20c3d60f18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82360648b113c0a12487b619f3b79195336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e7e5de8c3803b2fa6841f05b4da95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15532a6b823ee0585a0fbe910f1eff2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34839777a7f2157fa27ebec79f4f0da9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dd53c0f661ffb04e494c52c5964b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e08cc293c644e1d6f8ec6a286b656341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4354ef212d56e887faff5b7accbed18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8eebbaef7356a4dc4b5a07a6b6ed4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ebce7b29d63a0f6ead12558702017344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb80d0a3ab3a60714ae06ff3723837345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00644c812224cf968ac7ecd7715414346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5018b67b5b81ddce18ba6c8e2cfbe0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea51d92922682177795ce32a2ade3b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ae980cfa7476672617560fe3160f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6ed59441f63c28dd56236296854a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d0bca168da85b477827535f538220351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344355f223f7398b8d2c3aa2b4087d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11b33d3ba41cf0b6c13baf54ec28ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10a05086680091312aa038aa5e3f68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9cda90f0ef9e2119a34d2f8fdd39e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76f2ae2095cbe1b468bad185e6b96a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bc842bbaad1ed735e060c87baa224357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4553e77dec7ab9cc849ae2e581acc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bd94353e93321d28cd3da6e43ccae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511e624cd42e5a7de6166c7ba86832e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d16c89400449043b63e1a558d5a500361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84615bf459a686aa4b5b794fd22c8e26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248219ac23f1a7a7962ac3d7244dc95b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133a655e82c45f1a76085a24c7da2a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd2a08c9b7595b8ff1db690b50a863365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650466d6d2e05f546b39e802ee2b5a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f767190a505a78887f49d84644e261e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0165c1a5211cbfc02606135171982a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c723ba6b489e76a70eb5015728194369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc9cc04bc249fe8eb0621e1e4917e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a0ea78220614f6b8712a01de8bc1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67e9e0e9aad0bd050c8e47266b17f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd19908545b12f41f835dc8c10d10f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177625f94e6bc52657e425dcf22b7085374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9c4c051bf2fe159ba6a9cb106d091375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aca8c6e41ad074b8c17276c7a879f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b7433b0509f8ba1c475f313a47a7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2137dc8fd64a5a8b71de5f00435392378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bf79da24cb3433f07298a77481eb9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77358c5cc6b9e39aaa02fe5b7f318c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe97c59a1e649a176c4c228f56ee7ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e179cfae11088c03850806492ca3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db9dcbffd71aed7fb96a0918893e1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96b5546050e0c0fb37eb20aa708be8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3af5903449602e73ab58fb67448014385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcf63cdabb668eb9809c6287b38cc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98996cb133473e7421c79219fc281c45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dff1d25089bd87866f23d49bcecb19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ef7eac8b643a231663f43d66ad2e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d3b5a6f7a983e82dcd3723765ea76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f828a25df3a313fac8dc766c90af9c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcb35101b50720add9688791f11d75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc93ae12df2b8f7574e40d8c3131e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae7c691a81691411693cfeeda18449394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776cc8057588f1550a397de8846abb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641ec0338b46bfa91262c52e8ccbdf5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6d5b39ebe2a4029c52d507f1fdf9d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea98197c2cff22f2dfe38bd085c779398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561694fa595f0fbf94c61e150520a0c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922389d07b4280477efc915ed064ff9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771f307397f8b56f3689ad9ebf77d98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9a2cd9d70daca6ad58ae1bef4fba1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3852b0539e2527f51804e6d79783d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66993a298c9b2605d4a0d8f4eaabbe85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e965e04de5c78484bc334c655ba9369405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d94c5b3727083757075a2335f6bff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e5346c21087f2d1c7ffffdbde4d98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4a12f1470100a03c5d32c9d0d465a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc96672f31ab9a57c6643a477f113d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9d5c612a2ac5bf32927538d7d2dc5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706f5c6175504c16f4d526dfc63577a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e109789b1c13c5d75914abf7d0287d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2beaef975cc65c7c947ad714d0db9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66d3f2b098453c13a02daef7df82b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990693d6cbfd13a9a068b9ef37ec923f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e61ff54b0bc4344143a2d0943b6c2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68621a3aaea1b516ce6fab9e13792ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be487b5d780afe8fa7d9ee14e1aa45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf87bf59c482e292c84e8dfc9d5d1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db3d0a25bd180503d97161285da00e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692bce712c23067125b0851d45a6914421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02c957dde66f5c5040c1c7dafe7c94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183e5b17cca81d134da53ca4de7b318423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c356401f86dbcb0d2e2978264ca8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28525a5b81a9f33ad46bf53f8aedac56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019f120f91fa0d632b9d92fb0f07a74426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c381227e259f667ecb8dca51ac41c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328da64af1722262feff671b751c4d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1c517db24e51775c940f0074edaaa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d37e449ceb6888ab80b97f7b38a6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dabc20163f445069c38f8f3866f5f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1c236680a3f2cfac918bf04205ddb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755d961699ff1abcffc2d5987560552433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fed5c4ceea4ac7b373cc5f3405de9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa25e4e5e0ad6f3c22d80b4cfed027435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea725f697cb55e2e54c779fadc5ad7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d545022ca8590096cabbc81e5678a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae491ba1caf0f6dcf946676865203d4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59ace517d138b6c8dc0e83ec547e90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73623c8d953a2bd6fa04ff30057ff64c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fab202d44a6966379bc2d6117c1ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de19e023d5f9740dd926595fe4210cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f223b9cf8e7e299ee13e2627d8b7289443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343b347068e5a5d056668fe0387cb68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c329aabe2a527988ca2143a799f6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f8ba15778f3bee8677428b9e570c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebd8f91bef3ef7efe5999ac5af984c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4db78b985497f4318bb4b0e0ea895448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c92b9a3a53a039b75ca852cf06e3ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e655291ae4aaaeb443739981df2350450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044978d7f9e47f39b8f2cf520196e7ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e91d8f7c3d75b3100b7cbb8d3b685e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1e80184373d5e3d1941dc873ff88c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937d85de9180c0ad71a5ea5b5e42684454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12338d168889ba809a4fee2110bbdc2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc118ca4891340dab8fd51d79f2c8a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6b79cc9a3697645268e7615ca6815457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfd73322b6073ffe0718e887cf0dbf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79a9a1ce7bbf29448b57f720c525b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f340500e6a378decf917bcef0364ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b5991d8303ed236a387b7a6928bf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665b31afa5fb9f395d7a392dc0b8f17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61db6d6e223e708370c937495e09a8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b6c4ba6b4f29ce105ae40c14d7d66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d2dbc1d017a581a222a05b10da14d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b003b8ec3627d9b555ebc525c9fcb0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26611acb413d1fa6ffb67ee6bb8ee1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf641cd88309a2198b0645651e5c060468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98f32776e63c6e36d14b5e98a3c5e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d09dbd3f50c30cc79f637903ba4d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca972ec873a9b0c69bc706a42a4146471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8885dd0ce2d320e7af75f9c1191ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b24417d8a3223f5d8a8830bd20636473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d78dc209174d0efb085ee674a118e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84a2053d15c0f69697a5634996981a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5861bc5b68e675787b42edcb28fa48d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7538e05342094d9045558bed973ed75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b589d8479f799d965d568a1c54a168478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf493991576bcf4c1b694b7b8a25705479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f7a8f03598dc4425827ed703c7d06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f85122fcb6cde10a427481b5af8bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730b3e2e02559ee94e127294fc57eca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbf106a5108f1e10d862ef41c7dcc5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89634978fe16e4008cb91cafe7b7bed9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa7a95b3b809a70b1262a5e7aef2bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8294c6b263eed7b505b09c593ccf52d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dd74475cbcfbd682f72e2e7d11200487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c562e5a8f32a758808488b69a266577488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6379af73303235042c630996ccd3ad8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fe1aaa0e992c7438991bb46be6eb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec27724f8043dd7df81cfdd373c963491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f1dc5424d5d14f9d455e0f8b3f3e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b0d2610bf55e935b5d6ba9978b1bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53818d36da2c6f3d19571c6c6456d69494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d127cf8774fab5e6cea6277b2dcb13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834f19e73551a0a7dfbd6b70f0fc932496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbc611649498cc2d7b8493b2a67d9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f494630373f6358f56ec54fb7f0c5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a70d21feb923bf8f446abc579fd2ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6500b94e810e57af187f3e287af18c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b741802d78ae52b543eb3108e782f17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99216a41b3daf42e80ccab37e76719502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7764341688de889e58f6f9650bbeace503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7abc13783b945612a5ca0ed435998504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47a71e576dec87c569545443342671505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7428d28b343bd53c0f1394ec8c8f29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cb9038ebf88b1083537d31ccd5198507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b00785ffe2491200d8b72e61d22c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6a3ec1d1a6c795fe12327ec630acb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a54dad26d31c15c8cdd2a0b76fcb47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a40367dad89fa85a80ed8660be3534511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf6720b1c5e42cef3cc5c17dd57354512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f246cdb19bff52c1781a8cd008743513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994cdc2c3d2d3bdbb4d39b80657a96b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea871ff61d3f3799545bf089ebe410d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f47a7769b2e9c80a6150e55e120a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48087af434203b1bf003feb63dde2bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd767fb543d9c3858dc7f11578f586518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aada15d2b98740a79ad5b4967dddc6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7b53d659c0014a57051bcf7858444520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e844533ff3eb154e1c7500944f50c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972e270774290dbc331da7c168ccf82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b4288551d7bbcfba886c11b7846ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fd92091dcad796dfd59dc38cbee98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0f85b17eb7733b7782edf563ccdac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8527726cbf8d6359d6b1557f63a37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbec600ba876764da632314918a4a6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b05bbfeb2df81f1cf0fe0919ab046528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e13586faed19c76fd287c35b396e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d7eb6efa41dc8154d51a8da6547c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc7db679cf0449ba95ed67e6cc9d19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69776dc58803ddb7390dc9ec83831b2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97eb345762b9ac9b54a4edab15cd83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7b46211cab6ef3b8f009f85f4b0c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaff6f4559eea30c6a46e94f630543535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57a65246ce397aeb347394c0706103536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fce4d8a04b9427bce5524f57d9e5ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf77d264111b415c9bfa4cf2aef6f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc59c4c52ed67be02a0c97481694094539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3ff6271bee18e68d390395384d575540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08d5bc630d15c5cc02ff60def9aebc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6f942b487f93906a52276bbc061a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bce2ecdfccdcf9d13ca3a2f9a6359f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0f162bc200eb61748fad423fd3f31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a58e44784d67b3c100c1f6b8ee5df6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a999a4fe434927696ce3f155a31b67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84117e38936a6b5c6bb925af252b7c55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bfacc444d54546861ac3ec45e34f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc884162c92d3a4351083c88e2cf9a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d84f9d90f7745c8174b1bb51e18e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4a21aa9a92cd88627e52ece2053e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da3bc61099789e0114373da2dc8895552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c958c971e80c3f112357c566d0c9be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5884a822b7404d2d56accc142c0edcb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea47f51d6a8b56595672bf2ece73b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6eda4ed286b4da94461fe4e5b1ec1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c4337ed19e503fe72eb9e528ff3f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef95d5f010900c1eac4a0062a7da481558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0710dd2c972e8e40bfa5e32834a04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc8ea9220b5d5374212822279a687a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c69e6a8404cb6e8f7bad038e07ca4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fa5e4f97c4bfa190fd3b16186e46e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7ec0075297222790b21e264ccc702563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaa4cfa42a2c3d8b6b522ec9747cd6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd274ad38d658d191fb6c17b159600cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c403383420f44ead89ccb1ef5fc16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78966b49513b9293446c2b206207a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e54d195e2959389a08f3100eec744a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d4f870c6244b6fd6f69383ccc8015569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1920663cbf0e1d4cd41a3db4720c2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbfd88ccd81a3ef9cef4dac4947dcb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c2e694452c2046e8a2467eb184b1c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee49fbc4a0acce493e74b0f858b3213573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388d689be4f35c0a9da10fbf5059b14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5f3b5f4d8e25dd0352005229815e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3bedd8cd4179a9640043669831b05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91217376157babdd83fd851c1eafd7d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2098b95e9feccf4344a1aee0fcd6a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6c5b23b11bd2a9c949bc5072c7e00579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67479bd12d7b3a10da6920a8ec8fd6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c218274e0f2419dff8ee88e909c576581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe5cb9fce860fbfac213f0f5d8e5b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ba0f020102187fd7420720f7cd4d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28c140a432bf4a6c7ecc0c3c98c855584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b518ab79aad3a745ba1eef4e84c408585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06464e549cf8e9a12064e31d282645f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6bb15074737ddde3a9abef754c61b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08bf0b79b98a380d84df616bbae7df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c155bfba75860ed1ecd27d12ae9fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b86371e9157639fb529ccf40d6b8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449e49e361a4c257a9d6d4643fc24e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33104be3ef9f7b781b50044d6005c048592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dc89bb5a41a6c6f1e72bd7c8a9c84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f4d35e526071549805681830396aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6440bcb210f61fd6d647f3bf42c845595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e895d8edd596d8a4eb1258d5b8daf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc2c770f3f2e737274e144d9c9ca2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7e556269933535d5efac068ad61ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25009875a957135c259b3f48551a4e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65b7ca75b1884b80890f3c9ca92d94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fe706302e74aade60ed823a37f7ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326d4250a2cf0dd90f87dd270800d7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2ecbf9d1eb98002a95760bc6b3021603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df794b017bc62518bc4724caf21e73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af23a621a17d39e9eb3c6c7f46421b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661ae9bfaa3d02dcdaff3731ef953e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff342b02557015f9a9b9c810db990f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d5bd57086a3450c9769ccef2d457608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703a50eae8632137096913ef6635e90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce42e5035e5f265c2f6804a68f7a65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e644940a85a9d0f79340aca2f102c37611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c195081fd37151831bb6044388e2218612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb46f75579e32c352ae0c0bc119af56613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd923e38cabdbb37189b2082e5aaef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16a0e7ab4286b1485bacfa6d3bebea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf958e7ce9f4b2e53f3798dfc9d176616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f2db64df9e19275aa2772e0e51401617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ea7ea4d5ee271b678be59bf5e7f95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409f2184279c37605966324de3a9100619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae4f512ac3c3612f74b595802d550e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4042940d63ce8c724e7a8bd7a876b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dae332d669fd77c0bd82badd26a92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc08c7519c68ac9e5741d3bf071ce05623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911e460a2d1b645b77fd836ea7f9e22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48610f4b10d84044ec9edfccacc46cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df65ec8322925d1a9e4f956b6f1c00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd910b93806620d55a852e8f5a3f9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e83c3c67e6f90dfa3ee2ba5c99a10f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3229e757d213d6aca1290b07f68742629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8080aefd255e2973234487f19cc6d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a59d622035a83392b79b0745cb2c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51139d8f953f384bb355c83366864d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf667cf965be7d4e5e2a138b7f51317633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d477daf7b9431a8eec1a3eab252b226634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507ef575b19015b92fb6830768d6e02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b0a93bd1cc0571e3c58a043f2b2bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ed987d218a7b13ac31eb515667265637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096745bc71387fb9be30e5a243ae638638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c367056f6a01df8443cf14424d8f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d31c39b60abe393445da5c9f21ad11640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eaa60e9b9075cc70f71a77bce3da4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4bd19ea263e558b3e94a342e05a33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa8f3ac1b3675c28af9cedb3a65ae4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89564ff83b1c773d1379a919e8872a92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29a70a7e9ad632ba915e0dacf3f590645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a4579bedf94b5a2d4c834237571a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e0d5285942c5cd51a7c40b2c72c53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6b6b9e1ecdd62680fb8f0c3a8fcf5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed74cd95a997b50bc3ee89eda40870f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114a298a9855002607e5c9ae7d07208650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf778a337e93f58bb8ef256730d4c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe842d35ba41de8128adf68b5acf1c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b2b5022a2ff972e800ef99db4367a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cee493a0ece4826c838191b9b1568654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7aa22650d983efd8df7092221d652655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9eca4ab6c7af638fd68d834faa65ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d170caae6e465d84a5d6ccb375b677657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c26a8cf0a2e08c3898327432f18571658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c9d652490f75de80b3320686ac50c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de6631c48e1f866ac8377543508c41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e0f29eeabfa0d0f64af3890392313661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcc50c73ed24a506d1ca367619aca3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56476643313d57110e4dd7cc37d57ddd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a661a75f12d409b33b527a4f7c830664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaa5dbef349826651f9709e51806be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4388d92feb702785863b86b9e0b360d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a30f9eab525fecd941a3e7c775e1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205523585115b8e6c7c9b356de0c90c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c757ca0030d8d494c65a1f2dc5f675d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297c3e24bca09b534150ad0845b73b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6ed11043fe90c607d1a6fde4f7f6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae532d0f221da304c5d6404a7df5da9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380c1a9bba46f1a3ff641ec4a1f7c9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f1afd25a9df75cf22ac2e39aa2ef0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594f027e1fcadb6cf4b09f1bb69586d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa769eda45fb2ada910eff492a48cd08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fdef3c15ba0e0edd402946838e1cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a51a3e10386c1e90430cdcc860a711678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802351e113b8cdd1c9ac456654aba9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5abaf231834944b3c0305cf12d6828680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380062db27cb0cecf9f192dd6e1fc645681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0e1bb7321c6a725b2c8d234a6b8c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49bc11b3e7378c443e863e5369c14e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f68e41fa84974c61a67cec7aa2bbd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018926c105ab1e3762e6af4795e7e11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f8e068a00f554445fde3408314849686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a206b5365884bd3185d6a646704c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15038b57f30e281feb0b129f36355f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b75dbcfd45ecc2ba69eeddd261e40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0678056fcacbe8843a6b20f83c0967690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23a459db4b1c9dc2e7acb8bf3ba75e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bbea133fa2a4f24da834c6f1127e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cc0109ce25593339ecb844adbc57c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199117e5c911b7a5c0c732785047fca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52488e94669858183b8a9b23efadcbc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f1765c257854e2e661eab02ae36b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae47d8a5dfa022679db2177938d078a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77007be520000c9a5d427e7142f744698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828bf31a9287be940b85031f8db37b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb40a81d235ce636ae92ec4eecdf48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20336b1cfc9a8315038bd152aeed698e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc83887390e461d8335e0f745b5e97702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ed9fea3b96d9d15058351f1976bf8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a67ca6fcefc42f407c8e31b81f8be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c4a70547f4e07eeea3cde64bbdac6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7e16affdae1edb8ef870e58a4ea08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bea728983708ef5070f4078c5b8f3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fb348c5bd99294cb5a1a4bc92a683708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a407686934aae3fb01a542a09d432709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f048a8fc3c643c82de2b686530eb428710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28d21b25bdb989ef1f186339c1030d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43953866cff8f7890f097fd7078a0b24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8b5c9e53688ca929a5eeed2f680cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff38c20db934a5edbf5bfe4329d5f6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412e7dd7f40dfd6c5c842f56b784c39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c0c6888a2680002880645ff4bef4e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fcb6ca779624418222262bd2e462c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3270c4696d75f8eb7e4d8b4385611718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912eca2ead4ba8342403d28ff4c81738719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ccbc664185a687fda15675467eecb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc36bc668566ce560e8a88e4613a3b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4133cb22cfe74c107e8e0b924f021c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33483c735ceb516eeba4925242b50283723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7ddaadb2b5faf21d1111371f99663724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ee1173b81712e4e43cde12207deaa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3c7812537fbba7e3cae54f9025d66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813ee25c7335060e4dcfae47ffed39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965cda283631717acc566ee0b341156728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cecaf1681a5de36a2ce7ad34f46c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c3df71c2bce08f9216837889f7bd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89452487fc3d54d4e401b60658282a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216daf0c78a9295837d61e5c70f7a126732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2943be1b846012da3a598160b4a80f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b6708d8953590ca43517ac82975ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca457a446d83a521fc76dacbd0417a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d729edf2efa0d2382d8e94a4b6b5865736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb7fb4d003ee2b16e2f9778be32545737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447762251e068c09dc4db84319aa761738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120f1b44531b54002b8354ed104ca29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105cd8617609179c2be9320d12c88c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c817d25554fb4fe0b539c27306e8666741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01fed63035f726fabd252dde50a919742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969334d9fa61cec23f850ae80ea62c81743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c4cf0932d36ca7109ea1939d97098744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbec3c1de6d46d0bc212c0efe9c395745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dff00a8b9eb25a6587fb636a0c92d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c3dc82f227dfa3fdc28f2ad759a2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaff9c6fa89a1515517e4b76c954ee8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7273c1fc914cae43b8f114a7e9d3ca1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc142256e50a26e700b8cbda7ee21d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9565fe2451ae5c879e6ef8487ebc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35e79024dadc19027fd68901d015d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acd7ae6a012e8c0d8ec52e6070ff82753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc3bdf97a88c6b91892b8769d86d6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e150e4d9312a6a95efaf94f864953f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c8c68922a62ebe962903425e62b22756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026b398d9234e567e4b638ebda3dec7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d58b0d5e189cde10f1ffb5eb19085758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b627c817103195b600afb17e6e384e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8df5e5538c722a82c241e9ba0287b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a4bf8e3e92790834562e67f48a7c3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0382889236dd53f327ed6e1d444826762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca17ec6dcfc10fee0da7de7312b744763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf31ae352978d5779dc64088c4bb4c6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964cdc3005ce37b271bf70da490dca4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e659b32f8fe147da489cd6344bbbbd4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f640c24f592222ced2361b22462be7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267f9093ae3f8b3dc16c11006b6118d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4dcb231328118446dc24db8632819769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a8b35a1c9606f0e68e75891dc8871770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687b6a66e16d6379ee1c2fbde92dda6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450918a8648e3357e3e6af595755fee772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb54e1e3d030de86e205603b9de194773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca683c5e04bd45620ba610034f258b1e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378383420adbaa89dc78a6b1faa1e98775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83d9563715020d58488c54e1fe36a1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddec2234aea2e758eb4c15cf8c1936b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8a21578581e639ae872ee4b416f93778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e4aa4c444c5ce59d7a338b8b6bae6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea35da2813da4fe57035a4555ff29dd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f64f746cf382fe317dbbeb53318372781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ba5a02a53ba9fc7b55dba6bae93ee782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff0adea5f801f71cb2cb542e71661e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c17c67322e50a7b6e302b142b2dad784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb6fa672e3bd4ddd73a357f03ff75b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92648bf14b54f3a6c505b78bb69dc833786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfe2462c4ce82abdc7ea174c222cd3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036f1e92cf7146962ad3428b6871a23788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc87f1de2f26b56524b21a50b334b9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d89fd80565cfd01da0380594f44e3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97854304a50c94609b4028240c8330f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e46d155e1e13136f1794db44ae767792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cd9a625237d2724fe571e0d80a9b3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368431b5870ec172900db22ffde20dd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2208d336cadd4f0863d05e0a9b074795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c0995f1f582190f1b5461af36f4f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81876305cb52a3b39e557fda080afd282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d7265bdd99ce03760906abfa94ee83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597895f2b91dc62df20385b647938174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef348592e8ac21678d973ab38b3f6ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82f7aaeab38e4be097b3967ff373576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbef996d9c8f06f524dd03358858df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2ac01a8b110ec1c2e2648b3495bfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011b36cb027dad23843fd8b422bcffe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdb1972ce4b4ba01463d6de7645f3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd478761d620261eaa1524542986c6fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cceac7598b659b8cb22250a34e7dbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094f8224b3b2d7c21493b866c2c009213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef9dc1cf6043c8673aebf5d7c017a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19420d97a1edef9c5e45f2b661b0e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b693eb3331c43e0cff1ee201e38d8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faed9b56b8081d74c47b01dda11b2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7bb9c916977cc45f2cb27838e58fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037b2e50752686862ec01cf850c8d5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08af702be86f16eb363613b7e7e2fa920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cec9f33c7f61d117d2b837652449321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa0cc6f0fda871bb05d0286fc511c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be2ee11c1be074c26f40654edc33e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca877c933a4a27ef3ca4a2c88555961924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68f857c295c2df4c09ffceb28bb75425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795c9c6207a29e08d9e6f31055c120826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6964880af5ac657193bd27637bae527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2b7b3394cb0679f2d702782629e0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5c66b87afb5e21b08ca9cf7a333bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8800faf51e992235a7944a5f40dd9bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3b8f828b0e14744c54900c2708d5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1740fa289526486bf5b34b53727674032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381f61a79f6e83ba1de0f022dfcaa8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7300bd9633e726e488045f9c1f691ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87dfb923747f2465196c89ba26b12b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08268dcc9a6abb2b6ca875ade08ecc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accef3fd7731cb71ee308358e26a239437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a32c0eb2a03ba4b8b01dfbcc1907838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3171eb85c250130ecb801abe60db939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec92ae3938f829771a570fcf956f05740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c37fe8313b78f6172e180bda5b0d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422a420f8dda7fedf74db1fe2b8852642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34261bfeea5a0289a01c636a2ca4da9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3874c8da7935197ba7d240781759a0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2086465fb47ecbeb2e87a481691656745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39afe889a4d15d58e58a58a52adaf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47375bb02027e83ed179efe9d6530647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6c06657ce8d63afa4d4c4bf12d81c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63340032526e25186d9ab083cc5ab549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424227fc304c0ade8242fe7f9db399550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184be94c6193a69fb7eb30576f289c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aad5010d565725f0aa55eb9edce04d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687789f17c0c108e2bded094e62b88ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a9817c5dd9ec435652a9c72a53e8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adba7cb029f1a6540a7f1dba0d84d3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1346a23e7f7aed239c3728ce938476c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f935512b4ee3698e0e8c0ed684f20057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3964b590366875b19668aa1cfa5f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb91fadb6cdb1e749c6f2bbcf42d3e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1df272426a3eca12b87fe21d2d270c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b5713c3b84adc2f9c4eb85404d42e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bf0522416cf493913380003ab854862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdf40eb341ef32ead19c1e70930bea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bf9258f52ab6d7e90e72b6715b3da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef76f596e1c0f9fa762d88c5faeaccf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de28975c314edee65d5b0e8bb584d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491c70b190367957ae9788401efa86967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7705dc8fa4c0d47ca54c16c4fce8d7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da05f5dc6645940810c853e1f83999069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff51ce2538976724816a372b62362170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2459aef784ef45c7b32a2dda32a8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9836da979a0518c90f82b40210d56872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf876cf64bd4052790ecb31607383f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd46eaccbfb752a24e57974345cb6b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313270a2534f8ff3097e76852325ff275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14333749042ae0d0e87fdf020d20b64b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676ea3b08294b1c4a4f2ec94930c33377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e384bc9cda7f3f223b4b79b5402fa178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d528783660fd3abc196a1ea10728379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb89e33622460873c2aba0acd8171cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76793ab95b38d977955dbad47ca38e9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef451dcaba0b33c3e185bbe98b38419a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73ed8ec8b06b2545afb3fd595859ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305bf43abe392eaa80e94ac8fc7718a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e511f7bebb526816d8320f491b16cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b2a158714853d62648573cd7c448086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe8d1fa6c4d49e222db71bd987e81187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715cba362a7445b3b01ddf6b5c3a4ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dd25392e00fa0fab803caae5d3c7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda020f659a34764c3565b2525693b7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1607c4d9fb935d19a75c9254297046c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa53721baca42bf4e7b316220a3a7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49994f801e653cd2f1152729368e6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bc19540e2bd4ee0bb177ac9303a1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f675d6b1b2c0fa08ac51489281ee295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e99199bf328cc08b679af545c73d6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8efe8870d6fb7888fe40fc217563197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e2071e090a92ab323477ccfe6b9a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81e4aeaa4ee5f140dceec672d4978b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f063d10a6371950b98b2606b68c5b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeb25f609f3fac20488d5fde95d921101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ef620cc6c395118f18f4bd5c90a74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af960773d52ffb2ef5f9c89741cfda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d196744b3cb3d908f210304d2427d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326bae5f0ec9eb83f95b34f2a098e62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1ff8572719fa6e93e9973a5fd49bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9df5bd18cd39843b647523cf0172b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8889de9a0cf3ca13d4ddac10c22b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07be876a654b9f77fae7c6dfc641fd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8825267a5645f35da83ba0ff8e3de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8588e3bb7cdd2081f4601b4ddae44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2d164f09cdc43ce79e025dcd96352112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40dbb1fd90c7f5ceabd842f7bf4fe4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcdbd2489c3874450d989ad54bbbda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7066b9bf0db19e212e50ae12d4d6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c7bdda3993ffb6fa5cfa81cd4795d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f069f4325260b8ac648a3f36e1647117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78108b2185f223d2befd9782766ab180118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d853d5adf9ec284d71321afdac7f35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdf65d3958e4e4f5679b43c7cd387b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f08330230953f8e137b50f17100254121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbedb52bce727b55d64a3921b2942f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96a8beed2e1a7ec0c8b5616c30e92f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1309b374384d129e4e586ce0d973ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c58d958bb52d818bc9e7a7f4ec24cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34de4ddf7ef57af3e19b0838e0a4b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accc153d887faee61fdd547e36a6800127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ceab028b43fe92dfe784aafa249af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06632ef1eeea6f8a5e0945fbaec3eaee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbdd7d570113f136c5145332e055b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bc0265ec6c569150925a18c9c5970131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c04c0deecc5bb224ba11c434629f55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f597dfc76ac70e86b8ee93c77423e9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8277bcd202ed3d1efff0922b80e87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9805e0a1821e60e741657ba5d2ef0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1c3abb79757d9d36bc3b4cc9a1fdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bc8617e31feb2690ce039fddb0102137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54365f4661c9bd114a9bb8d5e65aa223138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e6e6ec4e4c73cd91cd2e5d41d8b5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e836ce9033f8ebe651ff7989dce9560140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6429d450eca38d7c18d3b2a2f71813141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdf2eaee9552b3f9ce71101b5d9829142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceb7aabb19618bcf36896712538c14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ad46a103598f9506fce0016491383144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dcaa8b9aa5a35b9ea79ae109404fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc0e03f100a96e45d9697ba14ae15c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a44246c9daef44aba9629fa7dcba3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba4126f95b491ed61d77352418d6cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb957d013cc5990c96f2ae2e89f9af9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c664a881b248851a8a747ec1d0910a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdbd92cf391915701d54ecafbecdcf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad32d85842b535d6e183b490712b06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8c9993ccc69b7fb53d5aa42b2d15f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8deace4ae63e28d6b350a95c5441b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac3de8535b027a090945971eaf9244155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d0f079e8b1fab5e9a880ead13fe8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c5308bf4646205805981c7b794e4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7da6da4dc9e309d411328b232b2dba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4082ab434375c8ab3bcaddceade3d9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f6c6f78d46895d64c884321c6e7c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4923d6596e4ee050946facf0f6a0e60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41ab6def7e6ff7725820f96f0f1d57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f53ed66013237615274ae5fe8eecc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d928821b19afe4d12434045a4062532164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d46b0a304e3380728130e5b3a3aa8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3e73ec0fa26296659930508ed9658166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce130592fafa95d1553aee3729e3c135167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78e088c1673c291c79b9bbfc03dccb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cc481b78b9dbecd038cb67207e7b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da9f78ac63e8b3ee5c8a755f8ef4ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2d7f41c8bfdef2fe26ae72ba0bae6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dab910a929b309538b2180200db6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db21c574f0eb2c4427f904672ece20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40929ec784b7f4b9b142c46a4714eaff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b58fd3e254b25914eb751dc5fbf345175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df04dfe0de789eace66e7b2ce6b53f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af880a5489a8e4e99f35f0c84e8d1890177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a5e724f017fc7abacd685260e48be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ead35f950f385820337ab1323f9a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ca5ecbe48cd737ed171bc3cd8c0cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752d9ca3f76866100c561a386a6af6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dba6db59d1e2ed768435925c2e0fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edce805abaab8f80f2c90695403add3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425bedd9100d00709d0ecc4946725ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e691a8d1e07858535d41a9e9967c92e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b7f3f71541881fc36a5dc21f75265186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf044b5dd0abed3d39ae858c555f3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ef37b93be93f801be8c4d518d795d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097f5d0167b15cd3935eb7fdff592a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255141c99c87d5d35db2b6e18bbc8897190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ab3b6ed285c996b744132f7deb942191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e57e8d4465524657ee2a41c0edab66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74d5311e97f0d1f52f767e70913078193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17c6289d1fec4e80ae96acd50fcb06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52015c851545324cc5cfca6bf66a6ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27288516ed76462e2d0faad4faa09b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4145e657dc9e0da7190899fcbd9ca6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ff6ba7c8d72f6343e6893cfb08991198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee485688f938b443567d4aa4969b4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752b2a7c1b519b350ca5779405f0d61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee955a83ce1ea8b75b74cc37b43f7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864434413f9c885831eefad22789424202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950e42acc25d0a77e911bbcfa2cffa8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446108ca09cbdd39bfb3a2e8b10ac63a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c55a5234c09ff94c910afc2165ab1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11f4c08844d6d3fec225ec526d9430206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dd998265fa707743b377bb51e5a35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed8682dbc6c7bbbf0dd6d0d06efd02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede955e90365b204a3c00d7897397942209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3f3da803923c5298dcf0d736c9e8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2718cf21d1ef766cc1ac5f86818d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b33dec5379a5cf6b4dee8cce8afdb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78223e43b44f5460bb3f1879d9d0dadc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ec868a735a00bebed38ca5b4eb5a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d560e3985c20d03b84dd29405a8cd1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c2bc0d2313eef81faf1a8f5637675216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d8f798281a6556fea7fa58332c79f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41126df500d0e5a48fbdab7fea69c5f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd524a24f59c985a9e06a1cd6f5af4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef752fca72478c791ae40936896a39c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e675f97d67efa01cff110da5728d5ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8936efe71b044ad1cfdbf841c63ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed172c4208af268f4998d46ad5c52f88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141c1e59b168519d3576e682db58f09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be361837abe89da56cdb79e159bb7497225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b37a6c638e15f3fe3affa3728b6965226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a216cd31711047aa4551df1d4d7a86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a17bcfa8cf644ab2ea0c66fe8a8e1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3dd80893d8664536258d741e15128229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb762e29697c060e9d96780c461ee21e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd81974a1bd78836956606fd4f13166231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cad8dcabfab6cdd742d7cfc195012a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf449fdf101240d180077a91eeb7743233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042342682c04858869ca06dde1efd3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d547d10a922e9e1e5b33a7978330a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077554271b596c67a68cad053f3edd4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e25014671e1b4a137d27eb70eb1a5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b5874b5769c6dc47c75cdcd9ee4f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fa0b8d290e1245ab36f26e425b482239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e15a6cf1e43a90c0eb41e1b84e0949240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a9a71d9eb546b2419d8a717db9edc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c959ad9c4ca9efb281523a2e1642d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4f0393e3a8fa1593ecd7c792601b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d833e505b1857f918b9dc9ab1cfcb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef77621aa919dfac715e26ec9905c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe063c7130a0c0c3983a9e5536cc000246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa886fa8b5742d2ca50214f7d11cc622247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce7e47b2d64a0a8e878cc85288635b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab32b882d8a31fcab75e253317f390249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d29e2b902176e07959eef5d4ecf57a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c7f75c8d93f52917cfc28d30e8cd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f941de1db619d1f185045c8f640e170252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6cac4ddb5b23357ffcfcf8eed1b18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5241460f81b7d249e177b8caf46f74a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31cb2219fa72b2637eb05c703472bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1f83f4b434fdfb1bda301518016d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a4f946badf4f430b6fcd708f5e4fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2b0a29d4a1b3835e0a6fd1f906c68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975eb75f84ded006fdc69c83d6c7feca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccea3902de75ad6fe3c7f8bf831ed0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2b33c36b3541f39615e2085fbad28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44bcbbd2816215c9912ad31c3e0201262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04984bb21ce5210fb8d1dfaa3b48e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443d1a50da563409c43f070f8a40ad3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7ce32357d2159a994960ed91d648f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbab6ee9284a5e1f03823fae23192fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd76706aa6d748299b77328eedfee3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb4ee5b203f25e10d4409789516f0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2e2380baa2599b815507dee934029269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e47e0ed1c156649954836478902d64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a59210c6b5a6eaf2ce44a2b1076fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2b17913f41111ee0277b3bc92b5b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221322d5012464bd39858bc9b7aca41b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e5bd93f420265cb39c7b7f73eaa40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855879098e268c0ea8541e1ee1f1e8fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a004bf7a06c5bd062427162bd0fbfad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a349836020dc6bd258466ad94e03c46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a65764355cb074b2c986d9906463b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2850328d1b7fab4ea4ca7353e1a05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00be3c7498735ca433dfe1dffdfe62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52523dcdc62693cb43c12bffbd83f860281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babd4d35287c8a9c13728a8437d1071282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7715bec05e3d5b37b9bb2808bf11b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5eb281cee7ad0e3beb22bf15e0412284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76370afb824e277cc08af3a36b04ce1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b97c7fabdd01e5170656e5e94b766286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79983f5473b4eb96215936663fa2774287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f41276a135c436cbd1525e70c0c045288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efdafcab01cf5bbb84e7ec3516f52f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400e027650a43448fe48433126d424c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aa6dd5ba2200367e6073f226828f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9905b785d47dfb72a76be55576ff0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902ad64e63f056c95de8889ad38c11e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda6e8fe9984a8560d104ee81938584294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbabdd2f479151b2e68b9a14dd57cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a90fcf137b22499fae3ce64b9bf06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e46c753359121d603407b58823e5d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145ffb193bebac8d8b8420691f14fd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1ab398f0e358f34433e4364ed5c9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0099590acdd9d0358a575da178a8049300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a26e192615a1c06596cd37cfc3008301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106f7e292208e9ef441fb2754fde304302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c2076e8a3e082f01c1b8b37b01ace303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5aeb2ac14ed74197ed29e66226b6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cd5af0fd32edbd7c513b04901686a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b0acef6545194e5a2a3d84199dc4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a61f63fb9726449f947d970af5a635307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe6e3d37cb90ccf2988c90d6f9f6b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ac23d265299e30dd8c99daad9f5a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec7a340ca1a5d7be6d0aa2a901fc2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a96b5845305d9502dd8420b3dc2c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67643515538421d9600371db404d5614312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41824c633c994328039fe0590f7aa5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32e3b91618db1fb57f26947dcb8b71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1a7afb9b6a7c64958e6d6d928c5d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cf2e18356d31dab1db274c798fe83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af39a780ddc0985892fd5b36e389f09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4615a96394cd093185bb717d8de05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66acdc3d6fbaeb7372505d9851604b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98944088552cea2e0db641517838143320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b24b60a679bd02e62e5daf37c6a81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2ef3cd3c1c0aef379a59a11f32f66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e3d6faf2356c02e0809eb13e9bd9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f86c3479aa091ad862abdafc99edb8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf8f7d0b1b0505308772b518b51bc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72290e0decf1dfdd2eb5f09f1a2db231326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00540ad7dea293f56bb4966fb737003e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b838abb91d42e2c7292fae54f212ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470973430540520e0679e28e0dfccc24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f2566cfffb340bc3e3a1e6dc79e72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e392b5c0263fc491866f22d7b4e5a0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cf0275fefd58cd88a2df66f47cdaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c3c4d84468bfad549b718d96c32f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6addd3f24c779d4861f88f69e52f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e161e89cbff62ca7c530aa7fa2e5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7acb794fc19b7f65b2d5c94ffa7db6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed5040676726e261a74f6b7fe0926b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e7f5a197083fdc9bcb22b0471ba87338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695f1fdc0cb4c8162861f52e1525346339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa797c61751cbf5097e49ad114d5f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1858f4c5684c3a3d280a700e593b92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd48ccc0b07faaacaf17261ec4147f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480d2cc226f50adbaaf7e879f5450b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daad89115f6a347d668bb135556e62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8d4206f3fe2fe67b5de97e073d3f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbc4b18de7a5aa7c29240acde602b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36790651401036ea6facbf5b06f5592b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dfa6a1a6246c4d274a76df181ba00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bd1c28a8f44c2577b91aed28327de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a17692ce3a708c4485929c116cad8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ef8728c1def4102c67766fcd71f68351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfe7676baf74d68ddc226e3bd18542352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a546d08bb1146732796a2a4a8a469a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66d8f270b4be06a64379e13aac740d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9197b09582166d8424786f02c93ddd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf43b70744d209b879ef38adf6bdd45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bf508efa2e9cab907d6204b54aac6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf54012be907a32b0668a3866b7a5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4049a4edddd5916970dd72572b850ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc096d77be0bfddb354e3e9e7cc34bba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef26c0e9dc6dcdac1e9e49d19bd9b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8e9a2dc75cd98fbfab740e107f2f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a45ee6e178299214eaf2e89f2b6e7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3c80615e6c1165446931c48bd3e91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30690516c2bf7a993d1420ab9cb44c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68237a568b61dc09e46bd9d056ea5164366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ced3b273585433e48fcb93106d95db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952a973d05378489111619e9f259fec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc83456261fb688ca87bc807ed55287369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb11831e258a82fad1120972dd24bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405e6b74444259dd85101e20c6f9e8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14b3952e2e69d895ab07a528c45df4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d38f4abb0df954ed2b04bbd4e02638373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e0b7191c0468805ac39606fcbf663374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4574484365b964d350d0940a57024375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96164f85103fe6ad34d75dbc636640376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade3f2f0507e0c0b723857cb8696d24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5f93741056f0709991a9112b9cb40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b697bc573145972cffbd18f5d4959b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d94be7b2adb784d12c5e9c06f0a27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306dac4c81ce8e09911caa5425c5c4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037b2976861d32996ab54cdb8e56fb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9258d46ef234f6aea9c857cf3ffe4b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c7a6a854b25f3e4ce38f8e7ea118a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75471f8d4c9e9c4043f1863ebf21029385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afed4e3bdd15fef4ac7dec11c6884dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d823fa95bf9f7761ee6f5a4d1ac91e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575aa278bdd25377631e24ff9b7ee070388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf792f37880e64a2b1e4d6ecd4fc233b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74f40cee3782b913b639d400f85164390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e852ffc0b17b9cb8f876268fedbb953391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cb43ecc7561311c57b28909f0d306392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0ae35ae5a78710a48ea670a0f4fa7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fad1089c1a43e7a01f9b7d7bc091e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f8841c1a4ea022081e356c8ce38a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b101a99f29868f151607c080ee3c85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65922fd36bb1878f98ac45b7c0b889c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a203d7762da0eabccc8f8f576e7f6df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3348a95836b9e2a54179471a983ff2f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a020abaee33c4474d2a963c54e57c57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34349e169e9c0b38a8fd97be9aa2b43e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4379040ebbb24a4ed44dfaa9476e270402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd9eefa25756cd4544d4af49b124eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7b15fa4113b70f53aeb799feff421404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d920f15dd6d12faab6a4ea5b6a0bbc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54f49f034728ed20676ace8c312d71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bd45fe1656ceb200c56dd232bb0ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501831689ee49b001aa2fe6ac3222c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c2ae13e9fa634ec9b605132420a56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dddd2d20736dc0b9cb0a8da818c191410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ed046236bc76f5334c738d59aae94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c43df6e398ece31c5efcee8d8b411c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47495de0dd7e0a315ee610e35dfe2ae7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e49fd59b94e358f75bf3ba6bb58988414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360741be6f7d0e18ed13c17ca3f81c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457a77450f764bdedd520887f224d24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa1e40acadc44c5567db9e0286567e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129ffa9d6072343e0305fcd9047c22c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c810ff80a6e1276ba33f73d1d637b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985a93a02bc358b9b4d4130ea033b11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa936e8bd3650ed7583189003e0a76d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c272fae4af62e38eed9d443c9ef4f1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160610bf6e13be8d1de214c65580af5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b3e2b21b8700dc73ac382886ed5f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544969a564798445063cbf5aba7d1e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46db102ed685fce847b36acbb7df705426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292238b6fd53a1b71e27642378a6fec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068840001c937ce75c5d48f3b0663475428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3ad5f8140b4ffe43b974da5deaeeb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf1be2b3547451113199a60dfbeddb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df059b9099ff805b990f37330737aada431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ea73916f6b23c7b4f730781a0e27a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae88c27260376145b53eb5d80998abf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80d20d7b56c2660d768dab7ac53af7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05e526d65d7efc1e6a145beb47bebc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472da5aca4c0e54d7f23bf0d293b05af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd51bd06031573c1ce21d8b978aa9d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120f110524538ee07556f2fde5d4394438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420fae186ec49b5de8506180b9be8a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9e99e5073409f9f50582825bcc1e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe97af0f2f1d3c8b39be9266512a6b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4fae61a0b6d0635e64e94cba66525442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd9db4c162ee4302b2438a944e78c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2adc75e30fcb8511de5230a9e5061e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeedaf99ba9ec157dfa1161a5233a0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311dc4b368f2ec37a2c70494c05f2aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542996f097a0254af831e3d8e03233f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aaddc443a19f189a0848f59e938f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2bb8ad6e08f2b7f909c7a0f7b1b26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35e6cddcfb219ab560fb5c84454a57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42582226086dfda3fd4cce8c9e8205b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0ce55a6c90bd4d1cf1c54d15562c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679898e3690baca56f56cf3f2492f42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f641bf08ccddd951c7149138bc05831454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41998ff704b7097a761faf11d27d2c11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7877f3540986aa96e7958e83812e7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a9d8b4a30ff050a28b14e3146ddfb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc45741af02c080886ac19f714ca9cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186dd598e4f6bf0af7abc18120d9e9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d182610d07684e8d26f8d2f93d16091460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c1f3eaf58ade16a60a0f1a27d4479461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67995ef7d6d00c841a406e12d0d4615462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3336e8e45509644ebe1fa273f483b0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a86a76ef4ee68d825c695e68e2737e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845dd7b0967a62c884730afd23a45ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca73d57ac3ca640f585ae746332c23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de0314771e049ab29aed04046ff980467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b906d4497c4d1a5519b775f08719c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eff4dc0d9eb175adeace9a4c4ff817469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc133b845e396592a4e6d79c1c2f21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ee8bdfa9135c43809a884c6f12b6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8a77ec21f106c5324aa1f511b84b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f1d508d6318938ace9c787d24f2a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcb22afa6ee3ec47aaa5bcd7dc39e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2546a747297f56b73952a2b95eea4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ce72a7bdcc774611467ee905ebd1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6669224ee64c5d4f9bb1b87d40a0dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f69352724e19fd464eceae139c7797478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6616428c9b3f73ff139d800d75782479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1828be81d60a128c4027ca7a4953e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c97aa4c4255f48238ae458d38fa03a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f27367124c2bf09f08bec32c6a34fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467edaad3e033d31b37cdb35732b15e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae63e016971e09aff992982ef6d980484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae1e43b34770b5a312fcb8afbe6560485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36d63e2c4a11932bff45420653e091486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3bfdd01f8f0b4b4bd89dc27a478d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c328ce9b729c6408b2a1b67241f31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aed535bea1da0227b96c2b3602267489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e425fefcb00fb58cb4d5267392b03d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8defa5d88c21cffe05c498139c2d928491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6bdc7b024ff4605d19fb39122a481492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346b6a739cc6f0a0c10142add33ce7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac954b1ccc117d608f66a271a3b4397d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4ffa198cbd24f956fbc32f0cb8b76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdaf9d1832d30029fe3a5850f4723b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36cb69a12574a57feb3ccf7f64c35b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abba1fab5a8ae607e7cce3ea7226363498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9707e58c49c5d777e4c26ce002e40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137dc103a99fa31830d37b4338b4ea0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d077c140bf3ad752644ae0c89a640e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4d17c0247678df33f02466aa884ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5f1469a32c93fb3841e909751dbcd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec40b9a190bef6b2b926a57915001f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58492f44f3f58219e6058612fadea9e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48e5ac13d95d5fa87c3842104040a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5dd2d2399c1fb739d2553f02491db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0c8d1d70617f14d35ee90f0ec2998508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32610c30d605b2567895cab3cd6c74509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8ab583e1fb00f219782fb51f95a75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4b2d0585035c5bce515c9481e378d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6637edaea4f515153fcc74df0d9b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7185411a9e8c3dfa3c4a1de7e734f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cab973f2b38d48ca73846dc39e6f5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfe139f158a80fabd67232ca9e4ebe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3d97b07a5e6eb1c5824a389c9d515516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319514ba9de45b8763e6c12e56741279517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc5fdcb1104d3b607f63596b4f2dc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a653bdad6e6ef67942bb1f46a16945d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feabc07c35b6643bfa0c059d385062f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8aa0229d6d19c982a63ea750e7c4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6209a6437e05d575f1315e146a5bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e195b462582a0cbafcb9a82c52ab86523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de692d5e6da18541e9f97445214b9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a40328be955d02323e0ccf1f966f17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e53d4d8100256d2310130c1335f331526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df67aa5094d986987bffcd749fc2c3b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e3d41a456a41c7422c9bfd647fab9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448fbd313077b2fb2847b590bd215f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fe2a77f02c62166ab11dbc0d5144b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44940bf7d799d48c7b62cc451b2133531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b831b8ca27daf4f248643d42814fd5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd95efc3041ecde4fbf49a1d71cad07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff529fa913d2d4e02e8ee910f8e8fbc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709ef10185481e0adf84643572b826f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d792660e8a90dce3635feca85a9718c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab0f6babb417870a1ee45428580e0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b72cfad705581e3116b405c36925e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18d4a695025c04704fdda0a5c1ebcd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd23a932709dd7f808a33e0f7dc0f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d07157ea1adb19b2dec99050525ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873eab21e466b6be65e46b9dc53885c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d30bed06686a9562264fa5640fde1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef1faf708fa05b385b42e5d9c5503d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f97ce5607f02e0b8f6091032a7a97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fb136e6b1ec6ab61a3cad7421328e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836595b7f9833c5d75a7f4fe5cbc1473547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc98605a8bcc24c676350040bebf760548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef2bd377aa8e5f27fb39a2f0a8ffa7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a84ba8a67060eb859aa20b8320cc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be21d7d4af57463ab7922f1de7ec2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6650320e5f9e5636ee26392bf85db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba91a2f82750a26b622bfc7a1dbc07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46240970b0b90fd121c63ceff05b3a36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8f56106d04afb9456c8fc7f1eb263555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff7db51bcf2107d5b7bb3a1399ac71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7875f95979e220922c68009ec20dad0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff25587ac7ba8d887c106c2fe6cdff1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50f4e9b397f0a83c6e8adcf0866cac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d298b44a809f470131b06aa6170e9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8661730c0d80ff27399bf28c76c19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f9603ffc8a8d36ee633d64a5f0b93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697afd7eb08c19d86efba5a3ddd3b9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dff4e761bce1234d63a3e6a35b6df3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd49d754be2fde4dc85f51339dc07fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99dcb21679062f58731a246a2fce84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749765f9c3f9736f9c966736ed7b753f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d382b0fa2bf1b912d33447e8127df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6042bf258fcad6e3b095049db1449dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a964253215438913d8118a61d4d7e90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba86410698d81766a8b71986b8654d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a63886c68f9912ba0428dbe8df613c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a2571be2a198cbcfed04f7652e4be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ff5b078e2737df7ea2b3710b184c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50783d462a2f7ce36ed35d09b8d43ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb61510098a6dbdcd67b4e46af0d11576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0297422d15160e55b6544a0fb904da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd9e3579554ffa957653cee7fc89f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42092d188ddcb1fb10f05ee4b773819579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ce1c566d5ff384e21b15aef91d7eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20d33d8fe63621e07f0f75bc8b4e2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd500bf7f9807d37419e039d98fd68582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdf0f1f41affb13130fd9a4eb22e3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07d7a0625300423d0d73d6e6b2de73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc743a9099f9514d79660dd3ae423a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6f28e5b30b672102b134783c7ef23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0e801f8788a2c2e3a8cdc2e22a428587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8920a92939f2f6b0c5b9bef95429a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c3a4b68fc947dab30900c4cba60aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142e8e91f19792f926321f32a514b1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e93cffd155e49f9ac0f0ff852c4a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a5e157c0b31309a86686e0055c874592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84718ca2394ed9b199fda2c91c0618bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32251dc5cba0ff8c7da425523992c48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04920bce46b0ad1cd242eed2af651181595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e2b8a88dc108d68277da561624fc1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350d7f301bada0eb0088c369cdc8ee7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cce22d066aff9ce1bf4fe12b2ee4a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c450706b7135632a1d60961b209a21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31152001b2bbbe18877b8fa2c3b644600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ce2a4708da30278dab5561189ba42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9640abcd0b717c4fb7d1e2ea1617624602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879e471a448bff5181a3c6af370678c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710c7f1c23cd69f2b22f62d0ea4e55e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95c7f30f5c2a0e706024bfce1f9d2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc9fe4ff303c4fcdfdb6837556cd40606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c9faedc1e3c13208f086555b1ded7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31574a9b434acbcbec60bd601d6f504608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f50ec34170ff9392d562b7f9b240f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572a36785cf91d154822c3c1099c822610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a826ae1712798feaf4c2d87d686ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f955e4877035c09132152112bccea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd9be6529840c0410b08b685636e82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efcbeb14308a353676d867f0495b1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde897a9abef9d1ecf629ebbc04ba67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce9814ae9f1ff5cb93431850dfd49b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8eb5abdd48897bb38d981e8241acf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de21d61624b0d95eec3c348747fd5dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc402427457f19d080a5aeae9a0b4d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0b0add5350fd7870c62c5f5f18d37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cc295d552a4c67959ec40ca55f7a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cb9f2df45648af3c1ff1ac2fee254622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147ac5d8ab9625a6a09af8e233cd433623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81a58957014bcd644b88bec99f9527624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3564c3c530153af4c695ae97f6d38a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3bb96ad1e8ef117fbb605b1ef49eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29b68dd05bc4da648e495c68520469627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda061c50af10686255273e70cd03a67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36634e1bdfdf3dea385a5cac480ea2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57687487dfbfc0fe5da2e94ce59f87c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2887ae77a8ccab33ab67f34e02d39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60d6e4014302e5e15c6f404338cb06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97c197bb82141af18ef12df1b9ac38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e4b5b4bc346fe6d871d2a39cc1a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978af3dba67e7bd0eadeee90e100721a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653c5ecab94513bcf1f2b15f92425a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bb20f2641173cdf96786579db1857637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727704f9264b1d7a3ecd3b9c29a0a6b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e5e7015360cc646c68e04405858f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68eeb99df43daed18374250b78d9a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c4ac6f6180c734d54e1bc6115a07d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b1184eb3f4d616279e8f11fe6f66e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7341668181fdd67fb5503d158207f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48f97caec10b5d0e4baa59b00d5750644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985808e38f543023999e7dffa86524f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413a09849d3e07da6239c9281d8df8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f72e216691a78f80e2a71bad3d0e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cdda3d028caa2cbec1e114e8dda99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de5a2fe8aa3c6bd2c22954994db507649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e37e76a011a7ddaa734641f628323650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f818043313d9997ad558ff059de06a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fa547f28f7bb609c14f292542a1a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f96090a1220949968a7bfa381b6d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fe7853a4375b033b1d7d08e362a22654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c765c90bc94410f24a395d9755b453655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e53958777f8170e9ee9572b7c60e64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13857c29ffa532b7ab97669ee7833bde657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845007ba6c15cd2a82834b9e4e34aede658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158886a3dd376c769d0301c1bfe6c7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cc38a7f0e3df54028e3617770010c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46909794224484d1e72556af492ad643661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba189da36e8889ce59414145e32242662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ceb65f0dd8637fa78a70e9c0998a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f138c0ca6c149857b316f1da2266e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c9c281cab68331725ec8467fd4531665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc15a09e13b6f418a5a28e5851180a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13efd3b71847e99aeec6010d172bdd2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd914c703b09145569b5f220fd0cbe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9288ade85a12d5e1fa32c0e71d4633669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad8da928cccdd741e498ad43b1b91e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78037f3b1dd28a00f7d887db6a2d7542671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09c0b07a2711b8ccccb5c9616810c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802030eebe0eed4b934387d067445792673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30f474c03743c0aec2dea2619e5f63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271fae9c9bd7e1cc07f79374753b2d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edbac817d27fbeeb43810eda52c91a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6685dc33f3913db4cbca6d3cd07e36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d526dc4320daa2978229955d2728d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df292137f665539a9f874a5e31e6452679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7e105291193ec934ce728d710f074680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc22c9003c87b5be933159c2bb7737681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7916cfd0f4797c4e8c5c23be630d2f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c6bf64114c989acba457593bd4d99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438749486b1221a6351845ba0cf2aa4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3af77c3a649fa9fc6559c9702094ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57116485504c607b953326070ea010686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936ab0d22205cc8921cf2012d63df5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915fb35568c2745e9dc73254ce0b032688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2d197fb37ced67b49407fd9ea4c41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a38b445557bdaa3e693b938bafe84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff52f9dc1e48f256c77d9ddad3c1738691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084289ce0dc41c7e72d24d19ec59989692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d986fecf4cc2316772260c33416f30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c079a4089adf0f48bc9aeb845129cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d718e51ee0c7fb46205857bbf8691695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcfc1be043f57ae625cb9bf5648b46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b53eac29212ab7615d94fed93f35a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8ef1ac93d53fcb49c950be7e9fba6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e184f7eaf5e62eb38e7c57ba883e70f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a19cc8a16d0fad0aac1f9a453bb2a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063505d72dca96085f6cb1d307a36a32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece9e12d57d4224797cc5cd76e5d44f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca94abaf1cae01a7ce69874b62618d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92376db6dab16f1c4ab6c54fcd9f192a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399c93bb190d579bbec0c3785ad347d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1a3cad0baaf1f356c2530b508388e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96554dc6113a0a648af8b676ea7d7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbddc2cf54cac1faaafe5978a8fbb61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ade72d47e204706bdd1742b0ecaff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4fe2beac57caca64cba0d9fc54fde710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1b6e0a0615af16e3a3ba123286245711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907354e173edb5b1d3a927b67dcdb740712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8243ccdb0ef872beecbf8b15fabb005713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d91cbffbdec5d6536e7dc3f058f168714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587387b9b89697f5ed0d97d9a546aa8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bf7045eb345b1265442d989835c8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc999a668f9417f2ead14a1e8c88b7da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec02884bf73bbd48e23753d529b1403718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e8f201460e8713e8590bb2ef9bde8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79385b2a5b5adcd0766c894e2436cf7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065614aa26d4c67200217280c98480721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76642c3a4e7a31d791d325074592d18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8d9d66c9289014bfa09d82d0fe92e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82886719d10153ae5950c4108869b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046c0746181256c143e1a4e2aa7337c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e726bac94eaab5489fb12a209b6abb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb27d914679497baad457c473d43559727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e2301e4e74bf094d08b2d287f7802728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec38957167bdc4a55d772beb141da9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763cf54b843a1c5277efab3a0ebd64d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9090d9121223ee758bfe30522262a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30ce1d2bddaf765a9abc7bcf3707ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1112049d60c7d10db7b28ae3db0ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb2d2f297184b2e9aa5ebff51ee827734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fd6f12f3c756d76659e43c26628ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557982b5df280392de73f5817bb12b04736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ac9882bbeb901b790af7d01a84244737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dfcbc8618dbe683c309a3489c235f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366bb63661e23fa15fb6f1dbc303cbb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73f559d2eb632d91a581df89e1e77f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534291c8468878b4d874600ab1081215741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae829ed24dbb39922d84ce3cf2bfec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9d9ee1f0fa12f009d2aadeef435bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d16bdbb4c9d26ec0885e4047803ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4b369f59a7fffc3402e0a2908b9a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d4f3f3a2ba347a88664b0059889e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85b93fce4b93cabb9dd581e00e9e65747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58737d8d365bdd5f5bde78738d76d78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97224ed525b6db2e1081fd2103e22a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ba041adb10f369a0809bc4bbf6e21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c226e1cb6882108214a5aed8c19eec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53ca965f40f6a112e8745b5885244a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90332c6fccc35f0dd4be5be049e2a21e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425d46396b0679a9525ddb0c6edc8af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3e69bef667684c082b93c8f73fad1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aea4f126208fc71c76981a7726399756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b0383943ed891aae443cbf44c7300757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc5f8a3a4c4877ba5e0c68770004c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2556c41346614ac28963c313e34b860759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd4215db0ff787459dbb2042f2ee70760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb254e62245ac4bc41a8a69273d495761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784d36f4bba8c94b94eaec8d9f4c702762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca280ec723f4eba403657089cc1ecea8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa88d671a39e50bef470f6f6e828bb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c9cb6d2ba5a2d3ca721217ec54240765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357048ef961bc39a0e1fd8d551f929d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3944525e82b8f7a19b49a19aeb14945767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fcd5ba11a708c3470f43b5c3d609d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e498120687f8c918255c6176aa97b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be578b64a027fc2a41315d11419f5c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c36054fd81131ef9072b2a1279f08771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd70dbd12437c1ccb7aa02552ddf23772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120ca3be97c0411b7319601eade9055773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d60383e4fabad0a2df0b55259d105774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb05437018f631e503a8ce07038ab9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6787760ba5271aaf68a4dc790de00776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56777b16485f905e07709cedfcd93054777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0c59d7adbfbf183677bd67c684e0c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899625986997c4240ea2c73335daeacc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ebed0050eac189694fcc58820e1a8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c591e07818d4953c1a61f78d9ce109781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae1725062da061b85907aeab3e30c0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750663c02c6e561fc3708222a0c6cb5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b89f950dff9a33245b30a22613bdcf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23c9f13aed0454372c26e839659c3e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cadbabfb164f9443b42cdf08f7601786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ca9671dec8ede1f2e8386ec7d9e23787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b70741be8f219c86be0195af1e71a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5842f6b0289a36e94ab9088b05dd638789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a4808efe1cbb2b441e06627ff8077790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edb8e71ea061da387e0348925725a1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83ced4e3ccb212126f4ea7bf6767dd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a1b9e33c3ba1c30f1faba12a6bc5f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d36097019538b65ec670d693882d88794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb241851f1a46c6547cb0c410ecd9b13795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02ef1542b9be461f92c0d0f1da0b59796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1d6cbf5c2906f069d869eece42256797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50f7cd95e66a8df069be0ac0fc6ffb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0fa9747aa5438e2c0956e8ad22884799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa4739e6c0d82c0357a8b04363e29a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850d2a768860e6c4bed957e6531888f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85631f6161a645db83d1e4010b6efc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff51743d0de78927f24702fdf47a39e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563f3a52daf05ace75ff6962634c6ca804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12858c5e17af9409cb728dc98868ba805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8ecd3bde030d72901fb8504dc87c3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b934925ca6d5b562558d0f648ace3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc225da0b61e9bde86892ca64a3178808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eaec984966499e1d03c144ed854d0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6142c3d709d36690a2062d3234fb1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835ce7ccf77b73f7b9b093aeb61233b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36173dc5c1e352a26a0b6c5deafc10e0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cb326c7e4e228353524f27725b29c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec1aa48ceec2bbc339cbf46701de58814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c8058118f6f88ee5ba457736b162f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8900f3e72dddb27280be5feb4aaf92f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a187f6f0fe19fd240b57229567629d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f985deb9e81f50cf855da3acbdeb172818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441e40ea2876f1bb2bef10ca49d98de819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -25450,473 +25540,473 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
-[...418 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
@@ -27440,50 +27530,770 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>399</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +28560,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J412"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -32207,5580 +33017,5880 @@
         <v>18369</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
         <v>4.57</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>18384</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>122</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>6.98</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>18385</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>6.75</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13331</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>23</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>1.57</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13576</v>
       </c>
       <c r="D182" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
-      <c r="E182" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>3.39</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13580</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>560</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>6.25</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13581</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>27</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>11.06</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>13581</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>11.06</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>25017</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="G186" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I186" s="0">
+        <v>3.42</v>
+      </c>
+      <c r="J186" s="0" t="s">
         <v>568</v>
-      </c>
-[...4 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>25018</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>6.01</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>12662</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>573</v>
       </c>
-      <c r="E188" s="0" t="s">
+      <c r="F188" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G188" s="0" t="s">
         <v>574</v>
       </c>
-      <c r="F188" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>7.02</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>13751</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>5.39</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>13798</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.63</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>13799</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>582</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>583</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.98</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>13893</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>585</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>206</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.33</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>13917</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>13918</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>13.82</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>13918</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>13.82</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>13921</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>4.1</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>13921</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E197" s="0" t="s">
+      <c r="F197" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G197" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I197" s="0">
+        <v>4.1</v>
+      </c>
+      <c r="J197" s="0" t="s">
         <v>597</v>
-      </c>
-[...10 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>13947</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E198" s="0" t="s">
         <v>600</v>
       </c>
-      <c r="E198" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>21.8</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>13952</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E199" s="0" t="s">
+      <c r="F199" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>38.29</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>13960</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>0.75</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>13976</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>2.81</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>13981</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.81</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>22036</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>317</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>22037</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22037</v>
       </c>
       <c r="D205" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="E205" s="0" t="s">
         <v>619</v>
       </c>
-      <c r="E205" s="0" t="s">
+      <c r="F205" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G205" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I205" s="0">
+        <v>5.57</v>
+      </c>
+      <c r="J205" s="0" t="s">
         <v>620</v>
-      </c>
-[...10 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>17345</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>623</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>5.4</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>17447</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>574</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>29.22</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22081</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>4.25</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>17501</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>6.84</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22102</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>3.64</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>22103</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>4.74</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>22107</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>641</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>347</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>7.15</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>22108</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>643</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>644</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>22112</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>646</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>647</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>3.86</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>22113</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>649</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>650</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>6.31</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>22115</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>653</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>223</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>22116</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>16</v>
+        <v>223</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>12.82</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>22125</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>22127</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>662</v>
+        <v>27</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.21</v>
+        <v>5.02</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>22128</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>2.76</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>29893</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>10.21</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>29893</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E222" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I222" s="0">
+        <v>10.21</v>
+      </c>
+      <c r="J222" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>22139</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>219</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>14.23</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>22140</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>219</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.74</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>22141</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>678</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>679</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>219</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>6.96</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>22147</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>681</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>6.45</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>22148</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>685</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>107</v>
+        <v>219</v>
       </c>
       <c r="I227" s="0">
-        <v>10.16</v>
+        <v>11.49</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>22163</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>687</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>28</v>
+        <v>219</v>
       </c>
       <c r="I228" s="0">
-        <v>9.050000000000001</v>
+        <v>4.75</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>22164</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>691</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>28</v>
+        <v>347</v>
       </c>
       <c r="I229" s="0">
-        <v>16.67</v>
+        <v>1.74</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>12330</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>693</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>107</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>10.16</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>12689</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>696</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>697</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I231" s="0">
-        <v>16.11</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>12739</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I232" s="0">
-        <v>27.4</v>
+        <v>16.67</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>12741</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I233" s="0">
-        <v>27.4</v>
+        <v>21.32</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>12822</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>16.11</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>12966</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>708</v>
-[...1 lines deleted...]
-      <c r="G235" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I235" s="0">
-        <v>5.2</v>
+        <v>27.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>12966</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I236" s="0">
+        <v>27.4</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>710</v>
-      </c>
-[...11 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>17071</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>10.22</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18070</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="F238" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G238" s="0"/>
       <c r="I238" s="0">
-        <v>13.29</v>
+        <v>5.2</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>18079</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G239" s="0"/>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>1.5</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>18080</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G240" s="0"/>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>5.5</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>18081</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="G241" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="I241" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>727</v>
-      </c>
-[...4 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17173</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>729</v>
       </c>
-      <c r="E242" s="0" t="s">
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="I242" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>730</v>
-      </c>
-[...10 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17243</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>15.76</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>17265</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="I244" s="0">
         <v>12.51</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>17266</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>738</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>739</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>671</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>8.49</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17270</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>741</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>11.31</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17272</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>745</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>12.51</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17273</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>747</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>25.85</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17274</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>750</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>751</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>7.86</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17275</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>753</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>736</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>17.23</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17277</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>756</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>757</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>736</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.3</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17278</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>759</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>12</v>
+        <v>736</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>6</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17357</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>762</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>763</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>5.73</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17358</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>765</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>9.27</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17359</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>768</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>769</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>122</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>6.23</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17415</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>771</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>11.21</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17599</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>774</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>775</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17626</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>777</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>16</v>
+        <v>378</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>19.79</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>18336</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>780</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>781</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>12</v>
+        <v>347</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>4.9</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>18338</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>783</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>12</v>
+        <v>736</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>7.47</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18391</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>786</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>787</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>7.89</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>12947</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>789</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>11.88</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>12948</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>792</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>26.28</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>17029</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>795</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>20.65</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>17030</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>799</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>15.08</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>17031</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>801</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>12.96</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18034</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>19.11</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18125</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>25.22</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18199</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>20.14</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18199</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>20.14</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18213</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>16.09</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17306</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.82</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17306</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>818</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>17.82</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17348</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>11.83</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17413</v>
       </c>
       <c r="D275" s="0" t="s">
+        <v>824</v>
+      </c>
+      <c r="E275" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E275" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>15.37</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17493</v>
       </c>
       <c r="D276" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E276" s="0" t="s">
         <v>828</v>
       </c>
-      <c r="E276" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>12</v>
+        <v>206</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>14.64</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17502</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>16.84</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17560</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>835</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>19.58</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17529</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>13.01</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17529</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>13.01</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17514</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>16.84</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17515</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>14.16</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17515</v>
       </c>
       <c r="D283" s="0" t="s">
+        <v>847</v>
+      </c>
+      <c r="E283" s="0" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>14.16</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>19390</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>0.71</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17555</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>13.68</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17593</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>15.62</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17593</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>857</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>855</v>
       </c>
-      <c r="E287" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.62</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17622</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>37.1</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17642</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>20.99</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17643</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>18.31</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17644</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>22.21</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>19442</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>19443</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>873</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>0.78</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>19444</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>0.7</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>18291</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>17.99</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18292</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>17.49</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18292</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>17.49</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18293</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>17.74</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18319</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>23.31</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18319</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>890</v>
       </c>
-      <c r="E300" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>23.31</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18325</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>34.94</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18370</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>19.01</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18212</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>378</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>10.8</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17143</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>17.46</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>17144</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.48</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17147</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>24.16</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>17154</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>46.75</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17155</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>27</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>21.97</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>17158</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>5.99</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17234</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>32.08</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17234</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>32.08</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17235</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>438</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>29.51</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17237</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>9.02</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17237</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>122</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>9.02</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17238</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>122</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>18.66</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>438</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17287</v>
       </c>
       <c r="D317" s="0" t="s">
+        <v>937</v>
+      </c>
+      <c r="E317" s="0" t="s">
         <v>935</v>
       </c>
-      <c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>404</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>23.65</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17288</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>404</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>14.36</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17289</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>404</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>15.76</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17293</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>13.93</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17294</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>27</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>13.91</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17295</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>13.91</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17296</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>14.64</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17297</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>19.45</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17356</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>960</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>20.73</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17522</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>19.72</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17588</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>27</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>7.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17589</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>14.45</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17657</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>18.02</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17658</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>12.59</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>18274</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
         <v>980</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>1.62</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>18316</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G332" s="0"/>
+        <v>122</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I332" s="0">
-        <v>42.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>18320</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>985</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>438</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>19.06</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>18367</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>988</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>989</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.96</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>18368</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>991</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>992</v>
       </c>
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>35.59</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>18379</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>994</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>995</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>404</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>23.09</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18382</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>997</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>998</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>122</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>20.95</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>18383</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>15.32</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17097</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G339" s="0"/>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>42.59</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>18353</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>40.26</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>12248</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1010</v>
       </c>
-      <c r="F341" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>31.41</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>12251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1013</v>
       </c>
-      <c r="F342" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>15.91</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17536</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>671</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>20.27</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17537</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>346</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>63.02</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>18269</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>103</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>1.9</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17164</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>23</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>21.33</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17318</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>24.22</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17319</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>19.43</v>
+        <v>13.8</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>17320</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>15.96</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>17321</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>1025</v>
+        <v>23</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>29.84</v>
+        <v>23.09</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>17323</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>25.95</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>17324</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>30.97</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>17324</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>1046</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>30.97</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>17325</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>13.1</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>17326</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="G355" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>19.43</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>17328</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>29.84</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>17328</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E357" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="E357" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>1046</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>29.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>17330</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>53.5</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>17349</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>29.73</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>17350</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>29.28</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>17354</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>49.55</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>17360</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1070</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>25.8</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>17361</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1073</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>22.25</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>17364</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>122</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>17365</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>122</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>15.15</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>17366</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>122</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>60.76</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>17367</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>10.81</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>17392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>23.13</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>17496</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>122</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>13.81</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>17527</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>47.22</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>17617</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>339</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>16.61</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>17617</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1097</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>438</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>16.61</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>17618</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>404</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>10.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18256</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>64.55</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>17298</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1107</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>101.21</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>17299</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>126.27</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>17561</v>
+        <v>17511</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>8.109999999999999</v>
+        <v>108.2</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18311</v>
+        <v>17464</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>10.9</v>
+        <v>4.03</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18339</v>
+        <v>17466</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>7.47</v>
+        <v>12.68</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18337</v>
+        <v>17481</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>4.79</v>
+        <v>6.41</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18340</v>
+        <v>17482</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>4.65</v>
+        <v>8.07</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18341</v>
+        <v>17483</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>9.130000000000001</v>
+        <v>14.31</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18341</v>
+        <v>17486</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>378</v>
+        <v>717</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>727</v>
+        <v>206</v>
       </c>
       <c r="I383" s="0">
-        <v>9.130000000000001</v>
+        <v>3.4</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18341</v>
+        <v>17561</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1128</v>
+        <v>1134</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>727</v>
+        <v>206</v>
       </c>
       <c r="I384" s="0">
-        <v>9.130000000000001</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1129</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18342</v>
+        <v>18311</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>1134</v>
+        <v>122</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>10.79</v>
+        <v>10.9</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18343</v>
+        <v>18339</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="I386" s="0">
-        <v>6.64</v>
+        <v>7.47</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18343</v>
+        <v>18337</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1137</v>
+        <v>1143</v>
       </c>
       <c r="F387" s="0" t="s">
-        <v>438</v>
+        <v>122</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="I387" s="0">
-        <v>6.64</v>
+        <v>4.79</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1138</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18344</v>
+        <v>18340</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1140</v>
+        <v>1145</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>12</v>
+        <v>736</v>
       </c>
       <c r="I388" s="0">
-        <v>7.35</v>
+        <v>4.65</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18345</v>
+        <v>18341</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1143</v>
+        <v>1148</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1144</v>
+        <v>1149</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>339</v>
+        <v>438</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>12</v>
+        <v>736</v>
       </c>
       <c r="I389" s="0">
-        <v>7.24</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>18346</v>
+        <v>18341</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>122</v>
+        <v>378</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>12</v>
+        <v>736</v>
       </c>
       <c r="I390" s="0">
-        <v>9.609999999999999</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>18347</v>
+        <v>18341</v>
       </c>
       <c r="D391" s="0" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E391" s="0" t="s">
         <v>1149</v>
       </c>
-      <c r="E391" s="0" t="s">
+      <c r="F391" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G391" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="I391" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J391" s="0" t="s">
         <v>1150</v>
-      </c>
-[...10 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>18348</v>
+        <v>18342</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="F392" s="0" t="s">
-        <v>339</v>
+        <v>1155</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>12</v>
+        <v>736</v>
       </c>
       <c r="I392" s="0">
-        <v>7.82</v>
+        <v>10.79</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>18355</v>
+        <v>18343</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>16</v>
+        <v>339</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>219</v>
+        <v>736</v>
       </c>
       <c r="I393" s="0">
-        <v>12.27</v>
+        <v>6.64</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>18356</v>
+        <v>18343</v>
       </c>
       <c r="D394" s="0" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E394" s="0" t="s">
         <v>1158</v>
       </c>
-      <c r="E394" s="0" t="s">
+      <c r="F394" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="G394" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.64</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>1159</v>
-      </c>
-[...10 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>18357</v>
+        <v>18344</v>
       </c>
       <c r="D395" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="E395" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="F395" s="0" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I395" s="0">
-        <v>22.72</v>
+        <v>7.35</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18358</v>
+        <v>18345</v>
       </c>
       <c r="D396" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="E396" s="0" t="s">
         <v>1165</v>
       </c>
       <c r="F396" s="0" t="s">
-        <v>16</v>
+        <v>339</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I396" s="0">
-        <v>27.21</v>
+        <v>7.24</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18364</v>
+        <v>18346</v>
       </c>
       <c r="D397" s="0" t="s">
         <v>1167</v>
       </c>
       <c r="E397" s="0" t="s">
         <v>1168</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>1025</v>
+        <v>122</v>
       </c>
       <c r="G397" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I397" s="0">
-        <v>3.6</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>18365</v>
+        <v>18347</v>
       </c>
       <c r="D398" s="0" t="s">
         <v>1170</v>
       </c>
       <c r="E398" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>16</v>
+        <v>339</v>
       </c>
       <c r="G398" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I398" s="0">
-        <v>5.5</v>
+        <v>12.34</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>18365</v>
+        <v>18348</v>
       </c>
       <c r="D399" s="0" t="s">
         <v>1173</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>122</v>
+        <v>339</v>
       </c>
       <c r="G399" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I399" s="0">
-        <v>5.5</v>
+        <v>7.82</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
+        <v>18355</v>
+      </c>
+      <c r="D400" s="0" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E400" s="0" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F400" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G400" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="I400" s="0">
+        <v>12.27</v>
+      </c>
+      <c r="J400" s="0" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10" customHeight="1" ht="80">
+      <c r="A401" s="0"/>
+      <c r="B401" s="0"/>
+      <c r="C401" s="0">
+        <v>18356</v>
+      </c>
+      <c r="D401" s="0" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E401" s="0" t="s">
+        <v>1180</v>
+      </c>
+      <c r="F401" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G401" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="I401" s="0">
+        <v>11.41</v>
+      </c>
+      <c r="J401" s="0" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" customHeight="1" ht="80">
+      <c r="A402" s="0"/>
+      <c r="B402" s="0"/>
+      <c r="C402" s="0">
+        <v>18357</v>
+      </c>
+      <c r="D402" s="0" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E402" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F402" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G402" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="I402" s="0">
+        <v>22.72</v>
+      </c>
+      <c r="J402" s="0" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" customHeight="1" ht="80">
+      <c r="A403" s="0"/>
+      <c r="B403" s="0"/>
+      <c r="C403" s="0">
+        <v>18358</v>
+      </c>
+      <c r="D403" s="0" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E403" s="0" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F403" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G403" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="I403" s="0">
+        <v>27.21</v>
+      </c>
+      <c r="J403" s="0" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" customHeight="1" ht="80">
+      <c r="A404" s="0"/>
+      <c r="B404" s="0"/>
+      <c r="C404" s="0">
+        <v>18364</v>
+      </c>
+      <c r="D404" s="0" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E404" s="0" t="s">
+        <v>1189</v>
+      </c>
+      <c r="F404" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G404" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I404" s="0">
+        <v>3.6</v>
+      </c>
+      <c r="J404" s="0" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" customHeight="1" ht="80">
+      <c r="A405" s="0"/>
+      <c r="B405" s="0"/>
+      <c r="C405" s="0">
+        <v>18365</v>
+      </c>
+      <c r="D405" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E405" s="0" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F405" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G405" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I405" s="0">
+        <v>5.5</v>
+      </c>
+      <c r="J405" s="0" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10" customHeight="1" ht="80">
+      <c r="A406" s="0"/>
+      <c r="B406" s="0"/>
+      <c r="C406" s="0">
+        <v>18365</v>
+      </c>
+      <c r="D406" s="0" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E406" s="0" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F406" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G406" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I406" s="0">
+        <v>5.5</v>
+      </c>
+      <c r="J406" s="0" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10" customHeight="1" ht="80">
+      <c r="A407" s="0"/>
+      <c r="B407" s="0"/>
+      <c r="C407" s="0">
         <v>18366</v>
       </c>
-      <c r="D400" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F400" s="0" t="s">
+      <c r="D407" s="0" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E407" s="0" t="s">
+        <v>1196</v>
+      </c>
+      <c r="F407" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="G400" s="0" t="s">
+      <c r="G407" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="I400" s="0">
+      <c r="I407" s="0">
         <v>12.41</v>
       </c>
-      <c r="J400" s="0" t="s">
-        <v>1176</v>
+      <c r="J407" s="0" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" customHeight="1" ht="80">
+      <c r="A408" s="0"/>
+      <c r="B408" s="0"/>
+      <c r="C408" s="0">
+        <v>18380</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E408" s="0" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G408" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="I408" s="0">
+        <v>9.94</v>
+      </c>
+      <c r="J408" s="0" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" customHeight="1" ht="80">
+      <c r="A409" s="0"/>
+      <c r="B409" s="0"/>
+      <c r="C409" s="0">
+        <v>18381</v>
+      </c>
+      <c r="D409" s="0" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E409" s="0" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F409" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="G409" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I409" s="0">
+        <v>15.57</v>
+      </c>
+      <c r="J409" s="0" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10" customHeight="1" ht="80">
+      <c r="A410" s="0"/>
+      <c r="B410" s="0"/>
+      <c r="C410" s="0">
+        <v>18381</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E410" s="0" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="G410" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I410" s="0">
+        <v>15.57</v>
+      </c>
+      <c r="J410" s="0" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" customHeight="1" ht="80">
+      <c r="A411" s="0"/>
+      <c r="B411" s="0"/>
+      <c r="C411" s="0">
+        <v>18381</v>
+      </c>
+      <c r="D411" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E411" s="0" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F411" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G411" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I411" s="0">
+        <v>15.57</v>
+      </c>
+      <c r="J411" s="0" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" customHeight="1" ht="80">
+      <c r="A412" s="0"/>
+      <c r="B412" s="0"/>
+      <c r="C412" s="0">
+        <v>18381</v>
+      </c>
+      <c r="D412" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E412" s="0" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F412" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G412" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I412" s="0">
+        <v>15.57</v>
+      </c>
+      <c r="J412" s="0" t="s">
+        <v>1203</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>