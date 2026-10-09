--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c3ee46808310a037102fa34bf55e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240bc4f1b36b70d2388c6b8b41616942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46226b3ab7eb7b8b3404bad57a9dde93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e251f0b948765f3514e26132a25bcf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c40926e3f3622b5faf4c7797f934475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afd7bfe426a1baa2ae6c017f9514b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04590aa4cede96c00be6759608e235717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21b83d63c67e1790bc7d35138c61a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4760c9ebe73ce6cd89245770d84b23f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d542ce348e8a64f721f77751c66ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635daf71c91511267064d2e64972d7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c08916ae5569ce2f7fa60dc950102b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aebee383e4b3c7d32f4e239d6ac73d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1361ad3d24630015606ea2fe63e4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37fc16a83ca86643c44587a51facfe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c4d28fb8a25ef38d08f0c1e04306416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5de67d960a93a20638cfa10438e37917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d3168b231ca0180679459564a5bd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209790f7f19263e2010cc0d32f43a9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f137b5cf7f7a89ba28a869a83bd56e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec5ad942f73769661dca1be785611d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc5bb74e2363123a68799fab38c52822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a727ffb13402db6b1137442a6e23c8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4faac62daa0859f3b619dff1e2fd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745040272637fad5abdd1812081f0e9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dd8b9a44aa750a21f0d33a5975b2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31421ff98fa6665836e33491dc267927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef1c56a3aa68e26fbd66cd530ae33828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fbc8ea2a6fa7c02571686360bea6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e131fa51118de8ac04de440f214876b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf61ab3eafa969778d764ddbe0573731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01476ee7b01c4113b4a4de64e578b95b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd5166dfb652a06f3c9e5146f2d21333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a308a7e2cca462f53eea4eb7a51df1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253df0cd265152b89777416f9a3f75035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d1446f3565ec186cb4a8fb37158c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46f72026196015865af02d89c927bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5da0a58a6ad9e93816a7307de017bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a358f3643a5e39a18783c4fd625e8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5062c7f4421b3ce0d4b2b4f3fc466040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c6217b523d3912cf283e7e11113e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c37bf350456e90c1a9cbe7fcf4b9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9ecccb984b2f85ad39b4ddc59416443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bb62ede8b82625b8c7e7b53e5638a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e944dfd51e32c963b286c76f955f3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ab0eafc3689f5ac7468ffcb085cd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9ef261c78d9fb02d6330bd34de73847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228deda349ab0d60416478af0fb6213148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86c7d7da8b937b58ad2ce1a5ec7d1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd0ac2dab6d8cd1fa29dde92b5802550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace81341f402758753bb1d5f061295251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9b967f8dba7b882ff532dd1d642ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104767f6086d21dd576fdd613489810c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8678c99381e992e8e07c8c49dd297654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d323ffbc1a419aaa456ed885b422c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae1630fd152fbba4771bcd75053bed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464a4775ab0d8ae04f89a026190cc1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc38091683f3b5a05c79e48dda41df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2b41f0aca910aa238e05e772cf7f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bec87cd32b31e0b419436b3ee8fa1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e990755c43bd9f7c79ead66c22c599c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1766f00584e94f61300237f0faa7fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7f041208587904f8683a8f8701ccf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b70cdcac3eb522a60d36684fa8ef5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1beaf3ab7cf13cbae756897e8902665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a60ffb8115a0555f4fa7859520f3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32221b7dc747adc325756b6caf3f8cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fae5fe91944638cdcfb1921c6abd9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5b27dd8f75e7a883ca8d62eda8bba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c916150280f1fbac6c34cdca3e0f9f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8e0baf905e94c75d4b326cc9ea9f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31f514fec9bc9902ac6bab9b5d917272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f86a43008d44bc7250aeec66ee21b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cbc6a48e8b8a8a4db5125d86c248b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb5ccc0616be6e21cbfd086ad13b8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eb93df08683b636a0d59c66c3852576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00925494ff2e0dfffacf6955cbb3bab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c865340ebacfc3bb5459ab40f8493378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779ab515b8098034669ed2ed38dd1c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c1b1508c62767df41ff23bee2a4ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c44e3fdd237b419eacf27319933f2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82202661cb84e6cbb6171925ca60582d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1338e475cd5b2d1f838f04096ba1c8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b7f99cbba9011085c70d89156cba384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae43ebc3951fcda9c9f002b17928c6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdba2c2f8ea2259bea83b8c85cc334c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ea127cafbd92f2f5e8319a0acc73787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199614f3b6793f5474e597c53c1bbed388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d77c2fd256bc49cfb4947d642be33f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6389ed5dfbbc855c7d638c77be980f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093147eee6a763ffc628e3e5d4206a7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cfc75b0e2433fe4ea05f4802d8f3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e884160f9ad4c01ef0c479d5c70a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20516468d013e84884f3a109f848c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfe24bfa87fb5cdddf9ff13ff0d76c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56937fef11a0ecee85403ed916a5599996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96cc9f88870593fc5677efecdeb5c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a55a4fe465af1d342ae84b027aa3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5e185df3a7267b5f2c03f3bf7fba899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572ccfd03e993a56478eba637487255100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0a1feaafa1aac69c5ce93482116ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2a219ee65c93e9ffb867eaa46672a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d62423c7fca7c42d86641e8ae7193e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3bec13d23e7c88b077fe8305769e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72dc3eff24b07606efd44c710a1951105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50aabd4e8f92e587a3bc432bec7972106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e0c87ed90aed9531bf2c1776e9daa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215597c6581cddf3dcf2744ff8f0db8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfd534be5821be2d7f493910b67f8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b6b93fb95e0cfa2ef0319aff813ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed353128caece03f1fa28926722dfdde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976061bbee9c84f095342c8c6a5b4b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e622c8df49c0ef6895072edbdd8c209113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411b9eb2d1a3ba3439f9017e10c3238114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb60feee010cec536f277e91dd49816115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c544cac93339ee2a877a64d5a3155ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6706689986a0d224eae943204353176117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44715ccac5cfb4fe0f1cac70ed48a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b667196eacf98edd2996412e3dac565119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd3492248cc33c9d8fbfe8fdc4b285120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8823c88c1d1c61926a500475561e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eab0061b789a7f68e611dd8b0912f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ad51415032547ec32cfd915aecb45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd2d95535016e59a2cab8a84c73c11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609325f5955308805f82fe9709631e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20c4c64bea2a036381a415a29d015e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ad792e0e9b8e9cf68a624c3f04f55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1ace0bc39e942f24e833f79e8976c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd246bf0a0b248e97c23727f4d9a8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da176d0eaa67c2b7b00abbec680e0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac765a8d8c25f143ac6978e88a262c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c21caed2d8ee59fc177efd8c6d0489132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6161569a1528f52b9df8c15d01a1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0d6b5a90abcd653f2adcdba69c37f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb06d3bc0382dc3dccd2e47bc4ca8aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b35757a07fd0bf1d88a60d030c2fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d542e6bfd974e21da38f7874e2637137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f460366ddebdfcebfb37e37daf149138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfcf6dc9ae731aaf2188ef56653db7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1278ff810d84570c4ed56b62145b755140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebbc12836709fa89b38e01532f73b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78177f91780129dfb4d4675fbeb5f87c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c708b19daf75564e8c97eb948411e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6172cdea853030375b3fd43fcc0b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63067fff8c07326c1599ce2f0e4aa42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e1ed23e5cb379d34af9d63cefa9c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fad2b75e2228559f5f950bc87a4cb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172dba65256805101ea22ef56d63288148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7cc3465cbf828252da406c7aeea81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6c8c5a6e2cf7f1489b37d5caa3bfb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94c17debe7f1750a0e1353e6acbcb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfae4e17126ebee5c6356200ab55560152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d130cf999d78bc9df4d4f9deae2cd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c97154f477c5b2715482c9338bfd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba409dc86c78dcaecec77a8b41b970155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c92c8c2e74714946f00a4f887866d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebb80a8c718ca49a49ba24f661af12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e51eab3d957e36d0bd38a84838d627158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5d191bab189def64bc547d859beeb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5396242093100bcca53f17ed8f428f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4b8695b207bb26781b8bbfd41eb35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b975e10299f72b810281c182d72566162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a41e042798fed7f76fc68446836f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0884bb88a0353d6a79bf541932473164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78293432897cf58b9d25fc8163ab6b21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab7b6ac4545e3c76089cd82b2842f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd169f335a85cd8a2f564e50446b8b22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a716ffa66271163de23afdb5e609e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856a7cd9b0a04238dfbd2395698951a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7eacd1efc30eb27e460d76b39229170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89aab527b8967a66c052cd4348d108171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcd4de603a17e398349c285721944c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aff60e5e3a5a89f66d00224fc85470173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a594d43c6ecb049b81a836e15404447174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe463d080c7543763a3e75c50b9615a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc5fafb17b714f2f9c6768421615c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6ce0c07c14effa4db4b9f1107586f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4873d44b14940d8a5849cbce4dd4cf1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c920e8d1a281add69f11be9f7b149c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb49bf32ded88a330334edb4b4c2f82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1929216e33a9c0c60746cf6d9fcca0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0b150b4ce45c51e809c52a4a2e2eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2c27bea567da744277eb05346d115183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2fff3369ec077354994aa2bc27c07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c30f1bff0e2979ed5d88b840294406185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12ccb07e07a52a55654d5595751999186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58895d4b73989f8d89d7fd3f87a8432e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b317043df82badfc5e0a1f9ca44a57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4901d2dfacf36e4b908925f31aaa1e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c125b6dba47d750d924658ef470e92f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae003b2036d05c5e6cb27e2df1d66aeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d78d9ab08b6fdfba0b8403d75bb7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2244777c6ceafc3cd081bf821328c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47616566ea3ce8cf480d900379ee865194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e581af3a826e4b4048a3857fc8006195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e82349f40a97c9baaba60d906d3655196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6a94204ec6dbb1e21518c69601f17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ea925c6788180f17c2503b2009a74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbb6e09ee2094aaa5604b8eb90f735199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9b2831d82f4ce64d2a43375985be1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3408ef48bfd4563d47ab5b26daf331201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89047de97652b801d48b40596842e7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db034354100862547d0916657858ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130feb8582e52c3180e4c4a6278de4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b70aa2167d6ef3be56a8536fe0365205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ce86cb6a9e23d720ee5f314c04e1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551ac617e184d0d3029fbf69c51b953207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23981c18c2befc9bec2ce58926e30aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594be2056632a0ed06a19de735aeb02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cfff5fa7037079b2479363130b058210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47cf9eb0579669a25cfdbe5b628dd2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc80f21a1415671f59e357a674e6139212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c3b51a9ebd4b9c39cba4845560cb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9d931aa6277f13056261fdb4e9479214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e5f7e10f242e8fc98a3bb697eec5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbf567ac2d542fd1b7b4147188d0f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83249202b281b20782327e97c135b044217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda64c4c35890ebe0fcc78bc495f2f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd558723e8d3090aca781b862373a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d641b667dc99b24b706218b05a57e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff8f974612dc47537ca8fc572ab885221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dcbacda5b5379a3d600d5dc463585222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b3cc3fe76b201e94f720deb77a8cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dbddecd4baa0e5284fc44b2bb2b7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a040b405eeffc9fef2721e063f6cf6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecee15663ea5f4ba3eb502dd798c25b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6645b9c1bd49c57639ad3686d1926227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774c055a99332204db1d9965a8e3590228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b200a0f517a381ab954a689a4b28896229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0552dbdfc0551c91ad3788537f3be04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c982543fb4d5025f36357440270e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123423e89b80e53c7cf63d341260b990232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38decaebfea16c77744528093f79892e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b242fd5ee363d10a6dfbd84beedec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee920412cfef9eee6b250d0e6a9fdeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3c4bb525c30a888ecc316fa184c57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f41aa64a49602ba0f8ddbea0bbbc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688dc5366caae9d8419507fde765380238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df602dbb1f32933d8cd9726edd8787239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b58193732edca72ea7cd0076a2c292240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb771d2f22bac291643d0f25d19a8998241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6e2969ec33bd36dcc99206fd72b21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1e827058524a908da25626e3d97b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51174fc33397a6633fc6953729d059244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8b1cc5d1ec459da70728e38947c65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92ebb62de61d5351566891719ac05f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4891988384c369db52cd7618cc35022247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3b7467472c7752fa95e041d7fbb70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19467a907966e9beca5072c36a740de8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2de4f510b375e509e79c30b2567b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8bd4a693fc6dd70231cbb1330d9db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e400341212cde5beab4b89ee4cacc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be608edf23704cdd255e05cf9c9e5a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9b9443bea0f14b8d07f55b4f07483254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821574bb5b58a5028f7e7b747c0dccf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97d84688fa70f192856d50d408426b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22beb1725079c0a94f4f4f21784a30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d87c6736ff9efeabcacff94e673f16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8e416023d13d5d90f45983e8c7596259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca2dc1e82f6a3a88412e41ac8392c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed028b028472fd4095294948085464f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b7f78fc2fc2c3a6059f19c3066289262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d4d1b8e9b60e4c3d5626c70dc9848263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63283f81e20bc7dd7f9fdd634e2aea5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdf3df2edb80ef998627c197ea5eef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe16455ba5978f7c4c8de704fd8b5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb3efc33dbe5eb17d0d683bdc4622b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f28ac485691eec009cefdb65ddbfc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1237057e33072c92bd22bc967dda284269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2cad76d1cb5c76a0961f3a26995b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b62c9c0ad882f44d8a928235d4a585271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a95620ecf37674a349245b765321c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98a7979f190b013825cb595b322da4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d8a0318c1a815419c4c5314b051e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8279b6828a00e5fdef0f2f8d61cc198275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c351710f420db14f192eea052e138d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3050099aa731ba692994e93ffcab1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d1d6b1bbcfdcc816bfd081a4a4f01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad09874dea6f1f883ff0878fa33e9bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bea0df9dca9d06dc263204ff65d3fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a86b1464f126ec5af2eab22ff45f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46a73c13e01bbf059c1a859c972ca1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567922488eb73fae99d7246a07c1e245283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1964e4e6762ac8f16e29fce7d539a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268de4f247eca6a90723e51277bbe67a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6fe0758789536891e3aebaa37f367286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e58ec03f753e0a2a7df65884fe869287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bcdb52effff3b57961bb16820b32e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb45c1baacb69786ab1b9e86e8fdcbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14518b20c2b0b5045c8929e70336ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2614e7a73a051e7b799813ef0f4aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9403befe04fb52f334add4376cbe6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd71dc7ec467b184f9549829d33dc3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33d67c7cd17344696fc63e8c20b17d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f2e8ab4ecc3ba14704786799e1bfc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132820fc5bd9fd18ecbf6963e699ca40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e9b69adfed1abbedc144b996d5352297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef298711a49a7bdbfb71248ba9666bca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898c7a016f907d2f1319b1fa248e00e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64e29bf4f64f384bef216531ebc3b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0723ca4de26d9f2da94d1bb48ff57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73e33bea83f91fddfbbbe1e6ddfc90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5231d30cc1e46b39e4e88d5ac7a45e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b6bd0ace7f5191f8a9ad49e9fe076304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167959081da1bcdc652632031c441ce6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8893afb2fd0b617b4fe5e05f3601c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e4c11bfa071d4b45e2fefb0b54e8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb28c20c9db5e4ebbee6ee21432a066308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45a7e00e63b7402967c8dd90c93461309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2468d1799a8b5940f42e61d5404bce1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f443627fcf22e619d588801f6cb9b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3030948290d67b17db27cd6e70971ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd40453e392eb84878bbcbe77fc22a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b849bc361a50b5fc0a3907e78b588af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ee13cc88d2fdbbc8971be4125ef61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3582591ea16d917efc4112050b99a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916a2e8ead3d67aeba53b2ba26e4849317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf96d43bee7674ed16e5ba1ee13680318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2975176a438314b4b652d72884ffe87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90c621b6e2f1bc68a89d5578f70e20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb05d09a41545a8159e49790fa9af6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d5b790b5fe003c9b0ec7ee3b69844322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b628c431a9358b9acc09ac71d590e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01af8d9a24df3324971b280f1eb53b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669b7a75a0071ad4b80d7cff0d1e9ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa3be4327b3cf0f46f23c0cd538933326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcb2984a089bbf6d29986d1dc0544a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e543999bb2cf5656fe49527f9ec6df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97af4876621827e071d5ca3f8e231f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433fcfc6b0c9d797d0ff73eac7db028330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21177dc0749bc9f00c08601c3c031c9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a50d468cbcd119ccdd9d71e1d0d79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925361db1c27dbbe91ccf2c56a91368f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc763022e280ebb628a272fcbd46ea4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2611e1c17a4f0c6e605a74d8a4e5e52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bd5204abbb50480ce7d8e0d8eed62336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072f9fd086355a4f089bf430c4d2717337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d50b6a8fa498882c0a117aac662910338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c2f2269e2de5b4cd0548c9a27ddd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2830f0aa7fb11df81d5688e3011b56c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e8eece73939c03d96531b224975e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95191e388178861d72b6f85d9b79c1d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc49a7e7ec13e60cf679acc4389fb0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21b7de330d8ae8e641a32ab6ecd79e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db814154e7e6ae5d00a499559d99cef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c2a66a614b012219a091fa9ddb004346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195a3ba5bcecfabb285f935af0e5768347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb44bb0b11235507ee4f4da8013762348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903a8446341d5a0f2150332636ee80c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c039be5f6e8322d05cc00dbd02cac02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeafac5505ad1836c8ea8caa615bc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42458ca9acd156846163e17291d15354352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3f189888d0a4871b0c2a5087fac0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc8492462fa4fdf5e336ab24b36434354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc168976746a43a3d89ae7757b5866355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7601f2345339bb36791a5941b01833356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3860af8d49d89d3a3c164563d3fca18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1e3790daedbc7a6e3d57b32733481358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c144bf31efe1465223f4ee8b835c4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58550f3095b7327cfb0a76e19e70d4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc006c632eb2eb933b5e487c5b552e20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f89c0afa7b0242d89c11010b62eed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fe413691f353be9d3981e5a9943cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c3c48f79a32d001e35bf02c3e11b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1843dfc1d0161044a8f37dc85e26c3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a5e539598e3295cab7286b6fa0aa4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bbeccc5776b488d3ed0ca216ed7df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02289fcb0c1f365b736c81663d36f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356e2f66527652577b9bb21ccbf85d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4aa564d0d991b6faef76982d4295e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86aaac006e4ace4f80c6269bca1e93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd57d1ea0b162b7f8e5ff3937f6ec9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5d9abc9f62c56a1c465d7fd865248373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658113dc68b86df6d116e21fd1d4923a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740223633b3ebe4453a0dd357fe1e2b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bfd82eda3e3052ced9b3233f5b37d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea873b3ed9877a65c56967f35a3ef86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c114b4219ce6763fc234335de2ed6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e905fe9f604f3dc27da43d33a2cbed2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3031f9066ea9178b84c91f61343b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7db3e93fe30446a47149925a66e975381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba4c63c13b598565d2d314ba6b8229382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f89ef4fa16f8c9b164fd96e4e7abdf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd77f7eacae638a8eb26d36c5e29fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541293901f4893f712bac495990df93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1292854f13318b9ca3c158fb4ca5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1caadc902927299f6686ba8bf3682387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041258efad327a33e73c3fe0be755871388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0fefa6b5aa734e17e28e354236034389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6ce137a4f06d396e93797a8cb93c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f498a4001306588c94c6c0ced001e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859e7738e772d4d3998db48a3923655392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9608f6b304cc0f037b9707cbb2b85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981c2fce4f631f63a0cbae53c4c5554394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524ff19a703b9497be421fd444d6edf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab6c00e41a371318716108c66ce109396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90689f2b590a1413fcf7aecd9c3678397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e2edb2353d136ab47c11395e77ccb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fb58d4fb0e3943544a90b173218b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f824ab893ac5025b2e8cc47c4914812400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f8aa8ff5e4b78d447462698c585ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f5a5387123f626d7ec70ed756da72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a18a4f5a1b2cf793aef8a8155e78c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edf3191c365ea2fdd6a143230b22d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfe53ba078b6c6c8dd1790aa693015405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484375e04a0d001ba9a801800e9235a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49dee5c899cc9e0062b79615136a47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d5e481058c33268b789c580262898408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1f653feef973e2275d9b7f8cfd421409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1b9cd285188b2a59129a521390f91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6567aae18ea6661bdd416b2094a2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761de7aa19ad4372b29f67da97ef8af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449945aaf1a88327eb0d4642372a0f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db4677d87a24a6b981b89a4170d3c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84b140b37e5d858b3eb09398e6e742415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068a7113ac5aadc615e8eb046be5907416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd36c194c6a41bd0f7595552ce8766e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fe16ceb18ee9141de2c2f8e3088e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16adb521ad02aade468a98074a30d3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d035191f09ad21bc2700e59bdcd1398420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca865e841b01d02c6c5611194fca1bb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1663541563135074709a7750fabe5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c05f1223b39d4ac04b343cded4198423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc128e545d0a9c46265c9b4dde87ddf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be521f6cc9bbf431f4845c23b90e3886425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf87d46303db4ef722e3a7d195683de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c74c0cc21b1c4d8bd955d177845452427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156024daae8afc43e46c16e1984cf42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1c7bcad5c544248f708b334c6c5e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339fe4048e43e739b8485aa6e0a3a0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06cc0f929186726564a54b4628df38431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f56fcb0097ccc346400b0160c683e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17decd0c07730c717eb39f7e7efaf2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ddb8227c7b5cdecbed0fb6ac8fa9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9369d7d5762d0b5c239f32947cc365435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc871aad6e2743a61c808703678163436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1140d61204d7eaac2c9c13ab55a77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a02248f229d6cc07ac912e31c87c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afda8c4c66a8f6722b5de0f9224dcc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97c6a6e289cedd293d17b557331718440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521807325bfc2e01c306e73420efe95d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e1abcd204f373dac517a04eec3cbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc6268587fc38ae33fa769f93f24d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3f6ffa7adc99fdcd8e1845f7ebd93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28063ac9a816f9148a8241d7c7183297445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb68d161da8e9945618db72a50da67f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847269f58c16bd6742f3498de542054447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf72d6951dd24229ec322338db1772f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613a018bcaebc5532d38c0f130f0a9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf07c15a5af73281e7b78ba8dce7f13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ab8c322da9c04ca8943de0fbe26d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9b0d2c88411beb198ea8783c44423452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a655f3e5c5ebc43f3a104d9988d3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797785c7678a195a092ca720af53b5bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862470add3eb18fbc49c28e3e0cd6991455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab23d957cc63f22e11dd26707f3c026456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908e27fcd730f2ca125a11c75893218457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8616c117d8ff1eb4d50d7f8de7ff80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6465301d1fcede6c96c42f5d865259459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7acc43e844b6e3975601e5ea7f5e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aeedded25fa1eae8bbf9d38d89c9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1373442827b0e001d0870db9d5886a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d73c4ea4226c801a2fbd9b2680510463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f68a43ccbfff780fcab1504c89a44a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690a2262d986cbb148a2e06e8512262465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191c7d233b5df4bda521c506907efe9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b237d14ab5679394fc629b0cd9086467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307aa278dc2e39712fb21446d1268e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5c31aaad92299b06209ad2bb2fdc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfc6418b66dab8862d70938ed5c1fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd93cea4f31f0f380cdb994637db78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb97fe3cc776a0d6affa7fb902c243472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212134e4852c61cadc4fd66c90ccdb7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32257662c4140db049a4a026d4bea017474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b61ab643ea5f64cf649bcc6a437af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228191befafbbe2589a69930036704b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700cf55e791df88f9223b65876f0b4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be8e04718b707990d885c2b1922760478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ae353a2fa1336c4b43a038f8d8405479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c580798c627364b4bf8edb84a00021d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa130cb6772d61299529ddf63c1f6ace481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4675d428e68f85b39ae56f48af98daa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815213ce31212324fa23b22670ffe47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f575f88a72c01730f9862d0775e9dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733b3fc0c53d789aac04f0d878b9b49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3444b20735385ff451222dff3ea2f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834e0325913ec6e85a7414a6b342e5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273c9b4216897d44ac614d2f069ec29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd63cbba04e292b35d23a1a2cd0f51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47053574fa5b94ae2a07bd9ce71e4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c85a1406335589bf314391be4090e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964f59e1339891613cc57fbf53dfefc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02618e9e13145df2f2f42268ddaf88c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdf13d51d24ab2535e239577636b82494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c96eb1484891fe1cbda307494580ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e04802bb722be358875a0adbb020d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a84557b9a4a7218e092b24131e580497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a541ddb7f2d59bf7db7d6a800348a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe17c37ea12a1307ace5d82b30fd91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22990072cbff04c567cdcb08746215c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef30d8800d85de6089d2dae7c5a3714501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd07116f16b4ab0479b75cab4910f6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfe9127be997d0a3d7285186397a90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7dab0210d5e9f60d81c97e945d7a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851a01a37bd494788618ed553428e5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7f254d16987716b5e9c4ae5759f03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4d067217564f946ee42dbf552ae90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99c33b31e4bb426664228eb8e9b50d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66816e8f5198fcfe87dbe85cc6aaa57509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2c1e560042f0421bff99b07b75314510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b083dd74a0a9973f55d7d4793fe9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf21b3763026cbb3365e4aa2f4bc4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3d157257f5f27d9a411464fd3ea50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd82985c15c860c96d9aead6331bb39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9f0c6a2da03f491f29b0cedb064b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eefb890c394ee18783755bab089030516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27898b7e5a4bb52ba9908b18f5fd42da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d108443dbdc4a2e9acaf1be01031c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8ba9d44209c8f06aac1660bd2c530519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c69359490d0f1df20bc3b4ca97d84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0186ed927755ff1555696d1f5876b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ff1e75a49b53b456257f06cb28c28522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb17fe0a1d3c19aee4860c86a08a4e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a7558a8d91f8f8dd69db8b037171c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308c4ec5dfa7d027945e1c79472dac0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3911f3c43abdb27748c36881186a9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf65bdd39e7b3d077c281910e418ac4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b60207145b7f10be71c325ebb1acdd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d76683dbcad999acf85e58faf2f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51406a66811c35e5c2d6a50b5c746623530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfae870a45011a8f6f550b25fad775531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac43a81b1ae905860ec3831cbecd50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b690147150d4bfb4428806a49015cd4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d23e41e4a6a37267ba9caf18588480534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164a1c7b533659730c9fe02c1787782535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a160ea49ac09f8dd189aa4ca282639536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e6e2d91f97d427f24cd899aac2c19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7e7b03d41e97c107713975ecc2267538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298d2a93e24e4af648ed5cf2aa33a56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8804e974f8d76effceab1d2150b42a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f59cd66d7c7c953c3ee54f9e9ec8be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e155b3e50c165691af461c6726bc72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705122796459eee0ce322920f545a0aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59abde0eccc5340b0ee80af03073f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ba0c473a51a6c616ecd0a28678626545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc37bc160944360221dd4078489bd6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46346269e2e6a313f68f2c60ead794b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0789969d1f0d47b6d3dbf3f7333218e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049adb7b70d38e9f622ee4724d9c057549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df13b650d1ee5edcc2c25e64a12d21550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e959628fe34ceec3826e4844dbe07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a312b803f6b7bbf781af7baee750b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38f8c768bba54dc69363d3c8582da6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c203f327c352cbaf2c2cd980d496e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e06088e9aa98514165ced8619ca99a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f8ce6bfbe6d957be94cf3f3f064c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b55b6778b33ba53f8f0c3bd1c3774d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526775e717baeae0b2dfe56369958381558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44840d9622b448d75df222c0cceff20a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22619a85137e44a73bbb6cb5c5185a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f84f360551e19b1ffa69e440b182bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2990123d2179fc988029c36084edb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115f1fc615833d969deb64470615a96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e87d1dd1fd2195f5d87735ac44056c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d079bd893ed74982bb208a3f8b9012565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ff6d25f0f2549befba9b89a42a549566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfe0a2c96eb43dfc99263731915855567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302449ee362db886fb8846dd7fe115da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce31b0c2bd1e618ef428e6077655c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5026c0b9d1e83a10b0bd064783fa6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b4008fa1e824d49133fc7e24ae52c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6172b8b64b5271582430ec962fcca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb60097c69a3a8bc698e0c937d0916e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595d96179cd7330a9b58e27f8426e1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718da42cc44a9477a75944f5c1220819575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a1a8c9cc6e5e5da1cba58382bfc6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dea2633dd09ad05fa7c946333f0c53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a9596d93c3ee335970a48b2d9cf9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0529f3656a85b4c9c0ddad49adf76579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cb7931af29c7c41d22ff2e2ed7d75580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c482d7dee63499ed9d7079c5ff9327581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418398affac2501acccf364790f2683582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cdc667977e46c308bb60bc2828519583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c04bc0708f835b5e2f5fbc6ef9d92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb7eb68979150e9c1372bf0266f76b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49591ae819467b5cc5ea61790300843586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8c023178504279872d2e565f11498587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c9a45f0a0806dbb8cc76ca85b6b01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d8a9e558d0da2d31743bd611f2483589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0422f2336b9ac8fc0e2da9ff5de43c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d044173e5925d893ff33b2565f7de3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b60053129210e8fbdbd7e9c9dee54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4787233f22619930fb506d2db34c123593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae348c939b0af8b4e9d5b10d7f63d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f20a336960dd8bd9d2e7c42233c3e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987e542c2a4d11ddc3cdfc4b1a176d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae98e65c6e0aad011b55ca707bfdee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d5818532d6af34150827af2d909bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111e52781a3880358e1265968cac660599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e547eb10fca71bd651cbc86215cd2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd4801586b94009e31c3dfe8ddbce8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd8a5482322f95c50d29d99ea2ccd6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dc6b50870465871e414658a94d2ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde59f4977fa18c53e23ffcd9e2b7db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a21330653a295bc75a000cb0f32d76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3a34c14fb405a12bf8f927c477423606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb9076a0cc7d65f2ee427bf7529f41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ace1f9371b7420c2c29e1309d07af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1ef50b9f1f631acc9e9cce682432e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fa944ddde43a9c051b58e23c6a7fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585036ca977e6f7632391c3558553ea3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04725a9b5f20e807682f9b2ba7debcaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb098e18b8bcdfcf1629d1cf03022fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1777dc52b53626098aa7718e716ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a58fe5e06ecfa4bd06b29435fd5215615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c2c52ca33875aa92f3f589b442314616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b61a5ee4b3fb31ce1b3065502f556d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3777841f1ab6426d73a5937d7c27b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e408d60be584259c50249b1745c21619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7f12bec70f0e3e02a8d73ce0468ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137cb80d2637cade73ca51b4fb3f7d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ec046ce49ad7730a422ed589ecba9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a436e54d9bea3e2cdd88dc2c803272623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf907a8ea0aad088767486b5024836b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36250dd3fc46b17e01504a07ee4595a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af389c7d1a14fdffa391e2d4324cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa03c05d20e6f0e90a6d58020068cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d7df1dd1ef161585dcacca570a71b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e7e231aabc55af693d8ab54be280d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c1bb87d2a80439d70424e1305524e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173846fe3037c2cab025cc3a39a47cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfec2c6ef7ea3e87ca5c134f2bc54b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7abd556f6b0c400a4eaead9d0c6f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52460f11e1da4d55e6b193616021146a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be9e105140f48c44283c4936c88f2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cef40591ef18be6e4709e96f69da7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a710a504b75db392efc809ec8d88a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87d59840cd8e31f436deb5c89daa66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d742e2c2a85f635f4f54b434c8fb607639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85848cc53497760ae5fb134b8cd4caef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8639fc7f7d276f033d5e8adc945f2f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba7b59e2399d017b7b8eb658719b7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4fed820ebeb8ca5f67e6449e64e50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658a06b9b96b6beef74ecb0b6787a2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b660ecfb2f903afb38591c7c058c91645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f7ac80389091ee8637527c82a0d61646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb904e6eb98a51027f0ac0451437ccd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43153a7ed0be5520598d53622885134648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60b1660c497e1bf3229b0b0891699c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5a919cfe9e3792d58fd3202c3ff49650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c853232b4c3b6e47492ae2610b096651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1db928f5cc1ba4c55cd45d297dfb99652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f156891481f3dfa17a3a206ae6fa461653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70983b1ac9136525d6c6f56270683c2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302c8a212a8ffbb0701b2c150340d3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b46819c9a5b4724e0f2770c6addcd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c499c588b02d2788501c30d6b6c00d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ae0abdb16210bdf13b92b98cf788e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac47357f65330d0e8c0ca3d34d8c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be43157928e6d3a205b2401a54ee52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eadd0ed0a669f849166a8630b42798661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b20d64ccadc07ff4de3d73b12ba4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f935792f1915601a4151eb7ebab35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacf12415313a1d994ac895150ed3f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dab30702fa3a46ff4fc0373c571cd2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ee6a19bff47df0e98a86aff1fecd1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ec503a82c528a1f9b4200550e2cbf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315d8222bad05e8ca87bfcbe444fe41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e49d4eb89a93ec398639ae845dbdf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac616c676d568898835cdefa5f66f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b78f6cfda0cc19819bd5398f1b7b54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3444bc42c99d5797a599cca296264672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be32a40c2155474cd611685b965dde673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d03ced9f211589f3cd44b958d0bfc7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfde02f6f8fc54d907047bc594e5fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76459c48b4f25b152a8f57e6eeed6332676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec4ce21fb6c3f63b2281c38abec0b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd3fbf15a12730337720b5f2fc33bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736dea16f5c15f279772d8a3e6074c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9000ed5ffcd6c2bcdb77fa6102e0045680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d89918f606954c0967a7c709160633681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad6eed2bfde4aabfb6edb0d9077355682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c95f567aface02c1f11cee97995bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69ac1bbab0ca69d8b9a4004f147239684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37465a1783180f9610f9fd4d4b514a3f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38d2b5f9dc295cabb8ed4d109ac295686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2ad31f0ffd97ff71dade857d3681e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06f57e2c627a2de9794f70aa87d0df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ef09b77db59a096832d15c3c13b61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621f60ab9d9d89fd0607a4f41f551ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7997361dea28c947c00d439d96df2dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c94fcfe619b013a8f56f7edaec8a3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fe4b0ff96f19d51709fc588b01703693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b91ad4d815dbf88d6214c60b2635e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22615a8b8b8e0fe457daf927344b17d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0564a1a0e76a21e6a27182beaba276d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c80379337afc62f2a2e75375e98739697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cce7f9a9cd0080e5680e767425b24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d312f5992cb31bd3ac76746be54a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d4839831f4f4bdc77d9093fdb3d1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c28e783c6c42991a16cb4d94f5af6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad52a1d006043bd6320d41e2804a17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4168581616bc058195446f591f8c41b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f1deab5ee3d1e509a87d9b1598a72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd9a3a1c0f2804bc68547acd4826fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c954be94dbc4470f64e7c95eb7025706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400de444ca19e08942d08e4b046dea6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab4f51f145d97573ff1918cbce4f2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c952dc1bd46aaba5659dd2769b9d87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356376c693d088e68b886b2835953382710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fdc912f1f7372dc046e33d7459c08711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745a3f1e13bfa74a57a2e2b99ad84ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d31387f0a07d0857b8851e7fc1314713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047336302432a8d17aac7fbd2d7b825e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e8a9d131f8b04d0b2a782526bfbe9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad698105ae7e3e9237e6ed76addcc1ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe568f6816f43a34c79acf5cf553810717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48612cfab31ea7ee268ad631b5a984718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6ffb08d74ee287380a2c5a63aace8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cc57ba55e37ad45bdb338fa132df3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeb5efc80e5c5d3fcf07039c77f3c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628789c3fb451cffd60780c4e10f366722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60637a645fd92991fc918552f03dc43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fb285bc7763a5c90f3e51a9d94e6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc008bce6f6be47d16b435c40e2d5b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23097d01f73b7131bfaee6d762b8cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64d1d752e350b765ae6e186bdfe9eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e0e686ae45545d865033fc2087c8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9187b1a0fbc9b84d449bbefec697f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254daadb283cc66e12cae81cd57e5e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a743982fb7a52756ced45111dc456731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8309230249eda40f5464bba0163f3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbbffba72df20a2ce355c90013fa6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d02fef330562fdfeff746dbba2487734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251344f4cfcedcd57ea8bf0d3f77d6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f536dd903a41f0a4a7fbf51bf623c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860ca3b0c9ac3d94b2eb391b442fd62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529c6207f7bd793b1c1ff7d8ddd2652738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e3b0477e12430cbdf71d559ab77de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f4cc878a74ccddf03e444dfafb5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915286a9be74a451f96ed0a55d5cf32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1ba2799ef1243d9807f1c35148426742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2067f0e1c865b729d8baf57d06813743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12091e3dd64f1b4914c88f611b4853744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653107b7bc8854b2f8b35bfd8834de8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d4f991f8a101eb96bc8548fece69d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d65509b491603581470d9b437f0f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa933cad4f159d142ce7616a4f0d24f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87519c07b6bc50739f3c3296ce56ab6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231bc7a58e45a1baf2ab7e25a4215c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026790ea91c5fc01c33b58734b47c317751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9003c8915ff57259f89167b4bc5fe6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc95bfac200babfd06381a1808eb66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4e04af3e1c21923a5f821f85f983754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedafeffaf2e0cfb00fddb204ae22402755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b9f29b20933c3f4ab4e0a80425ac5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9b6f499de08b369ad8b722a50b85d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d2460002c7f799aeeb1a822308f25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90eb61ec6cd4a781dc498ac7a74aaaf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5a7e903488cfb4259ff4ed241b0a6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4150d7e79dcecd67b38f0200cf32782761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7680029b87cbe01d1e1b3e7e743cbb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ab55f081933e183bba6ea8e5da5c6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4588a53558b26aa5f44c8ad6e7f0b4c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ae10a3addfcbe62cd38d05284f524765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b6980f15e32d55d4f493385e9a8a4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99fe32d5c374196209c24852b7cdc1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594f227b21f75af74f948a48dc1fd47768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced637213446ec7a8c036bbade478d2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7a24e1da4ace55b53081dd8e30a95770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b1a9cc675257c91d2b00891921c11771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dde28e2afb02f2b0ca1dd9702003c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb17e9c124ebe635ce988ad7cdeb23773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12e5268c0115e2234e22b07c75bc03774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e09d6cc953ea61f8cbd1367e41344775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564506c0d94593b1c7fc197375287e1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68715cdb1b1863ab0a63b4f020787a6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcd6b1af6892b0f82eae11ffe8dbe9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63c98a62455b28a5bb0112e713c8ca779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa0f2e726df4960c0f5849785c288e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaa08656c7df87af7d7f052dd7a095781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c15ef79848e04d4726528f4c80a4d1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc04b81e70b250c332596d1fd89d59783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98bdb7d8f9ca4c67c4d61c8874c219784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2680c58c1e61c428260e64362179154785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7480b5ca7ab8cefcc87c28a4c2c3744786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08358aeddb654d23a8f214df9603b7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1abe67f349fc9ad5f5c8adbd77667788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92816f7ad22c6349c9a3c265a062e0d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa858783fe55ea85274a99d851f2a1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a710a7968f94effd175948204b5d8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35c30be867a21be88aa9a74b1bc41a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13282098e25bb059f6dd722294906183793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97e32a009b49994182aa752ebce278794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2bd211fbd56736680aacb79ff62c9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9709d39798b6b9706bd8cd3c0b8080796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68def377d3966c33ffa28e34e406f8e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8477216075ed3902efbee577837301798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78f3ad7a05d6d3fcc0718abbc345d8799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39094ce015b659f35ab7bf12d102f1731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6be1536324792e74f72855b1a28b492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6603777295abd2960b3e0dc2b454bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681becd9723a84247ba80b77992a25344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455acbc6af2678e0bc0fb8438dc6ec85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56528865d57473808dad8131b7729c0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbc34040c9a6642a424f324ce30c0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda2bfd6a44e4f662a01736100689558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b11bc49abd85081bd828547c2ccc89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209c6edabeca1f48abc69f393fc2bf710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c52c5308fa9d8b19865bb2158174e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddc1975e45f2cfb2d5f8b9df6097fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a9d4ba121119c519f75903e44924013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24504c8a43578c05320bf6864b779a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024c39f3cffa893cfbf262d05aade6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af398a13f3f10a35f286528b747dd1ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65ba161f7a89102a364cd931a509b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c24ae5e799caed26c7b28aab3f5ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e256f5fdb8c009f73c677db89406619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6395f43f11827e39a3334f32368aad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bc8dd2a0a9efb5ef809a402f6b9db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcb56a3d587c4892cc1e843e6c5e4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bb281be1d5e3e27f1c2e864abe1aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ea2c259fb051926fe8e00370055cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154ba7028dda925b7cebc72bd9bd54f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e6f65bd6b17c382c86d67132585e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d11fc34d2aa0e11ef5727a683d4c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3630a071639347ac0b1ce317d21d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcec9c94c1b03ba4249fa989a55f3fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f56899c3e7fb61c42c0c5ed2fbaf7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbbc0fe40ae9e8b192efd990c1598031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba13753d9a4d7749caa20c29c93724b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50143da21317f5a2fa7ccfc92d7d83233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62583af73c3919078ba1cbc80b186434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5086a652dccf95da1a9d27b272b6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd1d231ef2b84dcfae7c5939829cdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22235189bf13e272f69febce6b9ef637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17f8ce62c0519317c66f41782e82c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8c09d6021c286af24c0674beb948d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23a7451e521827e8c8770557bcba9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343b417293e63572cc3c078f6d6c05f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f905de0002adda86cd0d8e441c6e04442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb495c51ff6c23b320ed5aee6d1333643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e28d0bc2b17d70b4de5b88ecb71b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be679fd1da45263c3ec171cd6915586e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc484f886d64dca2738010636baf3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf6d1e362cf2731e303a547339a3fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcef6866597cda7a6e5d7e96e2e48a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff870e6ec29a23de569e31938372a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab91a4b9646bb6f93398b0dd9ef4cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf74508ec14820ac086b6807567a96251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b88da40ef7286bc41f291a9fd8ca0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6db343378589f3239f19dee5439dae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13d469d15dc587240def7bc2e83a7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6020e2c2a6b5a0e9315ccc09dbe34b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8692230a27dbdc50f61cdd0d4d43b1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342a0f431d235ae300237a4dce9849157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15b78f79c4355ca0ae27e32f45b0a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945022c3f6e9b7b26cf18170672ffd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e4404a07f1c138beda98ba74857ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3098a2262f3f4f8809c0457baf81961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966d386d8126dc54206aaf90f99893d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22adaada500da3c1679cbd5d839bde563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792e4d1d9af946d0f530938c72cd7ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf77fc00b7ef63dc901f33f871c7a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d5160ef4b706ecacee4049d905a6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d58f50d11517aff138c8b4aae15dd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341e60e3d8bdc02307a605094f03dc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957c11f53da4d92670ef98d8ebfa88e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d00fd9328147f33616653a3971cce970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403400c71d51b748f644e127ba3eae2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558959e8f84d9d37458796fbde82f5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fee073bfdab1d8ae2f185aaecf5ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f67db5ffe1cd1494c543947bc209574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec700590e85b5204da8987c7ebbd826575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190da846a1212a797520c9fa812c830c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d1cae1fda94d172d33914587db79977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f5824e98db8c1fa2c17cef075891978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c9b25b2b1af15d7971ea87b0103a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0671702c046d7ee7b45319757ab7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2ce92bd5e0ccdde6c62e8498f8a7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e03302768d91e55366f25f87cdff182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aee31f7548ac8c51289bc6ad96c72283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd83e14d0fcf3c95fc0785f60a0abfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ddf4f0cf25fa76fba79f8bc86abed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d836e87ec831051179934daa6d47586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd8d01e2060e9aa36395cc4e530b4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc13f11ab42e31fbfb6b50063e978fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654176c269cb9064abed21dc37ff80af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ffcecf10d5b3c6762fee8ce47ca1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329c4b5abea74e30760305ebae384c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17ad14331a72363ff9711cd5d1cd8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177b1da004d026b00af901e04ac8bd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d471f705715ea3222ba1a5363b38594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06654d6fa0e36c2dd480dffbf4a9e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43920ff840527296fa0ffb8f91056596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5ca925da7111aea0ba67a580c518197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b157bda90fe8df5b07b56179c29ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56a53675d70ff3e82c00e53847990899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d2212085c49b64721b6da65778e84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7681b0bf56764a24241beab1e89a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20709fa503c7c9cc5089f681e6b85238102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fc32a926b3569d7ae4f5fb542e063103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca070250e4a969a98680892f2881df2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281daf73017359f934e913a3a1363192105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06bedf781227782d077fb3f1ba8c6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca650ae8c1b06ffcf1e43787c7ef65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15816c804d2b8a82b12b487fed858391108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c036470b4653d7dc9b035580a75cfa9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba66066524d8f53ab6c77807d02876110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd018d98a543e39763205bd46a59f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a2494706c7b2cec2f70a0db240554112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263db74412d4f733c4120669caf545e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cc9d286eab3e38af2ad07a555242f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb5727d8ef39587901faac545e896d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169e772d4c8386ca892411f65fd9a3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b88085109ccc51781e49bb4250a114117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c40dcb7343834a61bcfd59bec093f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e382de70bc56a1cd31d105850dafd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab88aa5767989cdb0f54ddb47a85b58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433378d854ee524199c338bd364526d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9fdfb7c718605ded01e7049909841122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd473c513b3bbff77b85a7b77fd63b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b1d35446672e6ecc850b57c3bb7d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798594607726088347cc2a3d2be1a65d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad0cb76c31a9c1c42833757b320358126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c46a68af24b73059a870d6975258f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeec9bc31b0a9a20ec473eee4ec2967128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bf735335e153c72d70fca2ec25066129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed6751ad65b83474d0ae84c6ed8eb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e98bf0e2e8bdd6924683f6490d6f65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abf36ec9e76a3c01610e67de43af38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932bc4d2636609a559f19a907dcb347133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af3e3faa3502f9c9f1223d6d5efdc0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b76a423627b65eea0bbeb3d0eff94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1102c5ca3ed3d0e3b643a7ad038f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83583b184743968cbe6cdc5523c9624d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955189a4863b331d5739bc748d7904f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c066ab8c80514365ff2017b0d52223139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53314aa4b9e6777b2bfa34920ad4b3db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7911804736c5459cb15dc8809cacf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aca058921badb77080bf42e65ac24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dbb6c4f568c81abc8d104d2b0cfd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d88c7b7a9d21a43e19a0b88513892b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46983a80eb1b2839df8ec97226bcc7f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51256adf92530e43ddd885dc4c2ec993146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095df53b457dfd3dc02a200a769be110147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2aab5c386a7e56e50d61d567602e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8f5ae601da993aaae420a8461b73e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a0d3082c430eb5852e130738da253150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec2b31e749780623c85ee98e7a4966151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06332b6380bacda14f507e64724c2268152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65c265e3f3423c1740f2c1377c7f32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e909caa887ba788f121e290ad6bf4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16dd5db6ed5bf692e0fba111049d5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69152d0f216d3de775178232722ab8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1afb1ce77140871e6c0a17c1f1ba2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73056664fe1cf0b18990816bcd9bde158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800346ce3ab02f50a4da6320f945a4ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382915608ef0dcfec8f3cb3db8cb793160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfc34117d5bc3257d6622cad1315cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be782365ce7d43ada844ae7051327b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce197ddeadc0d794860161887388e45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9918748ff5f2df269cdb297ad3bdc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b22ba08e3ee14d3a2058909a6c6c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c79eb63d1c636a5973d3b73db32b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d77fccbf1ac1f14d7ec9d9b14f3520167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167221ec6f180a87cc89c8c00e8e286a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b21db14ece1e3ea91c9b912fea888169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580a5f54ffe0f79a6cea55476a91cdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf2fadec843a12a83e5d4b5e289536171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280174f7517a6593fc2636f7be836375172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3d0d712838094074baef57375b7e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209f3f031a44e2e8ad987041c67ac1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99f6be22f0f53adbab38322363e21e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f5d0f3ef3da916b91c06cf9d3a708176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f40f2766ae89b27838dc686f3f0df1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd4aa224cf4281c819dc22f374d0d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51380e5122115e08a72ce71f56eb220b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a71e832d863608ca4581f02499227180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3bf7bb61f7517f09a7d093ed90e58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f9d12e21763b9b89a607710b16073182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74acc1a9751a1babf2a699c5bc3c39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c0b3e524deccdbd9e55ff95b3224e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849cdd1d51e0e550e83bea54e09d47a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62c4ffa9d140f971201a830b3ff145186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119121f7f966737769b7148a5a35779187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506dc1c89ee399bcc13da5edf559887188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddf0f6b51318685bebf9b9441f572f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9606d9e404da794f57a466f20c520190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819327d406edaf56de7c7d8da1964f99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b81b3a6a42fc12b71692c31e2e376192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fd2647753495619d4677f37f29262193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332ac51edbf220a288baffbd447c53a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303bf99eeb1b94e388b26096901e7b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06e6a31e8e2555a5f9089b0ea58159196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12ec67846dbafdd64afae1aa69b10a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dae9ef491bef513e02cf0ea65da606198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3ae824eb6c90588b37ef7ba09f318199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84970f385cd1b8eed10661313175bec2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c001786d2c272dc8e0cbefb106bb4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5d8ae998f3370ef9d0e01570cbc51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deec42ba23b1074c7e14ddb0930c13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9929b408aef5978b71cbc9cfac085d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fa278c50f85bdf9d4cfa770e785ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed9356ec9393b381ec641ae2e8174d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e939f4e268d8aba5ce9f0b733ab576207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33834478f145cee9896a1d670814cb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577972105a355c7e82b457bb25998dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a348e94e72753c634f115aa652e351f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594db81afde9a9d5cbf95d81e7eb64cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc234dfa8a15af2119410f9c2bcfd775212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140bc0d9108f725fbfec748bf2250fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce5ecd61317ef959c2b487ca4bf656214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecc54594f426be444327ba709a8dd3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a44f6cffae17b7fd0cd160ececd2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f7c4c6b0687a1f94e072a1e06c277217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b393f1a1f7b82b27f7cb5958ba694218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226424b35a2cfc7ae5e90f1079b61f5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff3a6c39436edfb9ef25478d6efe49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0d19a651f9653ec4f67e7d2c0f7e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d77738b5b23f68182f368ff34001e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e5f8562bb3ebd24bbaa5ce2b6abad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d72eda2c837e827c6b1fdabfa3e6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833438dffe61080414a89147d680911225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5becb42bb722c241d6f32c018d639226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8628ed044118b3e01cde43e2a9307227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4af2b00b3052538567ca802a280cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f99a566d6cad001c4085a0e874c17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830893547834bbaba9678fd1baac3397230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b41c5e8fa502e8b27afdd23febc1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d17a29ce424e272423ae9b4425bedc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1ad1d837eb060ed835cc43e2e955b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32551fb94255d135c8dd338e895b5b97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55413674a6d904521d10e08b0c4d62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1d05492a1f594ce2e6bd01979af83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067408295a6fe202a55edf0425b4447237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a75e9cdde6fb84df0e0d19ecb334b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c31bf8553cf0d8e4a482dcdce1e4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e1ab9a496cbc60467ff77f71d3aea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6bb30bd98041342b4133e5224498d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834fd02701e4a55d5de7840be5794a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2a77d080da2f8d8fff7dd946007ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a58db4193fe16e942cf6ede1fe90f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee5a9e8b5a7738dc3782d0f8f72858245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34ea2367ac570f9d800eb8da7476c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240617ffbdda848b31b0fd5ba43b1d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3319cf523c70d4e7abf469de2664e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee3871c02be301a62c58fad05c50e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878be4b546a42d2cabfb1550be6673a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f907b96396de7e8526069e16754d498251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11826e988355c4f0f35b360b87b161252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e936287ca119f72a440bfd5dd810c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f2acd86bca7c0bc0cec3d8f3a7540254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce15ca0ee27dc600933ebd3e5935d2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b12ee258ee33b6c65aa7e96e4292f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5ffd369e4f9d125d5b52f5e93e488257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa70c33493c7ceed3927d9755d78c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4ecb29de8c6ed383b5a9bbb69e960259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026293caa91b4e8de3e0e9c5ad03b7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2e748306746b50d611c765911cbe7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf78adcfcd402f369c656ed9ea27ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609b757f2ffeeda3ce8e53dfd51801c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84f635861bf0996d292d3c8e30a60b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f563f368f8fd8f61507c8a7db9198265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64597df1d260ae1e74dcb8626e58960c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad08196b0257c0d5af6cefca2af33b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2826e6031c1da98b90da95881b918268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54812a7f877984aa6da6577846b8acf2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5cccea6e6f3ac32a07aeb9ab2b60c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59be44fde890a67f8a2ed9897358282271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d928b5cce3e50f68d733aa947aa5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cde1199b1a0c390efc7721f17f2fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a3d83f5152ed73878a2c9d855a343274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce83411c3cdc60765ede1a0c55eb7e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bfa71f343ee6fd047d224eea1dc7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95191bb90ed011386e8c8c81432ac03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0c9013fc1472c0b77b928836026ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1643db9ceed21dcf9fb795fd0861a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b37304f7d400697e8ac890feec578280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5799f094fb6b55f8461902b8724fb51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae8a1c3def4496384fde4e301f1517282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4290ddb7da44efd0e8bedb4e023c72a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6523c7ddb16ae69d408aa10e5f2e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0d16cd04569b30485fbed89d1b155285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8296c860dd91ea27c4fce3dbb9645f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7630cb6e63d00fa7f5a65c4c89fb40d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e28f82d0c741e217a52e392345769d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809416f2226e135f8167b6ba04d55cb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9fde3af97501a4744730a6473f99d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c36a5ecac49559c6b0b9316c138c8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2fc6ca5759c3c1637e145d468b689292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7ad7fb2352bed721025fb8466972f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797349697f03273fd9f361098705a9c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01bd3517e0bf0bccd1a7e38a7eaee3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc5e66e506474070c37ebbcd8d81ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879e517ca4ba14c554fa250c8d78bea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd5519f457953f2b7ae68a6db123cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c6530a4b735d75607d9509b5c30c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fed6aca6ae0c6f87f71b5e5e79a9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ca738da0b6a25daaa482d58e3e99a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac3773a81104d787d357d4facdfafd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0e8196f1790335bee9effd981e62c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f5dc5d5bd572580fcf7b44fe7e794304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fc406fc3306c18a2e792a7183fcb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4f92e7fb1d982f95b238e53a0e7b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478d326175a7367f5a6a667208b7b77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee680bad983d2284c5e644f2be4500308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d58fb55a147adc97f1c3272b6c33f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9076c5846aee0fc4ba5be4297f4208310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378918a542f87191a66f55fcefd0c30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d1589dabd9168c87591a08ba38f85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3ddc7768cceefb14be7104f07d47b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91035fa10ea6c4d6729c1a2f42aba2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aabd55f26af6d546ad4379cd6904c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c24a2b7cd72c36e86d6142044043c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851299bfbf487cb0c66c0e1fe8c9354317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13746c5821c53ab46884a4ac52dccd39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c93f4785cf1e084cd3f00f038a344319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745871ad97ce2987f1307336c50d1335320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfed8c7daba5e6cedcd2b0101a49b5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111dcfbb023ad8b364452a0a399409e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c09d882c84855c1f1a8d23be233c80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049db3587a2f98d2139436edbf1f95b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df568c720a9a4f6ec580767956cd92a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0441dcd10fcd71460b7ea1a8726eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb488a000bd4c38696c976f7f4e50568327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbc3cd0ea1bca27e7bc2f67bd04540328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd140bbd4839b03871b374a07bba8cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4c89437508a254e731ed44507c21e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb077864e8fcee8e146c1f3ff0af2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8810c7ee48c11029d9e84f9642e9d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5c84d9b04f970f112ae222b814f7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2e75cfbd33fa8b74ef8831b7b2912334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936fbc196e04ffe40e57313e340b7aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f956ef26c78386c1959e21495e59e75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34e6732dcc185e77173495bb82e0bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31a4530570228b393b872539bdc9d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddd6f20cde6e17b8b16af0cc3679ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36bdc82cf8c91cdb5550cca7a327e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba67df1ce96596c11a150ece04228c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf689a9f1bd0d530933882ab6ef8575342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e11745105d3ad659fb07f59a18ad1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abf69bf866c99214f1b774e2aedaf0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78e9845bdf2961ea54ae28aeca0f95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ea9d9596a088f21e1033e77ad14c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3348e827cf593bcd678c3b69c42ddca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82981c4eee3297d7eaa6b781e721482a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b28c46c7e038418dbc355f393cd19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f939b485abd36956905848150ff58a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86f22af07479528cd77a248c3df36b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a9ca000f64f7fa225b15e57d6885e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9a69e34b51f9ed8a9beeb05944d54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dba9b6aa4eb6b0cd2cfefa120a064354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4df03c54d7904b136b15a7c6f71fd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3536736fbced46ae2879f2851c86644356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d10dd4ab715b91a3293e3bf9a0ca51357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba87691f4fc0da71cb4a42deaf345b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef336f5a4cdfab799b0b6c4484638f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c45d2655f26d89754f02fff932aa0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d06c12d9e5d3fd81558887719a886361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c047078ecd2f3e7b1bbe4ba879475b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f46ffdd09a27d22d33513c5989139363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7611021911c5a90fcd7166940bf2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdcd7875fffe291ffa48a556686f4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5df0cada802df88ec28d459750e9e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3a6f4ae2f619ebbc41fd9cdbee5a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f49e2dd3b4de7bb87b3f236a931a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cb9a6d10f1697f3d1dea9f4795f3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83631ebcac92693f884840b860d1ab11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eec9b9fd0cecd8da29e4c1c7153ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021693d84e02c4032ee6f4815028919372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7f12667052fd166a2946958379eaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd545d15e368b9267f200c6bc54a3b67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a2e370826fffa393ed3cd2486a31e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990146e34c24b661acead98dc3dc4ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f561ff660b4933a291211475847e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52d84e3d14bbd36bcc96b06ed8dae4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb70e13a4c77725fc5a1ebbbec87cfc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2aba3225f999e974a9acf0ffa98f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbae8a66849ec13a640e740dfbb0edb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad64279c7a4a85709df41f5bc05687382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052fc87c6747eec7c96c242832d0d55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ecc779b836f8540ccc0d228a84e75384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a136a11348110983dd1e103e60e9a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79710270b3dba35b0978982c23251ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1e11371de23fe59775386c1c927fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ead56d70f1d63350dcb2fb150c6dca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6370ebeabc4cee749b13d39f36582389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53be17899d56adf1a3a520c063f369390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d230c22c3dc689d87ae285706ae1fca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94c685525f8aa877a3ffcaa085a7ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d656d542ffb0b8dbf0c1f333740c938393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa05aba00ee1df1bf7f104c20eaf417394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3732b0d40768325b8fd0d84c759f0cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f7ad9aa65d0fde67cace0ac8747c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f667987f8f21df7f04c0ef492e742ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55752c7cb2b1d072eb1b3ce277438b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a92daa44833b5c55e81904ad7391b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e002f6fc42274f5584f80a74c90d0f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b001a58854adf0858f5d240c567fcde401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998633f51c39dd57a727be74a3d4aa4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955b158433373c9d99bc30bdb96ab07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ba30f1ea2e1216530f059c89ce6f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0049321fc160075d77327d4daff71e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d11367f70fddfe86a97f223a88823e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7a66afc478da2e23ed31a05898c2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a1bbe2e969a55785c574e66b492fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a48a6e9e6cbc304ac7988d13ff1c46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74e4f7736f24f3ae9f4aabb082378e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5d4ed16979f121d8561dd0e8cfa59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e5a7844d23cdfc08b279bd295489e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd4bd947c9208ac4072409d6b5d31f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f910a7c21b64ff932325dbd8a7e32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83897963e0aeebff1fb9e4661f699a2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860dd936e9789b192b2b3aae65a08c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc9625263c836b3a8676a40c51ed44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6c26a6007675906fa11610dd26769418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd233d8d80c1e795332cf1c4214d73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b052fe2cb510fea0c66cb3f7bf9937420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd4d4bbb096ffe8af623560315b0f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7962a6ddff0b270518e0ea9d1e0c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e3bbf3e9b1628e0ad06d833d86b8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceb913e01c426e78a660585956d8f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f83d3d1556ea2b634581f8930d8bcb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2397ae3de6aaf17a9b788b544236d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a10b87389e9bb117cb09b7ebe56a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d01f290852d2d93fb82241b456879428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee22f3450d6370026dd271b3e04418429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470d262889086e30b5eccd9cd793435430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82568090b67ce04dc7fa7c8b80e9cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899578dc03bcd2b080cb62a6b8baf39f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c600e3bc674acfb6d3406cb279e301433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468446594053d2d78aa9c2660630fa4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd983fcf34c28ff3cf5a4a707ae0aa80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6865b9aa0075eaadab86d33657d5e90436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55b3667d580656ee652a37359b68ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01e68f141f89a77542457427bb4b4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74231d6779096ffb183d37234a6bb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a05f520db59ac214ba6603611a667d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3fe70d7db2af2d55c38052c3866af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872bf553c03f495639fc64346459d70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ce32f29a8e32a08e1164126df2905443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738080083f91c191b8d8dc7972d3178b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8e5ca3cd4dae12c352864f9cc9a17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395509996a6ec955c2942d7f19d1d14a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c77390c8101c5624327483cfa4fe0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444f9986af7abf3f1016464df56f9e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf0fbb4ae19a50b644c9f60bd3c9cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e5d9a1c18250650b3fb350199cefc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b969eba092778542d5067eab95888451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c40ccee33fa4c41557fff90cf0efb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aa6be7fd0e3891fab73738aeecacc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c8b5859bf16b91d323f5780a48410454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3a7bb2ee52eca0aa668d200adbe5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8815ace624f19cb735a20b3599f0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e7fcaf92770d7a365eed893794b7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0d2d40c21f4dd2b132416a217377a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ac4d88f7ce6cd45a9f3121172ba5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee7a5f778321917a1496b40395428e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e4efbea5bc9be3ca08350702af264461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23316038deac7002a1f0dfc34557bf4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb781ebabfa78157b46d719c2f6b386463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04995d40a4c92e96ca072f0f53fab2b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc01648d917d6d07d82010fa6a0f8d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442fc700de61be74a0d77df9ffe1bbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14ddc95daf8beaa2d9928a41babd38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f01e2f3fee449c2f9ca4557c1234d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b685add9a0a565ae154780426735b0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309821884b88873352accaf763dddd9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29739c055377a3795bb9b9d9dfc843471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017ad867f2fecf780c848ff60859a07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6512f8402bf826af278b3d0bad84dad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32242239e45aabea3b53efc375427a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e016e191e73dbb251c640b1437f0b97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee225c592e32876a8536d81e023ee0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718a9b56d3485fa7a6e6b22279fe557477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b29efd9a332cae433e1198c8cf736478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec416af5d1837d7d6491d938cb69a2d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec59e9e1cef79de4d9b01ecbfed30d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77478133f3b95292008bfdb5161df8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f43e04a41753a8043e17994b3999f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94f41cf8330cf671c64e1356802e07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b5f607880b9f38ebd342c37c8d703484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8916e91212e4368712cc123cb7f472485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491394feba192a2861515b4350f65e3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d71bfcfdfb7e6f2937c83ddd50653487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fcbc3766ddc549910752bb1d9786a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047e55b7ca609ccefa09633f397c8d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271f1e468fd646ee78214245ca9d061490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a0be1d83de35bd2386ca22c313dbe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dba62e5e6db62cc7e5302cffb84ac1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772d2b3c1a83b39157c490bd1446a4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f784da00e92102f5850de3a14e22fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09269fb3234a1e439326a26f0202be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eed6e5fcdecec0ecd8317404e0027c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdc87ff13a0345da4b651acd3664aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d1cc0f5110d1e183d109a8c3a85ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607c714b2914446d320b389f77783bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c63dfbb01659f83470cd3c6ee2bd1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f571c49cdaa261eec92f94acd0bdda9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d75c79c9ebf055f2ee8cd676b425c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a8ca6b293f18b15fde2322e5334a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a20b1a7f5cb0a78f31eb57b750d6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24284a28fd88e0664f8a3361cc6d4c26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531444cd38b859e80fd5144b75facd7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a814a7d74f97f712fdaa63d3173f50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440a3823b51f62f17e6fa93fed2b62c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03d941ad28a0e9a892ac3929143f20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9608a7a669c04ca6abb97b7a3c962a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f31fb0d53c6da768018e107e9bf7a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bd5be95ba0ef2af7aeb3b8ecd80c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9d27f353a7b41ea38576f099f8ce8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eac06bb176246c2eb7f1c4b1ac72e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d71a55989ac108fdb2fbed1f964e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3db0ead2d9693312058f25953fe0c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424ec9a857a2c77f979b9e0b1061fb2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675f6c9053ff05047861d2c26fe81f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495209e59ec74dca79116b843b7f75a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d4878762afb94e2f7d7405c526740520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fceb0e63c14b6ffea2276415cbf09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645ecb474b94abe2468ad6656f76f80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aae8f3da116fd668a01ad80689d71a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a8a7a26a92e3b2e4d6543654c3056524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f562e6a7f53569e245b5323f7eadf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86294cf18597df4bfe45ccddf746473526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d12f0d9f5467eea9de9f9e1f6a406a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ccf16b653d9d907c316eaf52b70d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15e1b56ff9b7e9f241b22f78a49611529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f3ed6ce61c2b9931c919899974498530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a1fb9d6d838db73e1f6a822b8a6f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7cbb36e7646d0c03b971511c789ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e03f88dd569add323dc4669abe774533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0f18683514cd0c60294528ec8ae7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f0c8136dc4c26ccc6213997627856535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4107f64be4e44c6f519c5719832b887536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef275a5bd467a20c8bbfbe0684a2ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f951b2c268af9aebdadeb35fe71b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d89074e88c5681f554290c7a37bc3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca69281076bc341d92172b77a4da0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aeba62c2543afe0b25b7c1ca36e96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c8ac491a90b19d1df914db5cee23f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fda82f8f2b6f9d620d5a9f9748daa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b4a2928c52129999a1ed63d11fa13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef62861803b00fc8e15f69ef0a467c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b753749bffdd3d8d42480571b04dcae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635c89b219a71d98d32ce6c38729754547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b4c51085bcc1173150ce9b3561a76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b784d8689eca3a9fb42f5cb20af807a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd063f5dc1c4c494ea1bd04f796368cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeff78e9c9401e3887e07b145a4b22a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd591f6b0974cbf9f39b5029cb5eea69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa06ca8b7e40d7b7c6b5302b2caf57f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9c9f9988720775a729eb06c521d4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef6c27739daf20c3d15ae3d7f4db38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2281b2ca5f1ae8aec6bd8170dfed7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdc6123d7494394ce397cd8859f64b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246180a73720e13818725d3ac3b093d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212294e0e7032d7107d4f0861c68eb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0eafc315bde8b0af66eb9f8dc2f59560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7092248b5a5a33d1e4fc588c3a36d49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4d06e773325c913c8481030757703562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a35c267e15516ed1d255054af4fe5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74da6c0dffe98b1819407e11d763c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f526fc2b4aeb8349812335db656fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3029e77fda3ddc17af0c04cb19d5c53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81ccd97617c6805cd03071653b41e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550a6124deea3e5658628b4b04425d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96c688876611eef89e9f24c7a0392e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbbc24de3908e292cc15694ddd3c4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557e6350425bc21c89afe3a2e799463571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23c301e8c420a6539e18785f50afc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90c3d22bb2a6ac1102f02728a93ea0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009673d22af7d847aea5495acd26b56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa53ede8c6df14b583d46f5901bee83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06eb944bba48466f4d08857d96a0f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b58994895c433d1f1599ed783ef2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c02f49b8e038fb788dffd1b1f8e03d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418480cd60e6c92ce41c9c1afa995b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc2aef4f107a1c182ecad04d494b35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b1fa17a480eaffab01351efe3d185581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa963e5016fa6cafcf0765b38d8b241582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d891c6b62a45f8a3e54293dedb968583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176c21aca1880849a3227eef6671450584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d100f368b54af41ed8f1862af2af3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02af920ccd06521597e194c65e7ba5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743cb835f73b97b78e66166dc2c4041587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c618efbcecf50e8679e5566893a1db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166765a0d757340a9ed97274a0d700b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751add7c832809e47d2e0ca28339268590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820f48a62c06b35987952107a16ea2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce169b283a28836f3c7a1c3c45312c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee959580bc739b497a9349938b3623f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bf9a8f5faaca6975fd6418920c339594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad931b37bc09a19b6accf9d9d3707c41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92307832b511d783c4ddd62bd91d7e12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c650d4bfd1c426cf5fb8e0c903a2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f71cfc86cf847143cbe74aca35cba4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8c896b817bccb906aaa1536d552b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af306d72b1949df2f8acab815b8a8864600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7297cabe93a14cf5820f1fce2cfe3d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b300499e6b5fb4b8115be2353cba90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09682175baad45986739058cc8010ca8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b4d808b397ae0c829cd9d05083556604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef468cbf6d53b2ac6364312220d974d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf95a15077b555216c529decf6cfac9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09aba58dbc68ac3f6dc86c834cb77d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c642020f3103b9e3ea67710bb4b21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfc73952864187fa4429bd766045b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca53e25c0f353ea5952a383b303bde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f434bd47ab03bbe32f34ed8c7eb4bc6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0780f2e70867f64f7ab09975c1da132612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cec521b288c2055844c46c5a928df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0307b4fb1b48ad35f6ce28ced26b41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc55c38a3b061fb22635310aea209cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a266b86029426a829aa0d8f76c4c882616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b481a0c62a44a328d51a29e046682617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae40af579446e29fb8c57209eb4eabe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24aa11b06bf63057ce74c06f643341619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba441c7770983fa1456b28494b4a19b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fbaaf6b7c9e2387984651f5eda410621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a267d8dd8d077dd6e954ab014c6026622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350bd22a57438e437b7872acfb743f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c83f8a5b8c0adc47bbdf833854a8d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76def79bc54ad7c0579fc9e7111798625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38e3aa427c697dc1e46b2ec458d94b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024b523e306872a1909d7bdfb31fecb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd409d7b240b27bb8522b6df0ff704bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7636bbd816ad4d5ee7f9e23c65c1dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3e6afcb9cc963c098fa9585862cfc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09545ad9ad4b405f4f84376bfcd36332631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65159a9a9eefdf28dd221288f3bca0d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa8c88c683ea161a12f9eaf8cfd7b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8406a8e4910dd002724846df6aed999634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d6063934cfd82e913a2d0d8c2df27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5246c72901bce83813de37bc86f17a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbd2eb93d53ef909ed64c5de41e632637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2fd1da19470b8ad52e277d7e842aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41b358c1c57a12842fc374d97a2a07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94725fabb0e8ae19fce3be11bd80ff99640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cea976b0a5dfc3de6b450ad64bea3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fb5bd9e818cf3bf9888c8306a62b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f109d3eb025b40ac14cd713f91dc07643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c28a333176aa5418dbe2a7c338a92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb748c3b414de06bbb868a49e55a3bb6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174eb3aa9ab9c4da3500ff8db14587b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51450c513659aafc3ea2e45915f7876647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3035f82815a006ad424154c20c34774648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4058cafb6a6be2f2b80b4ab0219ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fce0a8ac05378090423278e2ba1f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842c812e9ec10b76122dda6ccff27a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b7c88bfb75ac08fb0376675ba79fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cc20f2b2dc8f24b062a5e81458a5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442804315a431babefdac2880d73062654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21b8c9d6f08faee83a58819a4c661f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8adcacf3038bf3b15d50f95859f35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eb51958cfe972e4fa101b3e9a8531657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f3858f181316fb016f508f1364a09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e78396442729f52dd1aecd458c781659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a2bab3a4ccde8a3f4ac69741d3b08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0589b08ab77deaf6b17852921d908661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef06f8ba2762f3ff7e40b10acb43f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474d799c514d0462641ed0f6c3af752663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e7d3d068d389185c02016d0b17571664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39b6620a74ad709a8898173b2618b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42face63db907e7523a5ae288fb9ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f6729ad69372450d2f1e13b05136d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1391f3120ab2a00eea4333c8665ff2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcddd26a4d26675df3c60768c6e348669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccbb3b696119c1b2af5a715560f02f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeef0a8e81625c1311761668139137671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef97331bbd5c131e274a0f9e9b4442672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b33b4ace58498eb77f297fd0fd4260673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e231ee670d764111c02c95a5fe6cb3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c6d807dc5574d84b43f8c4d56169a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99ec0b8ea9e6689f1d8791044ca84f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a871bf217bfc875c64a6142442b68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815cb4ac5877f485b3ac9239b82a56f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d47d32b50ad7276941b4209fa0122f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15930e913d5db3269c9927ac42cc1650680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ffcc27c4a941afcc91b37e90e1cc3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86bb649036ac827a0853c56ae93a4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88729235c3eab9607dbb8fb07e00c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635b339b69c86311de6cd65770910c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd849eadaca9880d033225f104fec7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b8b3b98683effc4adfa8f1ded88a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f2659e467d2db6cbeb17c7c46d6a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7998e62301a257ce42b3151996ba9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acfc3f566d397b48c06a2f2d2de841689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca920e8513a6f5e0c2c877491d20c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91103b3dc7a3e610da7d43c9101dbbdd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2f1dc76554bd7ed21eb963459d899692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887e11584b7c9d5f4342c4d59eb825f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0b47266388772bdd3e602e4d08b2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de74aede7c412f1ff34a90e670b0d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb0fdd856024d27a834dbf0243c103696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bfaef071766c4f48220a3181c413c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd00cbfed58d55bae88a106c9f5011698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b27e39ef83a539ae254d6265de6aff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9c66712215bbab5a03aa280ef8faf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df2e62fabd14cb51d2a39b1f02bb27701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8838e706b0c3066b21a4bb6d3a196d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b71bfef3ac4a5563fa3c3353f6bb5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba2e36cbe61b42be73f6dfbbb5cb29704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02bc546745ffd63878beeb955ee0c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9176148af119e7fe9af703c0f95f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e6bc0a9e2203a102e97495f6bf437707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea22b2c6668e83357ff34beae3658b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad25b981c1f5a14e951114866a8198709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be22b641820d479875a05e6865d3f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bec066d318f3f3ab9f48bb4ce87f15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb97b245d30f151b11ed981b9a52e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde6e44403a9449b64c50b1eab3e230713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42450eed620e652576c6508d451e23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd124421aeb297a8fac292f55e7edaa2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e410099c1127eb5dd4f3e0ca1c45a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b2c2b0f091307fa8d6d1de7f4625a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d40bf0a545c18b433abf448fe341f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695de7b0edbb856f7fc5cbde79aea35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8d3310c5e2787075b07d5e67047b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b97f023401ce7881a7ae2465139a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf65208d29886010b3e18b24a95ead722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b15d5a3a81f69ddc848f916740da1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82e5d0b69b7e028a6aece557b34c75724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be971d72ef5f5f2929288343dce026725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281aa01b3a49ef0f2b292734bb003e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31cf11d4e91f7f2edbdc92cbf1691a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bd73bfff2d8fe3534cce7ac0b875e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd9b5df9c2654d676610089736c61f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14804b43fa4b024984c5aaf87e3bd1cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f46c15f9268737f0a22170016c1792731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0430d5025690585742a3cc227ef613732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ad56d55c510698350a2fe3c24795e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16035dbce808b7789c41cc8e48fa0169734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9371d8d7b08be6f6ddeb97b4a44d6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34cfed81ed56293b3b6a3d2fb2c5a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be7adddb0f4a6feac227ad76f189ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec28603dd6574dc96db1ac7beef46ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58abe9d5154a5492d37b936ca02c5f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df695555739bca0ee8655640a32d1e9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0536458f22c83f38c1ae37572936d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ba4ba3308e66ab5547bb3d048669b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe40a0e00ff443448a36f19cc2024b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee54d49c4a3994e1d7c848a4f4743d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf434f9867202eaec972c858f10cfeca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a7c8be23d953b654d5f087dd95f50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ccdfecf1e29fa52317831f5213290747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>