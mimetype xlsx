--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26092dfe16c387eddf5658b0640e25e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caaa35961c06c302894cd2aefb91be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbffb10add6007be9f201a99fc08353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee5cc56d53777bae7276d83db2250b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de49c654544afb226b9b0a3cd1514c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277a9deb681fd0bac3e89561b04b2e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def98cca5fd87758ddd49361172eaff07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b5d735abc5f02de06c6a41d7beaac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984f1e9382218673e6db2ab167d3a589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43946e70ea739bb26b8ab0dbf54728a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06786ab0e4f0a06e653078eadf76f8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8964ef7b9491a2e7e0a298b5952c56012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee8f2c044d09e7d245e81692c1907f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e041c41d6f6c143c2dc46e356e430fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bd381fee9d3e44a6925b2a1436ae815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aecda3340eda3d800e1d8507a576a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc06a4c7112e6a825ebd8611d97ee417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a65d4df269d6228fa3068894e2ee518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bdbab95781ad55dda4a9e01f306c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f932583236550c20453e28052a46a3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03148aa72a7bfdc489eadd96631bb5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9d4bc597e1e78e94f78aa123d07ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248758e183e899e0637feec34ac45f8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf06f82e71dd263a356f87a559bc43724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02af6376d15c53c8ad2806a7e704c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6895df67de0283e93a224a342ad95026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e42d4881df39c337d1104d22bb11e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902bbaf102e8aebf52dd2cb76ad7a0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1f0a0e02f77a43824d4e8d9f2055129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dd1ad13b15dd76fdaadfac5933d0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed466d10427cd2924db3a97c2c413331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f02b36f1b84bca4c1be3f71931c5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fd97145e62a6557362a96069c983933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189938d1ce7894bde5adeaf8088c306234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f32afb3494d7534b4505581a53fb8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae7d010e8470a51d53029a647bf38436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a6997a8aa92238c8eb7c0d2147d8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9bb682b666aeffdddf54367aee9b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389de20c40d741ae39dfd51020d6e9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8bbe48ce7a890f932f4527beae73840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f724900a7f2b8d5e47c70aeed563f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d0076501b3e538ce5379089756fba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a270d7dfc740e22af6796bb052d6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496e4a144bc61acadff9c150b282aa744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b719e2748234925eed63fdd5aa318945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a4f2cb3a777997479b058a8ac52cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8787e0d38f4389472feb04d8f7a14a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75833be4f61ac4fb2282cda2331085e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593d0815b7d6226497d21f7249bc7e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb59eb2a16d536dff9426e32e4c418950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49399569075be76e9cfef9d6d394627151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf695e115d6f87ec02a304e733c42052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8c776ff889f142b59b6103fe0d6aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c39b111b84ef587520b355f5c497df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123299cbe78d62439cb22d68190abda155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be54f1bdab2a12d7e48be47e83c02cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cfe7ae2b3ec1ffbbab14cd21b5ee257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b0446f1c8cde73ce3815fa2bf2e5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef0bd7a78c628640f63ef171fe48da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796a37811d61bfe755cef7429c686cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab11bc0e680e00b58500f0cc53fb8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd95551c861bcb25680606da36397962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84333ba5eb3412a2ab6938fdf5a868b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b18e58a3bd4d3f702808e9a35de9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7de6029d1d512b0456d9619441e9f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4ee54e7fb5bdfcb1737432c8b9b2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a70917994e7d7cd2ef14628810916367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829714ca2040fe4961032c2882c953a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0c6a6a66868cf5cafcbe6406a2b0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e461433c7f1503e50fe44374cc8df3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb84322db77d38eb854acc44bd30da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661b4efd5c3749a2edc66319013ac8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf5461c8d06d21b7aa489254c62a0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405afb3edcbc03374dca016eb250aa774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1606b32c21926624885d72361e11bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf17e77bbd5615790692b44f953856676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078e22b6bd3972baa3819d8e977080577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25838dae0825df2dfa971d615a209a6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccf6c67b4a235e470c7ba7c7cda31479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f367e799d4b4a9e92048f385b12b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae11bd36cf7b46ad26d2fb9f3daab5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67f75f3b435caf67f49e0046bc97f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879dfccd9048cf3601674b18df7a63c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310806ad2a2b4cab28084cd38f67d45e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d284a6ff89f2c8195b481fc859428c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1930c4f71968a281a26208dc015683186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c72a03f601d779fc718791b04d020987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913c84d41b55fc63bc06d0bceb94a7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602469a8b79c65824eb22a5a0a057c0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938105354d2cac9c71f217dd92b03edd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3948e4a198e7f3e7600d4f1d7cccae191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42814e4128dda78d5dc52f2a74cd52a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142598c57c8e89447f71193a36fb06e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49819101777c008a5c77c2224075db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7442adafc76dd8a90635838f243211395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33f0785f8f62687a65b3d732c797a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eab2a11351c5285658c5f06655217297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9e5b0742cf9aeb15cebd49a748b8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b24655aa2d7e36a387de9e44ea07a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5d0952a76ef5639bedd6bf7fc4820100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770411cafad6c3add9d9d33266cc444101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed232d940cad1e1dddf9669bc242345102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce5003df4a569d6d5cb8834d4c06b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c868df3d4eb677ce993ef62067a80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2510c57cde363481202380708ccfe79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a29cf62a88fd69203e49ee7ffe1bdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049415292f94704a23b9d748a5af1ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad7000040a880c5c0bc81efa51fee1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461667ba045bf4472df114383691dddb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73139619d483139bef0898ba43d2f9d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae439de7ad371d6a00a49f066de03b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c485a5677fb7066aa35e4b2abf12e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4266e3e4eeb760bc2d820f5dce6dbb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2b47c766cc9a8dfa7da808cc2d1b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1688116d3b4a98011f45fd8d6b400115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44663d0b04065c67e4710642a97312116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b7959f395ca8822bd4d6acd511225117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931ff481787645e5871f9420acd9335118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122792c4ee01e289a4ad2a7797fedee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da2c7cd1a72c87211b8814ddec0b38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c87690c62c605d94cf8bc9d7836bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54137dfde5d336e09b44415488272cff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8c933ca76b4a8bb1a6bf75adbfd61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a020aba0707b343d294416a1e92a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da4debb8a71eb977661addd7c08dab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eb2ba82833aa9ccd0af0b45536660126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b07188d7baee106587b47104d9d86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fa0e9527d736836237ede41084fe0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eafbe3e799f431a630d4f80609daa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d1ba9cde13ecb0c485259eff67380130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714440d4052f35194c606f05b838e4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f3babfea85a251495ec27f1884cba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6213d0397008fa2b192762c717963b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea38bf5c51ed7fcb3076ba735da9d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec71cd7d941e86cb48b9bd9b01680c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d0b921b82905b4a8c26ae8c11329f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd2f064a9176645f8f0546a4b09376137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f2fe1fc14cd01689d302303bfdca3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf94aaadbc1d7c854044ddc4daec3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f971792f6737bbecdf347148edc272140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79938ba1a7c065c70f481d78787d922b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dabacc89504755c6227991cab6f34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa732f7e9b225d4c6d53e235c78cbe8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4bbf1608a2a3c98a88f1fdf27fdf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7387d3563fe2d50ecdcfa2d0b441aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29b1dd501ea22d2993056452843242146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46208a939a24f6c0fe306b731e941566147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fdbe70c5bfde4b7ddec8060d54bbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678f0c253ce314f405bdae24713eb9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbb1f43fd7d3eaee47fdca3e8fc2e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5567eb0d70e3e6312ccffcdbd43149151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbfb0d38e4b3ee8af8de15f9801602152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915109318bad075901e6296f5ba7f7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc66d1041b8629cbf6d10c32e7d4d32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2a2239beb072886b23d252adc3cc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a82806a5023cf3ae0e5dff2ad4888156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939ea832e0dd524cc89e3e847a0ca43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53911f80596cc105fb9759fd720c1670158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa1b95dc6fe23e7f859281ac4db94a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bfb257f18e60d369d110a1f7d4f92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa191c8b0d6da0e28bd331eec8f51d96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085b6f99efb2f06bf51134e16e03e80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03752328e151005e4c29e60481c18d62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e07f138f6b1809a4d76683f282ba5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eff48ea9ff2f2e6b8daf73a56b02d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe6be84182daeace681fbdf8d8570b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc53e7c7eaae43bc9dea314b478d0fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a5652ae9454dbe832cfeddedceb5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75799cef6eb6a523b2e9edf4fbd653f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f462284517028d03093eed91bf9500170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e8f87826ec43c37571090e237f75a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95efc17c8414bab02c894fbafbe794172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271236b013f728e52d7a0b06bc8ef5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c4268ab9f71c00d6446dc9e3eb5e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0679ab42bf67c990917b676982779a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2a4a1224a86afaab01ac96d40ad0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad1f85fe2b1cae3220a710862bf870177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d6eb4cb72d35082d1d084127f6c96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2ddc698e7d254a1579f999d57856b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb0380750edbda46e3a3bb8cd50ff6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08eba1c17b85252084bdbe7abd1b409181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d70c8503e73ba9e9469a97058fe9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6049f21c6768aee973fe655074961183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15df633b22884acbeb351c3d4d9620184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a49e3d569403a57681982b5985a070185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab89623eebe83a17f96aafb065410ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e6c163a0827bb24d007b021551053187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dd10054d948455b62e07252c99082188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ac019c713fc8c63417be686ae8294189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fe0718515f1aaa37616947d6a0659190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e025b2b9e9be2bc3c79e734706f7d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156f0b0f52df4adc85b2cc688035b67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14970abb4ca6d90b56b66d9d67bbc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd164dbebd3f6930b60375ccf1ccd407194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc26e24c0b18bd5071913494f438ad8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b220a1480eae87f3382c1c5e78a192e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672f2b6da7aa55cbff04330e5a89278197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9c353ef0f8fa14c8096a28e93daaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f6e238ccab17375016b5a8ca683f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7852fe667f1b53a3f3612c9ed99f43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1467ac843ee9e4f53074183f6c4c508201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ee4ec3614353b11506503b5197539202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6876477ca8556e424cff84a8e22507203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd180b66d9991613894995a4e7584a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d011f876db700ca954b933e110bb08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8e1f8d00602f02450d0babc54ff3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb8993097f10a35268edbf559c7ea2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a67f447882582015d052b38e2b46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767d429b04ce9896f4758b0bacaa14a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eb50de73b450299e8929889346dc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947134cad46d0cbf5657e6cf2b0fd1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e0b45a3c27aa4b06062b08e369541212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f4de75a80d8151583bc9fda819d81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4422391a51fe66ece05a085369410214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f47af6509e886949137f173b7600fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d61bcc7f74b3959224f484c26521b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb066dd32e5066091c155810a64888217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dc9eea591ba56e758668d0f2f897e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1d5b65d64dec694fccc0b2398e0cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c4596c60f57028d041ba635a96c58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681903ed8e9cd201e977d069b8509a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3802828f3becff021e51f031c03ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bd7cd6939c8eaf1e2a4f6b8e85388223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df157d9c4c5f0716926a565b1e4d4fe5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565dd6eb7fb9797ab99dc0c852700e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd689f3c52f62e07344b49ee17289f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf3b01b518cc9a49f917c6357ec069227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ece1c160534bb7a8fcbaf60ed5702e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179661b75c2c02d7dfddace9c77c005a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5c6738970a73f44050865082a0dac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c27ed3da1017e4349c83573d1a32b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d949a81310716db153e5580a8556a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94119e82e65c70da03d2b476ff3cc1d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cf89a887cad759904eeca6dbdfb23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9d087bad60f91fdce766e6018aa4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf39d5893a578822d266c82ac4320c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328506f46c1fce05c6315a41f761c68d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198834809a96c2c9993d71c815952b66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d0059e0bd19e9c5a6f2f1f2496495239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2234d456cc416a5fdf16725bf51194240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662cdc8d89e8735df3539d3042a30c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f3fc240893eb2993ed3f66812bd48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8be289fb9cbb1c5253828dadc81f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f58f121bc8641b5636cd4738493b9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d999099d304ef8d32fae536d1f7d6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e856a168dbd924918f120578c3aa8a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a342c627760befca29a43bafefb2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc088c883826b474550648c715bd748b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7a9222b0ba7e5adc0d1ffd04ad373249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60afec6354fbc2cb97e4603afb8515a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec797c1df538f392178f7d2fedabac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfbc054baff6e94028f77efb919d9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b95d807e8b2185783e22435e9b547e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ccefd424b460155e92398cf8d0e28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b70357df12a72bb144b25cbf9f8710255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d74bf828604d72649c81ff32e856d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7ab73a714401448dbebb36fb6ebcb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcf6d6a2872e7dfe85bb62673e98ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a685701bc6a62281390d9731d3b9ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1346b9e94afde3ba1420461d82ae2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db164a5f927b865e2c731f5541981d4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9344e063d045fa356072f4d940b75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf7493fe8dd56a5651504f1218f1f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68933ab3a9778148c12dfede5d8ee292264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a326c6e41af9fe8c2b800d6816faa5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced9c5772b24b15cd3b696e7c6c71c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c21769e9b82b006d06cc106c0589c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c05d1154e74cfed13b7679cc9c7484268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bb92a14414b9ca47fc6d501c58ac5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a1ed17768beecc20c8c4cbc470f3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ea72a09f1428a55cd39fa3f4f7b0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48219ffcc79bbd4d69531eb5f954de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba4f2e4e8663b23a1fc0198ef4e975273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a31accbb0958def82d52b1cf6b9561274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e96d2595b0ecccf85846c5852cd282275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172d443207cabc2cffd0575e81b6276276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34e10b23b6d721c7af7b989a178ee7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19246d948e28da0784ad4a2a513337db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e53be031d2cde592e8a823b794fda279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd1ce8b342b325b61960dacded43f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3547756e26030bd5e0a073407059c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c3b5f2a3007362ab3621115f5962a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a9f4582a57e16853b251b563e7aea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33037cbaa4101b64d2a2837b39d83a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6ad2d8ae3806f3c0f89885f61643b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fe8245b08479ded44ea746143577c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76733b9ba879b9a55ab57ea1a576ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71777b8dbeadc28b2e259f91bdd2eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628ae70d22c215bfbbfc0b2e6947cb8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae765d332aee061f9c99e13e9c37ac5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2451f30111ba995afa96b6e65d2d0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdcfea3216ab9592520ad1cc155ac8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc33a99a94125c2eead6075283665c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28fdeb45e36d84111e73001d50a363294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702db4fd90f232cc2b122d4b9120a3ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cbab4a843dc6362c5f4229cd01ef7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2eb9ca647c52f55fdde787aa9bcbc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c978b6a9a06762896c4937dad40d06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651ef5ae915152f67d95c330b259f81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a610138f2f8f8ca25b42ddad96e83a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a2ccf956ed7f61e5ab98739e88971301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1159c7638c5e604b4653407a32849302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9aef77bd8da8e0a1d374ed8b850a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42d113486848229832529c9fb62b0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328a124e29266a1f9a775c92fb89d16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a46cb6d4a440399420f98d9e31fdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd1d9778579c71cfefb570c5324f89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848e5f6f03a0440e4bea363e29f0597308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ac5a28a2eb7d53f3aa95f4e8c9907309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad3e6066204ba2c67099ffb2f2e257310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069120bf9bebff36f46c39f69261b3ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d00658d96faaa4f56fda0f4d80ec4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411ab5e67c81ded1d9a72f80aec81ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc8b269c0af038fa2fae158401c541314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8b53d298aa2b50107adcda2243dac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90066fa1c69bb6dfe1d457cb03cbe187316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a64c8966e2a480775f9de6193997a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a992cd246f93fdd4cd379eaee3d499318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01116e34082fc50c957d1d519214942319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668e1b86958be92ffdfa3eacc71b876320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1025026bdec9481cfbd6256b81fb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d5fd6170ed70a0bcb2eab7c52d4dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b80111b7bb16c1d07d28e2de955305323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed310266151299c45898e0d64ed72575324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5fb1b053b9dc39c0a232d68cfd5a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d4341551fef0caee0871c26b4db80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655ed67733fc1b7b0d8227e9ecadfc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d8e938fc1f78d48d9d0724492deed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e388e467099705228e02e52fba3cca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369a8db836292a88c1c508f17538227330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449e1a4a193b51d4364cbad347358e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018776854a068d9f1001014b0c5e3c57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3327122fa28fb4f132d469fb7a7c68b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b7a034490bbf4609087b420fc47f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d66e901473a46ceef5cfee742227f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab8f924bf969f11020605c6d731f50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f28c4496c33a9b2af46d2db7673b4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560a49ed25da7efc1725763588c5ba6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f25b8312a40d1f068718ea02aa3a48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03c3047f876f0f2257eced6f9ae7e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d86852281ea39fdbe580cce0a53f5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f252f8ad856f332119e0718b19a3b9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151ab782b37ea544e0d716bf7143adf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aa130e0d17fc56d63ac69f011942b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47ec05c9c43391c54784077f2489f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c4177b812b12336cc67065fd6ec5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdc3bbe45bbd3f37ce3c019f7a97c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a242778d72207022d954353c19aa98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8c48c9ece22dfdc777b8bd7cae095349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa4cf2741ad8b74733566d26b4aefa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b953db53cf2aecf2388b016beeece12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620dc7f702f10e4f5fde07e8274410c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eea7cc53403c0c014bcd8b6956b8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b04e927bac28b48fc67751fea5ff09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fede1a563bb8c0ddd35cbfd12f6fc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e336f47bcebbb27872176793b3b90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d079ecdd50f96fc5675297846532ac8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc9b0382a587d3a4b4e9dc5e18bf59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc300ab4c93aea7a9c1d90f97a37c0d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513d190d59b547568f96cdd9df604f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfef6db9d016c670e0e5b9e7114301361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c3b9d455913cef357d6c0cffcd867362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab64599992efdc51200e16f71089afe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ac99acb3746f8f157ef8e3ae7d0aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80105e0d5af8df49266ecbb3bda16381365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ded000dd97b151dba4c774ecdcd5ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86fd5916c5fec483ea6b5b0f497b96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcff622e0e312261d316a8bcf9a4ef1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54634b6e35dbe05caa6d0a9945e49b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3967f83efb40c3e4919d428e3bb686f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6eb30169a50f133e5b01a14463c46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8905d35d1b29d168bc55263267b5ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e70ba2c8551c9223876f7b7e872f13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ef8d2851cfa57783aaa7369690798374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12a7b1ca0748f5182c59003fca9454375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dff59842ac7ad6f88a20e40683f78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48b03e7fd2f95ea3e9c4e2aed4e61c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41539562e17efa8257d23ff0e746d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6a6a79e5f6e4534c80bfcd0bd6a34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96569c3e091354b292d305f87355c6d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5627455d648a8d2388dfa9c0d1a76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d23e371c0155ef7dd48558703197c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358831a28086cf4e42f740a49dbeb39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449392fc69ebb1b015465641ae498bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1330cf9a4991ed06990bde5934a4b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a8f4b67fbcb7f68037fc0a193cd1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40008d83b92bb1b37ea4e70c0d43b321387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66455afb39afddbc5532bbbfe35bd16e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f4f7ea244fb49b26ee6a8f60680a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c8708f7199ab977de116d51bdf1ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd66c2c07fab69d0735ac01c24fcec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7cc92a6ee775a697cced069ad9c4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9862ecf5359be84bb9dd6b147612d90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48484e1c8ecfb04e2bb11c62365dd2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249812bd0d9370ef1c6938f039ced450395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bd00588958d065d7f6d349d9a1ab0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ca86c45b86d334102ec1dafcedb80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb5a0fa94272aa2b14280f81347992398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f748d115bea696d1df5d48d6743ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea497020991e92ca902aab4acf17462400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576ccd4ee438a976fd87836a9c8f5b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70498dc9fbc640c3e17bab1ec80686402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f4ed14dfba6bce6ebd0f41d3dd5e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572652fd6bc9666a2ab49406546d8285404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d4a7839e705932c940a0176e68a92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcf4b8fe719f08a8a64cd7569fbbfd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78358b7981286b4b46079d34ce1f093b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af765c2a2c0d77a23226d5e9a96531408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88682622a14a9f679042c3b823b2167409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f0a41417ea78134132617d8ea8f38410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fb444b3f01cde004aa3fdaba3228e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d1955234307251da2271eea020aad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11e3b5ea8accde4d1f90150f9407bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc108e425e41cf5cc724a7e525b5b8d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ad5b593e5192723369ce09179aaaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad8761597ffbac74e5261d91c796b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fcb94122e35639334db38c15a43da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f15e348d081789d68b7905a0c01fe7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1d2cfa02e2cbb591bb463c31b4ced419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b9b2c196ac158181f9f8a3a0dc6f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46726e2303f94bd866d7519889e790aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c250e3f0de440799367b2ea8b9ac87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f74d1a5d4e044f68b52d2a12e0060423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e033ece1142f22856dea8d785cc1f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb533e2cd4c0a8ee344301025f9225425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fec3b23fffc76d667d191184685d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c98c70875150f543d6bc00361c3b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f486a7d80118541327b4da45d56b881428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7604b37a922964965bba90ed82f13a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284ece8b0f1f356e8f452727cef6c33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e3fcde8ddc860294e9f4905c9657c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbded24449357064628752cddbbd0b0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eaf19639b744d45b9d0e93102c28a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87436ea9cc9871929ad375e88b0af67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e942f07db53b8e4d5a18c2ec374ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded7740dc63eaf5abc4549458598c11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646895dbd0acefd187097a1219ac7d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59de0fa3daa33b70811271e42134c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b2497b7f2c205e7253ce3a699ca44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2deac6eda649f7dc059080e7389eed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f38d9c3adc9023aae69bbbf8aa627c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dea366b908e3c225c668b36b3d9a7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218e2342f788b501133682895f2ed16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e80ea50352e166c94ebb879abf4242444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e127b6f57bdb56112b8761d9bca12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d8e89d7c3dc2c9903a2bfcd4f48df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36be6dad5e24273a2e02ada6a43e3e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe2b86dabacf659a0dffa330731857448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62161905e088acfd927be2a89b5c98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bf2888ba507756b09454bab8b7a56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac5f94dc099296cfb192cc17adbdbf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb52f11204408e374a3081d5f334bd7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd5b79c34af65d0fa4d2d1e3b66c81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a2e6d6f530f755cbba904aeafce68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048daa23e7306121a9308bc3efc9ef5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9164dc90f662c9bc618020a1bef6c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89035e4ff00b397913cae95348dc22a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc933d711dcf85131230782d990d7885458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d21875a8d8133692d13277d03eb5e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f321bc5c2c087d09698572aee97bea0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7358d5f93e2a1d4bff7f791b5c7354461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f2d9045ab6f0e65819830ea5ef9bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a642260f916f9e8c982ceec3bde28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd218c18fbc0b1a0bd6d5fd971e47df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa7819f86324d5cdd8e0a5485362b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dee14dadbbcf7e538cb5de45e401d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfdce0b6fd6d4516ddce5a96ea077c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc9635bff35af50dd29e1335372bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3b19215cfb58e54b29d8957bce73e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6258548ec702c73fbf79df1734eee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353d67975bb04b47a638c584c6e6728471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92b89530dff3890c91581edda34d6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48328284edee024d1d2beb44a0d20764473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2dc7f7a600b5914d4374ce0d3c761474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d13a95f31cc02bbca9993c2aef2ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b03386717f57e5b3f917f3c274e5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c395f2bcced72a7f7a0cf3b7606ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3765082ce24e5f6ebe330b2dfd4e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66096d6385822aa13059e77de496ef22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693de1818d5bc506df242b63cf9aba2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f60c89b63a07ecaa3cc6e8e84d3b0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff95ad8ca2461f9b99893288e67d3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582a2fe2b8247616d5568178f8f95c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5786832123aba2a3c6244eaee77a5f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b30a316dc9ec1f70f697c62f1f6fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5da1d68a75933125b9fcab9e7a749486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cabbff89e766f6a236c447ce6fb2b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e328473fe8012d7ce9bf879c718cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d61221a09cc1b5f1e238d4754ded8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48316b1f2452c53b39d2224e694e6910490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a483574cc7b89e807e516add85230491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4830b443c4da86d3cd9827979466b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b3100207c734d81d4099e9ff36b4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7e0bf779b1521e82c665e016ce272494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012d8428fdf72a2c1a9bc200400a10f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d181a42791aa6cc8880ca2dc6871f41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23418673b7c6606d1434c6687d94505497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d114abf2c083cad1f155ca07f36a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c03eb4dbba19c31da4a3b0a9f0840499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db280e5b5dc2a99d5bdb4a229b944cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ebbd51f449faa7ab218b4328250ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26408e3ae548c8430021dc9238680cb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109be073c91b8c80fa3e8425bfaa9754503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d39585aa073e59593764e7b3c4171f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9c5310a9b9bdc80b37e8d2e2f16a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82fa0a93bcd2cc75f86d9b5fec3e62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638d91e277d9a26019bfb67b5b46fc8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adc7a837176a93bcfe899b994023bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94b02a222e909b7d8cc7394994a08d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8b8d617a777510f5b9d21756c5596510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbddfbead83932f61078e8752a374c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6d0643a8a019062cce977a2791e78512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66401e98216ab61d144da29bfca86e37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2650daa7e0826f9c00db48fe3c428514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d52336d94d2a2e8b13a256c421b65e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339578cf3913d2da470d0dc4810ac90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890359f63059648eb90cdf1f7d17a5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90f1f4fb1c8d7339b28a20b3716c8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417da09512fe6c300572f33a50730e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d59dd641c1266626b65717c0095dca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650384484bc0cc628eb32f6fc5c14f76521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dbefc9ffe076b5897b81666612282522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590264726656177b7aa51bd00209c7ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ac150902ce9572d01b8e7cf6b1739524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fc869d3a0a0e61d7965d692a50447525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e94f0104d7ad787a67f55f479d8fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c583d8166f30e6d2f1c86629c968e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882188c93e3607b956a81a922957bc1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bebf1b4e6b2c2af2eda7ba1ee0ad01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fa1ba229e8ee7e1ea140cd38218b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f3ec87a7a5d20113cdac20105b0ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b50035707586b2aaba001c333854b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e6eacf95d80068f2a15954a00d47d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152fbedd6f2232455674ff2eecf5edc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f91f2bb1643abd22ddeb33adc9f57b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae3c1207bba49ceef8342182ea08be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4346ff366680ece3a0a94c15930ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6abdd02cb3e36a589aba29fae498b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7552036f4ecd0a89aaa880b0c206a2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64772799c377efc134a729773fec8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acfd07a39770199aa57cf210fcdc5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c34fa2f203fad3962b88b3ddad050542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502ddc8e23bcc326f2daed0ffb8a317543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05912fcf91a67dd518a4df9d6516f914544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3e11f02081306f94ef74b1a667908545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2bd02d3f2d1e13a1dcc02e044fd4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb5d4c046e09807eafdecb0936658c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca39370412e5f29bef2861c08287897548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c34d26abe4051494f5f74ff5eab596549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d562f4cefa69d7dd60054a196b1301550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac70fda52860d85f64dd2fc50058c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a230a28e54f6cd89e20ec755006cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b2c104705c8665aea53f31e6825eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3a3dc95e713ff84e840963d92c9ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8852288a8055dc247114b045c7dad8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20935dda02e8c8a3bde1e0caab73b8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81680037b7251d9289472bc22a0565dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9503eb9625e0a112df97aebc4ffec4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77af5502ab3afc1c6d5fd8c987fe1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486494ec359a40a053759af165cd500560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dde7ea6ea592183fcccbb642deb98a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3363addbb34987496af03b12e4050a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd0e563fb75b6beadf855c4656a742563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b440217456427e85ed1b0820877cbec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2db7a27c63b16aa929ab17d1ae74c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c258358f842a3b683baced5e1818810566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318beb67a8f2f0c22f89963fb63230ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc2d8751582b1919965b42335be9f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca652441cef9e465118035ef1db58f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61430788113c25f08bd3d7aa7c94273f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7abda9dac9f27c74a3b4028accdced571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c995a70674eb65992aab713be77eadb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ac98e9303115ea5b2fb81b5f0114b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58910701cdba7e8ee09321f525e8ef7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49200f71b186c69cfd0ffa423476f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafd5a683decc15e1f615a8d45b4938576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bbf5913b70830f8374cb5eed50888577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fc9c53eafb1ff255e8c9e527e4e5a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cead37641480c72de312178cb180a9a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e26a333019ee633816727490ef301580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b1ab88036379d9c949aa2c247eefb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7ffe03f8bed04470211d22be846d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f758ca5a43b8f952534ff24bcb9218583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a4c2da25da43f7e1a58a48202925d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9f70a18160e97b72ab86d9e9227ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f6292cf870bd77fe151dbf18abbc9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2df02773349649b1c3e47eaf6c6a97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a813ec4bdc6c31f0393747db915f50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7938916e77b4eea70879494bd01ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaab63c5d4aa5b503972ab4d5d65db6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9751418ee33fdf3bc2c2c62a184697591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a69f2f89a79c245218e96cda46d9c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452556d9c936d977ba054789214edab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6c77d71bc5eb045d2ed9e95e4c365594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580a0a4183014ebcc014abdf8202b66595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a66f8d3858d145b3badb225c838146596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989d9c837b794be293314166d0a5275597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2333bbe2576303eb757352d32ed4716598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b930f162d5853476fb384981f43ce3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf437824a9035c876951dcf297d83b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5d2972ca6dee3d2f5fa0a8c313344601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aebe77bac148d04f1d3d5c50fad2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22eabf394795f4083e146c01a99248603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be769d000428aee73a144c49edad26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a99cf842a97dd02b612731913b34d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb05fef8fedb9844e824e29c1aee81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1ca311535226f61608c796c576a8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1564fcb1f84b6fcd3db48b9b70480608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99374470ad7a9685365d5a9287cb93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b41d6a51bf92af2946f0921bc3c84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecc3640042022e8c0862fd958eecac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e15bdb31d02752d8cb71785a3342b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02190ad1f1ad128c32c2948c1bca8577613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e7ff2d7d6413c190a2b6560db221c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e5c92e0141a1949771a26cd7bbc5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b5328a9fbadad720b0cc39594e8d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dc6d2e234898b55ed2a6172bd639e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcc987ad7c224d7cbb6c11f16b4380618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d6dd89dcc9c7e7c1f400e27f02262619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c433b59d05aba62f82124a648de10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba9d8fa0432d367adf5da6ad16e587621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6eed48de69ebac983488e88f0af35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bbeb1330ae66e4f683e18be223846623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2c3ad1b690cd5f62af678ebb9a0e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b89441707401c28f61e84fb53f5a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50197add0b5ddc5daf5b467bd35a9cf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53a09a2d625aeeec232c187849070e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f277128841a4c82a185c749c371ad8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749322b5cd13199942303b3c7932d12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313358b986603771a04beaf9e711919630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa133eed44b6c44a853c0edccebf4bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dcd4a250d62d058c6cdccfe45e573632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e92e6537011e7d0da85f0d63571013633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04af83e95989720bb1b08d19e4c6c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1919ac6264f3ed27ce47320bf48a11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce756ef0c3fcaafccf9cc72b718bc8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f4ec824978685c578e254a196e6fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab22e75098074e52d2f652184f6672638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39eebe2127040838e31696dc296ffc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df4090f7d71a1fc196726a16d92004640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933d329b6abfbdbc15e4dae18904635641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f776b80eb939f08a2916eb1cfdcda16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85760b1b663fea485b2cbb3a1cf7537f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a1ecc63a9c4878cb8fb4b0203c8f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20da31b0d590b5300e8dbe09ee2f900645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100c3534ab19854edf5dda5a6451765646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08c82b7f0eae28502b03ef5249e069647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fd4e6620cfdc6aa3cb8257d646979648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33177c95d98dc378c78cb35c5a2c8728649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6db205012513751f4c2ff184d3782650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1a56b189edf15e758e776033378e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419cf9f1257af701870b71f79084a6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a7ae5aa8845e81b90714474cfd3e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893604e9287fb829eee87986a0e09f6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54bb0e9f7317642e27021ad38e2725655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eea5d51dcccb955fc28c05a7315454656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97d035e2cde710562891d17e016381657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414d39b9ecb6225f25ab943679ea8af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffd2a50f4f9f737d68d622d0a0a990659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b7982b0612636c0aaa41a121a0928660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e415d1063908ec18581bac3988904661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259168d67f109d21bb0561f71ea1083662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8a88c160ae533532104a752a5a6de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4a6d0661afbc15cc4a65d643ad14e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a9eb359f857cfbaa6ed4aaa063137665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0641bd5370d1a720943e72b6480a0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a0293b25c9f3900dc1f22bb194ff2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534acb671dd35a82920a1dc34367b131668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48989a1eaa9115e68b8e6786c55760669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224285a3ec082591bc35bbb8acb4bcc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d0bfd94a975bdc974e4dcafaec7e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52787c5bf9650cb71f4555ad1ba2f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fcf3bc2f35db868bc63df5cb1cefa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee69a9342a17127dc1c1b25cfbb5cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301686214755b543981bb586a186059675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2735acd722654e4cebe1315d07b3aa7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3ec20b32395739b5e72077d94aa7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6037efd2f586231a7a0155cc4ae62c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c22eacdf557adc42516f0cf186a4f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97f85d996914fcbd08e3409b39d01d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d532a9aea07064d6bb26ace213e4251681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7903ca78b5485d71d67e9c9a58b004682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4bfd0d987f097e630577a2d8b52c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49147ad7c02d541d2602144457d616684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad98d7b575aad4531111c457ef3335685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44bb2efb59c49d52fb8e52037dfbae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a404f81a2a423a053a8c4ebe8898e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c47e7c8caacdcef2922dc08176c9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea91c0b65914a0959e3bb28755e143689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcd6bad6ffe51350bc5838a08fe19a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef90fa6e73b5cd4e9879dfc57a12e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf17345d1a1987e0e9deb4b23887b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3507f1ebf0baac157fe9aedbc9858c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2860eef0e67b60b2d86cfdc48c2b9c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa17e368a7edc230538b968df9d9c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbd0fed6b8f7e12289b119409a5efa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e5c13c4619ccecc3f34894c8fd87c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c63232fde460a9f85c0355f1386944698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38884ec85a5a56099f6fbb9094729c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe1abed65fcb028170e130d50ff1d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39588161a4650777a73bb92c657ac34d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43bc879d07935df972812609d754a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36cc6c2814321e8ed07e66134d4eb7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a7c3fd04171e4291ffd077e0c897f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4b0179c7b0b359321b9c4125f7219705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e99b84660072e757b26b112a1727f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9217a2ddd3742b4c0dec819e3a326707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef92de9e1bb66cea14ce56a4e363ca3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f4879a0f80af239fb1b66b5abd564709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468a39e880ab29b04d4ff4e781694b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560e992eee7c9d778d1f6291d6bf054711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e176ca4b0ed58e2e199add2337290712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1440ed1429d58a05c036a759ed83d90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d918dfa85e8697221489944083ed247714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc78fa3cfbe2edaaacd3abee5015856715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b69ef9553ee33b0c72e92d1b3886f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3c2b97d7d1d3e53f90e24270ddfc9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e8dbabc38954e5dcad4612808c7a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45dc045586f9f641b5cd6ebbcc96a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14463c73fcbc3bd27d77d774cfeb9eba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439ecc6c7753303a82a196088f9efa0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c12830d1b5ac612038e7c97850086722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830a732cf49c62afc95b093e7b5f074723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aed8f218d5cac10761312f7301c20f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078c4ffe6f3eb1e70b5ce6c00af4a5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3f3c066d4b61353f342c09266cf97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc362d25211c9fd7a5a30a4c0f0b79b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2e326c2efcae8af75b9b322346de5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fa8e2af49fe1736d0cc39dda99f51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886490f5b89683bd90ced862c0d13bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584f6a4d9e6b88da1e4a713804dd060731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49488f1654a7c05f816e931fd1a6c6c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8f8006253b61e0672b59ef8c88cb3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf63a5b0116b23f922c55feef1bb89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159ba440354155e8143fc2311430425735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e18156fdd4138608728d51c7f7d45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f9b8842559eb58d5b9e277f8acd4a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed3b959a13936202e6e842fc917725738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1427a1a582c7f8560df021a98aed9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ada032caf26016e244a42d4ca34d1f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceb0d1599484ac1f858f28a2ad50ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3f8761b9212ccba4afdd6ce3050fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79208ca1293d4ff675b8295b50cc78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bd3a087c19c4b30d385024d898f8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88022c4de006e05b42426c96f88084745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171805acee81f78948b346cd27eb6af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cc6c3dbc8e8381e36f8c4ef037e66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b0bbeff07bdfd5890b68a0e2a9160748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0de6ccec68a24f3607ccb8c07a4db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b8179a9c707f431239afb22456254750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015858c397dd3d82c923c3c4a529b5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754b9d774aff3fd0def09443dbd393e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead76c16a09f615954a234a579c4d26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f61b317afa4e305612dd4824f2737754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36c2241c93a71990648f0e522dc6e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9ab80b4dce6d20a56c05a378105ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0928f28a2de76316cb16f97491fde757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd46d12763061f13b7223d189985642758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656f0ffba3b92279144379cd88d7384759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e6b7b90a28de125162e1e2aaf6dc0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681e3c29d6c425485598da328582d16761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfae0a0449aeec1d46fa5943c05bb2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6f2435ab6181f83cd0fd1f7333b3f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026eb6cbf84ce92864a6758e96529ce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14191a98d0edde823cf34072420762c3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cbf3911d999aef1fb8918031c67e7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf3c4f7c37ac9b429f0ce7f632cafc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327999a74936b9671d9cd9d12bb9929768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94f8fe80d71f5183d86d97cc89aeb8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff61fa81c7d0eaadb72f63efc7c0c1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6d401319651b8704765f42c58aad6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471b812565507c4da3a7c33b7078cbf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635acb9e7364600e416712b385c8814773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef538fcd51811a3586e042c25dc40f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d04b6cb6ff2dd094abdf2cedd00bda775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b78ba13a1c08ff1cf32595a8c2dba776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a4bf944ba7dfeec6bd87e5938e558777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701faa48d9ce72f96612d95a399a9a7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43d4e5faa1d89d48af6715efedc990779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df0d832df10f5ae2d955ed3dc26b2d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf543ddf632f37fdcc665efe4e8dc6b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce4ac7b5a184eb00fa62d8941fcd03782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4bedb915afe58cb66878ce1def9b9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376c83167468633aaf613e0c063f448784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab59126472c71ce17794c153e169b3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406c1197217e41c3b79a8d6ac573aa1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccd2786568cfcb175099d652e3ef73787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa17ed0e46558a0f80714e6cc27669788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39cd86936bbd18dac8bb4b98a43727789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402bc5191014737d9d7ac136a2ac02e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beeb435253386164405e4f4c92249b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fd0bcbc15e34bda948c1beeb01381792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0c977718a57126cffcef27d573497793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d3172b0855213bd130269aac68205794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f42d2b6f04bfefb229b054fc3464b795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfbf8d7052e446866bb649a99c3dba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc2125e266df12b6272cc6aed7449f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf068b8d20bc5674c0c966304fe01dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146dbff9989a2d6352ea2602ed5124c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c7130697f98ef4abaef400ad66cdf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b935c57bd564fe75beecb99bc7d77b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24100ce16da225047db43275c0dc832d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d65126bee8bcceed82aaa07545f3728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdd7ff94c9e68014a31a821fe9950c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c3a1a55e15ace95f322724852af9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32455eafa47beef0663224ca0fcfb0cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e383499152e2c018d9005ff431a4d1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a490834721dc8213cbe87ebe29760b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190514c65e62cd1ca93d9f2a90d536014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d4816b937ca00289185c88dc34aa015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4db825b8715f3d4c01a464319464216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db751f20bb6a6e85a22f868a588ecc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d616384db809dfd983f212dcb5715e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccfc1eab333111b79358536233acc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748860c7d5fa5d054b7135933660ca820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8dc064b550580d00df48c2f8ce62121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640364721f5f8ed43a133479a79d3f7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5465eadb0c4eccf75f8178e88e709823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5710178f8c65b81535f146383c2086924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d76ada7a3c9b57157f240f5d741ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9915e9a7208214cc7718d1263ff02426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba2966fd1834930bd2b00f439a843a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd578c52b7ee6776f4ec56b554cbf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657769404cc8a3c8d34699b1f103a4a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948069ca5a2fdd8b633ab766cd2bae130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c399647ec05023d84320e337f48defc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701846f60e83de4abcbd46f1689a7ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2eacdeb77f433c7fc7544cd5c5d5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bab91c53cee1610b48987b638bc3e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d79b83641bcb032abdf73090495c4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd76a5dcd0b019a4eb68c6965ad05b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787bbf1da451993bcad3f0feb4380b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e43f32278bdd2e112520b36d08aec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909033ab191cd1fb74b295938104ab8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad73bca577cb5c07e2223e4b1eae17340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5309f2c3ff39c6ed9f480b2a7c90341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb9bf983401a5623c56e61b529364542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f28ec48d3842af10cf88003ce8ddab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b2c7d6ea10d633b3434efffe4c0e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8c425f2a137b51ae3f9a7b5789b7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a39f78e93f46afdc4c870b82a7dd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4ec2dd545da67ddec5346a20da9a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea039904fe84cff588016b2ed9a4d1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b66af574cb9eacb5915e9ab3d9c1d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981161f513b5f99d9fdb323d1256fbe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeebe9fa7c43f3ea1bcac5413c132051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f4580a41843ab5ef715d68c87361c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e27f6d1b465634ffd352db56109ee353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f9b156825fbd76b9de9bd8cc4caea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ca163ccd62ec819e98ff50febc94255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebc659c7d9523bf29ad730b3ea938056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee46bcad766fa6b4ab84e3e1d927ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58ccedb6cbbcb5e12e99185e4f4c1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218251924be52b379b11b5e580554dc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf1a15560dc52359d63515cd6c145d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210d256a84ba63c70ab34120ad1aeb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe73f7acb16477fa54bd684d19e950c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64b37d7140d3d6558b46dbc91a9dad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856a41d9388f957f65d5dbffae07fe564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14471a9c0c497ec8cef8ba8974e67eda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bb0e84ae551dc1071cd6b7c7c5bc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40118f9430628f6d60f93ecd3d19cea767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59528958816714f095e46e6de5da91d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c25bd60588e236cac06c2ff1fdabf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfc2f69ab65c86d04079996b712a8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea438ee822f1a0882b25a4523b9a3a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bb8af11727eb66fb47bb4c3c8086772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e6553c8d912b97422e7dcaa3dc59573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7304f793be32139100833b3e7c42b7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583248d0663cbc226b02c3185df31aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe994e5ea036c3e6a8d0e3538190b6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bd495a06806891f5fa12fd6e9440c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8a47db0055b6df1675bf744e9250a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70988abf14d0a92ae1f3c0b7c784a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f78f520acb21c20b729179e8b0fc6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae37ce75201a39464f1d7963813b9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a48988bf5adb3cea1e06b79988bac982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190b39544721ebcb944ab16e7499b8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d97196bb587ab63b6a90f9390a6db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86873b85e71658727222483444f66e5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be33098f5f83f18b3a62d2b559fa7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7756d1f1029504bf3d04f6cf426dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd252ef1c12955e81676cbd8dfc1e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0ea5a87b68b9aa5173c837fab1d9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342717ab4740b3eea1e2d76e99f2752b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b914af5ddbc855c342aa84ccabd6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398735abd3a6e439c9fad644a564ec392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf64e8d5327120ef211863f9a0f2cd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08a65e8f830871715574c3ca4bf40994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3315f71869572a0cf49a829ede683595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f6a5d81c7e5fa5bf93c0e542f552796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dbdfde31452dbd18de0bd65ebc13e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21f29ba5c45ef571474b8457d218d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee0efc2acebabbf080d15043679c2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c030102c9e8076e1d6498af679686100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1977760ef1b6a19bbb29b267937e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335961368699702ff93960e215d4adae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f449072a6071cf3ef5754167a683ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c52ba37ca6f7ac4077411d41c02de3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64393e4e25f0eacff428332ed251c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0e16645f88568a0767807f2e329b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f2db006de4f6fed1d3f4171549b87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff3e915b5aff6f05abe91b2e3d3e5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1432028a567a8446df9747fa9b168109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5221244f94be912157aa074c921dac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27517cb5aeb829e199e8367a33a650111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345bb0c6976f66cd8c2274766540d0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d889b3a24cbb54cbcf82203b3b2b16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16000cc739a58950e464d34fca6b520a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786205b5f7ddabdcc094337826ae1f0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331257ad5dd68851fabdd407d141ec9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bc516e4f1ccfbbe66da7344e72b10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4865191a605e80fd57695cf1552a05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20890fc5a54b5ffdabc958598d791c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b465e1b48bcd13a1d55b5de2fbc390120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ff9b7aa62048f724fdd63c113bb49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854bdedda179433c601c1a0d48d8bc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe6af037255eb16b3fda2fff4740b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ef9b205ab16febabb5120dea7e531124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afdcff5e5a69b83572b7159a4bcc40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8690e86006f7ae10f3f574189c349c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ff52e83a16e79ab474db17b50dfb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bc6e9be43681ca2a0fb86299643e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8dccba7d8644c02b3eff7109fced2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb52fccfa54205324aeb4fc591f1724130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65486d28987174b0285087be8f70d9e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1100634dbfe096a867add394fac06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8df835a58c76d02b32f1b30b2b760f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ce79fc3ce0b96e7ec1203b0eb0bc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cc791ba913044a5c35fe712f3a89f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49976f0616357a5da38d8223431f371c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c2c6b96d7bc278efc18ca1950d6cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3529d0f3bac43bff72790ef77d78b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b32854a9425cb2c1857744c6f0e262139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fffe8d46a7ab4acd90daa8eeb1dcc9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622386c82d6e9c4ce26a07d9a6a09df9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9597c141aa9899589bcdc01ea55f11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130b0cc8d5b810ce467833b240189a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cb3ce1f803be4b0b21a9b7aec58c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae7648ab404bdfdf21ed41b6585ad7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6157ee92de838058d2995a61f7f85b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e9e2b86aa0665f1706487e39e2a02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf26611ff7463cd9c0ca53bfef8c4ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64a0a51052744d73826d2255ffc447149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94937936716a61b8bb8a783553e4570150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336a11eced29e3bc2ac07efc33086e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445fb6a2e87c174d67b29dc5555c29d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f644e8fdb77c7f6fd3b990872f70e4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2925f0a1ee12d4dc052f6f5458cefff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d569eab147be9cdbcf3e4ef1bb0aea5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63459c188a91c3880988a3eae3ac16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f686bc95b6affba7f9998efe6adf21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d573097167be542e064fa2efbea8d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b159b802c9707ad80dfc1ab2ecec4ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348d4179bdc37760abd22e9e963720e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a706a3af976d8a0482bb09fb7c8a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022af80cef47475cda45980b2a1f8ed0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069d0646491c1bc2b8df99e4860b095163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d022475dc5e65482a286825bc0e9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c33ef2c287c39c148902c8cd7a78e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1ce585d3ccaebad1cf986681cfeeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2467c57ad14311eb9bd40a91cf6d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1c0305452942fe617d1f3d54a6819168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481fa4a6a990c4a13c487124552d315169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894ba99edf9562e088aa2a5c1bdc015170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312b34ca2de9188e955f0c822839439171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9946d7f7475598bd9ac581d365431172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06c4d07407a8b7efc0f57eeaa00dbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a674157e9d45ff12bcce16d496fe99a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921473ffc83f33ec5a395dd560895bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a32592676c1838d80431e1adef2113176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37464435c24cb5ff1d6181c7c2a59771177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881310f3501bd0ca2cfd4731e9ece02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda26fbac4e3af3fd59808f25a530819179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00803cf3c45d9c1866848812710d3b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154786df47e8699f94151731c882590181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d609585c28ce8a618b0a7f8d3f502a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f84bf1f14425c2b6fffb9a1c8ef9a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345c5408f9fbbe08e959957d416fe47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d574551f11ac8e01b7e16200e780aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a94fa29649d881169c353b39d1d0dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff5879512b6b7833a5c4d4f762f2d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebe6d4265bbd4f9186d2975d5331f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081ff69e37a08043ea73ec3ab8f889e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1031455e9c2e287294a14850d9e4c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1acb7ac9593f57699bd1d13257d51e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f687d65b3fdc5ad759be367ce43c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac390272fcd77b73d79c2e877bef25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d10c539270ea711c1f4e48cbb5b90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5e1a397a033adff9a1187f5458596195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ff2d26875c8ddc7602e3a1c7d3ba5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa423a815a6b76f4d6a717713deac0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6f4d7156748bb31ad041127be2682198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5316f3345f7ab816b928ec00170c6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14b1ef0913c8d97a0d04a462d1f3ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1db378f484229fce79078a1369eea6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12313c3d8616f6a1ce786252d3a9484202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39147c9d47bc6f64d6c95f57d80313e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c6d7a013720d9c36cf7b69c9c54a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7cd26d9f6c18043b9e8b424f00cf1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39efa273784ce2e40b057c425a53c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646645b20750aaf15e3a0c0f1312cb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c32bfb33069f7c34a2b560822ff29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaf6fe1df89a2cf477c2d9b3febf54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334d9e0b6fa64da542dc1cd0a987b05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190c9397c19c1e00434b5bc3f642cb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2d69dd79ca9dbdc8bc463ac2ded94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026b61fc5f5064034bad06dead3b5ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116cf3a13896adf7d946fa6a4ca09d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d9f6a91d9312899e12801082330e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a4fb76040157ffc30756db917c3ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b66eb6d1e83d475f7d8b3371586333217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35263c2a49a6e0ee475a481da0e6e0a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab7788d38523b0be8772053f3c79cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ca095a3dc84c9557166e0a0e99bdd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4016a1877da17f72b9d170f60072d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9635566ce01ffc3ced712e406a111a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac83d2c9ff48422c6d84453f9c77523223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5875dac96612747fd7198f96c4188224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c710e7dc7a1e2ad49c21d1fb390d9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38b04b99b81464b116d7ae22eae0f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361bf46ed85a2d2f4763ad029daa0c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296aab6e3c35e0d64ba76e129d5855b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e14eb2d3a9294844980835726933dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644d2036c8044671b0442b4e96b4cd5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e017f41c3004787231a9dede056ca5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60911aa97c9b16b2d377f444f0d742232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc907c21474a5ff5e0c05ac09223129233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a09e50137f7571a58ef40037cac21c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164004f3f5cef31a19c1b121efcd651b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852a969b111a974ab2b911e03137a61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d7181dafd237d525ef153fbc13aa9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f907b87574f5d6e247a6034ab9af3ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcedeaf4a4792d1516ff49aed84e9a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a0034b54364eb1da9986865b706f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47689b86c31daf5c9b0667edbc02fa3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb4a9e1ad327ba5889092cd44bc9c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a27004b80a7cf54c6bba954de094f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4e3006f179c77d685019a96fe646a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a2d0c0b4388b0f285b00ce6bec5f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c4c03605167a713ce9f3acc4928ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bc5dc2882e84788576a55721c4961247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d52119242ddf8a302d4e9c1a8a057b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52962d9b6c3a2fa22c1e285a3d41ccae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f0aa5c36602a7d5832bcfbd2dc539250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829f5ed4912b5fa59f0474e1514f498251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e64b2e74ec116a64d519bdc050236252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788a5b1e5c046b0f1a25be72ac093ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9a76fd73a90daddc501456fe357d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb8fbfbc8f601a625dac30dfbe8ad6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218dce25f2769da1b404de8bca08af6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c345fbf8430137a64eac63a021f85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa74b1eb27f1af32981457db64dcb1e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f1117bd7098d29a2e59b4d3d53ba9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2202b0bf542bbb5bd35589b08f40a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0de2ebfd86f2faea8af87b15043c61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abdaac07b83830c4154b71a1e4832d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539a0248acc08636773368f03b91d34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b5105e525d8ce2302a4518ee13588264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204d1bf9543cc0e3d5c32cb5702d202265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930cfbfebbe58f006d4117216199128266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe312ee057a159c2c47e48c577eef3af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5917983352922f053376fb845ae62aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea19b8863c6766627ae5ecfe518465269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558c5b2555b5d9d206ecbf852accef9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd783452758e9f634a5c36c01bc7a93f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f017a6920fba660b304b20b5b19a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516e214368b4fdaae79c7a4749be1de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4a37fc2438ca660a9688fa6ed0892274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08c5d65821cb1f1f64b8bab1ee81d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefd4dca98c9bf05d3de2fc27cc81bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809434b49fd3f93e85c2c21831a34438277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aa434c9aa617e2b8880e9ec11d5b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4578e52cf75862e69115d8bf2dddd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868c4abd2fbc7b4ce5e3d413ed199be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c440c516d458a178a6f464c0c69346281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47bcb6f24751164ac34d7eed08529d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e0d0e2cc726ed6943d2c15085d2ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b221cfc19cba76243dae968a922c10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ecb77bb49a1dbb9da42089dbb8588285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738afcdc73783253c0171b55d07d90d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f8414e162078c1bb6f4b4ba6c5bd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8101b12def50a7bd5188e38faac25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eeed05cf3cbf1f90357f128ee0ff21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4ee83fd24b620baf3d2b573d42213290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db587806b7a52279985755405d378e55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230785fbfdf83542af544de4eb38ef2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82af935c5b8efc69ce19bf434f787e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93bbcc1156225c748a81cb912a7c3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5a39e5675a8c04d8b6f562ed27794295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b57902207560053a7ecc644e31ac4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690d76a1c7ec130577c82ee93e14fab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34e149d14762a826c305164d576266298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c97f3b3d0c0af96cf31a77d24d76c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf18c0f93830377697374818ffb5c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c27d5402fdc018c71e09b2d8325725301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc33f458b6228bb7e72c7c37d36f768302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5118d3e68e754fb4c0b52e854a43b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7df4aa52c75e0231838b7c925d2bed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55811a3e4fe997a18505c33cae573836305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ecc9afd9c1c7400255e45e67745fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dba4307f7c9e8d7c789ebd677bb88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e98f47f23bf788071a8cb4f97b51b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ea9bcf00e359b460be2a4ec56755d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104bc086ab761c4dad566c688d34971310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b16c55fabfbba3b6b5615e8e779431311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28d67403d52276c15b9d00afb39bb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b9b6254a76123441e33e9503134b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bc5a324f0242e416d9c26564cd524314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35414431b2add7cc846f4154fdfe6b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ab74bed0739bf3e66ecb5804a3dc4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7785cdcef3d9cd71fd057f8d0bcaa9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbe7ddb25c6222c1f22f01e3e5a49a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0a611bb624ddc418cd500f6460270319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00164dcbcafeef8c15e0c3a91e3ba5e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a6750108fb0798c4266dce3b95b83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ca100f99c6b7be6a9183979bfd4a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89612676718fe87447fcf4c6001eed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73125e3eaf2e90838e3682813294746324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49876ab1f190ff885a7fc0a66a297e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075df4185e1ce11ebede5dc63977daf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8058343507c88d24c058736670e14d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34c0fab7de49b56bff61c684b36356328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be413a184665488e19b9f53c2c3535329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84f3c2e3c2399280ddd1b477c94205330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c7ad4bbf5242d5b9dfbf450ffd1f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9236c13c25dfbec5343f5f96cc7dd7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c4e9ffa5907afa20b8859e7659d61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ba6d22a32a7b7b76bfae9ba83ee72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563066522762b1982a8b552b6a01e404335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398111415baa4dd2d5edbfc8418ebc2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eae79f25019bc138e01475f0ad42b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbea9b94c3a37a23578d33e1d2074bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb950f3bccebb354aab386b8aace6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93379777e5452c822e8b528a410ddd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5466011ca994ea4b62e7256a32783341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb96b048c7e36185bfd7b1ff6029aed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c0cee682819377455cc61bdf0d207343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adffeaf706011014dfddc2f7a682a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc36be38bb9470f9d8166b405cb391345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33759bd4ef86011314a078d1c52dd2f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93fe3acaa9273edf2e2424936abccb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd90bdb35ed013718ec6adbef408d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e633a61a33124d9882ea51cac9777349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07b6aa6b8cee8a7aa54457e72da6d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5390d6b879b314bcf04ae6356847ceb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767ee0304c62a422396ff0ad1c8686e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656af3bbd830c15649d741d1d510dfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4610067267e779db9ad1d67cf5b10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a095cc65a45243e4db6b8d45383ea57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7735c7d1a3887ad8c74044d6ec9e7b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a749968b46bfbdd30ba9b227f9b5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aca71abaa40299d5c9d4d089f52b1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406219d80a90f8f8918ca5f431446e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5f0f0fca7e48c07321f3fe5c2dcdd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4176514aab9918bc2124db5519f03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3221c8fadb93fefc23852988a0bb03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdc656358e679d4dcc38f1d009e97e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9ee8ac3eee3aad38af4a6424b71b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486eb4ad72a99d3aa3a56f89bd8a0ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaf51db3bcaa845eef1dfda6997621366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f2c697fdd8bf3b1222ffe6fc6122e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f63a81b7863bef66fda8942a909d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fcdb547fb983547df23246343b4f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07612a2ced9d52b7917b34dfe340f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10af4575d558c4dd920ab525bc8fa2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfec0a8ad58858a3def0a0c2aa111b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc406335227f00781fba4f64d693e94373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e013f2712560ab968742bdbcc77a32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dba92f62edc1ffb556b01bd11a5cbc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fb8f4f02a960edd2fc2420db69365376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441a5828c7630bfb232a565c5f4c65a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f875b1049d6999854812019bb529b38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd87399f01f4b4c51825380ad60578b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab566af092a7f7259adfafed77dfaa04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61749d21d4c28433920d96bd2f2d32ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db93b8e9ca3fc5eadaaac345718f27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576097e7de6a870e6a8db4e5ca196ef4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f7649aa8f83ab48cd932f76cb0470384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2f6160fb78abd8eb27ee680eda4f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef028ac28f99370ae1e3057653f7f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e10a1ae0c2a380196b8b97eec6a14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5db3a62e0f686658e7f09d4e7149c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87421243e5e21651ccb48baa0e88b8a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563c21fd358e68339caad5c21d40b04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f507a7c6be1fcfdb950b0fadd821b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b037d17c89f63b2042fa46e62e3bfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ebce5e33664e86629cc762b815d0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44eaa2147961670f232dacac9cee20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca940336eb2668612db644625d9c40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17d62b2ba207d4450a345b68fe4094396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbd90f2770c8d236ffffa7a5fb9894397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c1dce04808fcf942e5171187587e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3985541902d35a009bc1fcd7d3cef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291b3052b4265ce77be7fa7f7529aaf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01665103329d7eede8280071cb1b682401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a74200abc15bc39460d0e00d57485402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497604856e0855b632c029a78c36f416403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce0c9ee20f681a7f89f7f3fbfb3642404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69022753ba9a4ced1a78e8cc57fe85c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573e8ef654a5a5bbe67fc2917a53c03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606df5e51cb353c4242fd15da8ea74cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7dcd828adfe3c13ba6120e6882a42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f5a1a2d90287a2bf10a4fc886ad7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0984c61481451851d5e76af193421a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a603dff59f6a065915e6f961780f0ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64b50352c6ce8e88e787a2b2c6bbd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5302ac96899f4b3ef1925b11d2683fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd941aa16b6467021ede98f57dfc2f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32127bf82dbaa4e18a77f435a7e73fe5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518e41b8885038d79f6471d28fdbc2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41417e4add646bb0104fbb9d948c0382417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655926e58725a2f750d72ec1729dff0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb550928eac745876a2ffd7a0019b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dfaea2fde8f30052b1fd613352ed4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029db55505d172a82d12f907be048e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a5e30d924ae80c44cb2d539909797422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a5cf572bee64734b7b6e5e97e11af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3f2bf708d5220cb7809f5447bc8c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5cf5dac44538c44aff91c529f752b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f92167d6535214a6990cabb828521d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413bf84fe1ba02286cbf4bc3d5734ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca420793cbcb2d66e58d557d1556c93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c00bf311f48e9383cb14c212fb9c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126f6ab859f4ea56cd7b2ddaa16f180430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f2b11d79c104739c97b6ee7d2d461431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34f8a6b1220a1603985bf4703fb061432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65971ffa8edab30943f6d40eab2c2428433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0347fa428a4707465b04c89b62f582434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e6554a1fa22808226c82631ecf56e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d68f3e482fc14391138b046a28b86a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535d9fb9f4274fe4e6a684223d388af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a19b2e4b1c89977bbcd8cf4fc5acc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640100d4d7c923b2ec51f32bd8535cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65a55eb24d2590e5442cfd03f71644440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c05344c7dec1cb1ba5aecee12e128441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bed87e6c191c9088b501346e3e6a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066022aa7f962fbc7c9c48e30cd009ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4fd5f2963d21ce94755c621b8a1a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5eff9602325cbe568a718b613c835445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa7fb4d3ebc68b735b48fab752e621446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfb8b7313acf1fadc2c40a368c4763447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f8fee40e43a39fa5992f0019dcdd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859168efa6196503e1a1aa5d573c7601449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed601b98d8e1e796346f18cb45d7665450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd42bee10d75c20e7982cad73ac1c85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a03200c52bbffff9033f81cc80fbf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56520b13a037790b1f79ab6c1c3dd748453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac66a35cbd057723621f4d1318b1e32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd38b365e36ede6da0766b55802fdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395696b6a4d332bab4685735fcd53925456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37933a5fec5da129278d282b6dfc08f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfde6a729e6f763ac05fa6b760da37a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f116050143ba55a16333c784699dcdb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6d79741f25b6cf3b360ee598bca8e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537caa540dd21030b3287052a53f09c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826c6522aec84998bec420a8a22d3bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57260225b0d2a28461870b5f885143ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4ff8c0c70b86d54c91a3ea3749d30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda2d0f782ddbb758bc9009d7dca477465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2feaf8181c529eb690e1b5fbb8405466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8176f24c576d5461b67661f47bfbf3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4d8164ec37af073f713a15e4f9ce9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fe9d6ec5092a89182d6f3ed60cc85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1411ce2d549c82a5dd4ce9cb3afbc90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c19940a086d59dcbd715cafd155bca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f47a6ae7f9c27b1be962137563312472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c851c72f1bef33d65ff2c64f97a685473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6781b6e2b1a20038046ea50035d64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51726c0279ad4f8970143fe11394111f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd751ad511522ef489266e723200ef12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056ce6b2540c07d791a34ee21558e1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cece156775e29d31e07a0eb8687af4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b39b5c9dde7b188d23d210df0e5197479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0c37ccf1754eadb8729d8ab554b6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609e47502ca53ab200ecb6fa1ed2658481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a464150d99a68046cfcf68f81ae172482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d82168d98e17ca0895d90c9a519ebb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf92371f2a365e2962096f91017ce6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd690f49bc63a06fe4c5e6fcefdb106a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99688b406d697149bda8cfcfdb1b4feb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233ef40ca4b51fbb404fd5dd7de25a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db38f1c546d292fa8a8a83d8946f8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc7348684032a766ca3cc6e557c744489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaac7257f9c001a0da46561ba3edbe9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85197bea9e7638320e1284fb88274b3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bfe52a35c9d44e28420a915e1e84c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a122bcf4b36a69f9376090f0637e004493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa785efe0524981790201e1740d189494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd585792377d3032c3e088bb00161d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cdb8be2eb6aac79de1cba788685cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01dfb1238c3570bc8e036e61e7016e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540c671a9eca054ce89efb3e3c30606498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c092100242f05e2712f33b77ff2527d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408f95677141670870dbb4f2b33aafc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f8622e98d639333e368c6a54cd039501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfb7de68ac9716e5709b21f7dd9799502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5d7db65d976276102c0e92c9b126e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd4869075011bbf6b9fa3e6c87931d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ede7771cf54b80101f2b897f37702505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1277351f4c3395db0daedcdfdd49179506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbd9767a2894f2eba3bd43664af152507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c1aca0710fecf8da89b8ebd320f0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f021f07b526906ebf071a713356945a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacb57abd93746ec64c03ccc0d43719510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc095e9530e3b759045d5af49c79f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73af3892cf38def3935fdd874131cfe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d45718049e340b1ada41d76a89f2b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf1b5fbf5bb0932eb6d1ce3ed3f1b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa96b801a808225cdf7c4739654b901515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aca85209fe449a0cabd5214c1d78a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c141b434e1381d356f367df65c32fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c63ea136f99dbbdc69d6180c8c4d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5238544741ee431484fd917b818e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb751a8d5bf0b9834771376e30bfd1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ef77552e915f89ffa2ff781788962521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b50abdd16539034bb7b9b4cd1a245d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc2e023f7c0e39a00b2915d4cc656523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485036c06e2c6b3e56aaeb8eef9df0cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f3d9b5d660548eb5f73198223b85f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0aa94b6abc4c88100e9f8ae29e481526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681f671e0336e7bf840216e9d0884d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950acd3e897ef31b3b18fe6ff4e32a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fc7b4e492fe18a11748e6874d8cd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4f1acd548c1ff21619003bae275fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc10103ed9ca182c350b24e6703786b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e08c39ffbd919163751b6c70f3c83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddca74774dfcae438436c5f31706b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f28833373effef59fbfc6c51d43b1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e3eeb6c08a84cf788479d56895672535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeada2e8a554c171db0814ea506bd5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3551df92caf1d6e08373e1dedf4b2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2554f2760811d05992496f3398d564538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4047e28d14ade1d86d08c2319efa1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad0f92960681401e937b7290923cc9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb6b2db0c7866b2f34a75af056bf84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8e4eed352620f4800a20857e06054542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b8e53afa54e640fea7b2eacc9d882543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ce181e6d16a25d7036cb9c094604544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afef7c0ae6457a148a2cf270187b9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83949d6d52087ff3e5d5cd8bf82825546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6380672f705affa55645beb2ca16e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387987cf35b180f43bb08339f00fe524548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bd905f41cd6a0c1ec2657e3adfaa5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bd80bcbe18796a62ac7996f4dd380550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e102359e24bdaf637b06bdd783d038551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dbe5357919e555915b366cd0cb920552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71846a1e667bf792288d215134cbbcb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d933891feb87284e2941723e1979739554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476ccb854cf7edf08862d37186bb26b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96d22df44b76728c320574087e65b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288938de43a788aaa626106d8f863833557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e91112c4fdce5e5be77f27c6225ef8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32f68724d392038092e996cd74d6c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af910c5d6326402b9850823916539b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b01ce9b5a52c38202a3aa4f29e5332561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e9820f907885c5e01f03b51a60089562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b424cdc88019f4072b87aa3bc56e00a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afac518af61d68eba50df82736861dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292138a96813a7726f8d8d3180c6af2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef51eff0c8b6274e6424001ef56cb86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4a81d27780cb6f4f6e17d2462f546567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a994dbfde11bf8804236c1fc5f709568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa6bbaaabf8e3ec4268baab6a96a27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c22fb5b36baa500f9895c847b5668570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d673d55c993be10b71d3ef4c8effd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5c98083ba8af8240a8595ac3e7063572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a2fdf9adfc044724b23c5865dee66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9f73573235e7c9cfb2a37a13dbeb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861231db03cc46e8e022da9070ccb43b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceda8ad9c91c9db673f69295a1e0a23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d887ea3e487b35087d8d3119bdc793577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9806c7a4ee20d9d06241e1ef4f2cd5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d6a8f9e7b88dbc1b30e664673666d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd99245906dcee6c51becf1b07834df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdd2cd390fafd3c62725cb6560dc2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8da98141c1925446b73908e5935828582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488544da9eea00197825b2bff6030d3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23614f4f8a32c54c101dd45c0b926ff6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7890f32d6ab65ea5c12fb3d84cd6afb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f79449a3c5b7834e1258806e1e151586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d7ec96b31fe2edb3f9be0e5a6132b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8878b1d94b455382d92cb50a03447d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64d529cf5f52a2c7e9d7db66c30711589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6409b86febd2934303744a2dad0c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14ad6af7cbf2b8979234b41a7227b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9715ed74558a7c1b86ccbee03ee145592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d230b7b554f91bb55c3390197322fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f19e55f960675e245973cf25bc754594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4019e47689bf9f03c1d72993fcecaf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad751902549478cea91b1fb6cf0f22f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cebfcd3b68f7cd7d12099bad2034e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a2ec0139d3fc41d22c78a7862a3a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d314d074177054e4fc1f2a6cafe50b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dfe22f7626a828c8efe67390ff18c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f39cfb2a6a9520953bbd0c3df7d563601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d415cec41d2b775ebabf7f3d1bcc8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f65ce4407a45f3b3a41ae7f3615d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e952102217916f0b48671b6ad3955a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f17b1288791cf415315e9f4ab3a080605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050c95cef4f6c9fe1eb4161c6a09749606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa31fc1fd0e15d4c77c74338ecfb03f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe288f8c26b8e46f2fbe765253d584ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406804da2cf705da194a20a38245d249609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b296b33e001514f267e500645f39c07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012199e5d6c929b07b0268cacaeaacdb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1bd506d22de80848ef6f633c1baac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c5ce87f0557dc21ed8e7842dfcaee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78e4634df1f2b1d332becf72d10912614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb3a526010822e9f0fac8d4446d280615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366d652c889ed3ffd374a6d16b978ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37329c3d5b5bce4990029964297031bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2d5d06cae54aebf32d3ddab30842b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33e0c347be66246afc46c6d0df894b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f181e52f19f707a93feef3612f8358620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85db23c990e4a076c48c0d3ae20832621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ad690ba11b43583fad315e68f834f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3e450ce8fdca5659e3bee7a3b4667623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c224691321196932336ae1de10cb2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350614db79186f26ba1797990d807e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b05491137640e2b1cc26a943d32280626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4aff4a4b8cb0544699d120af2b0b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f63bbde9bb24ab532359025ad6f949628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c72496021ba2b646cdb805d219ad99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3041e87ebebfce50d535273fddd32630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798fffb126be304642590bf1c039c9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cc593aa745ca37072c5b7d0e59aef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3680f70a7254416980f4f7262aa3f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0603d4ca7c592b711b301e048c57c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4d4dd1caf60144885943cdd6e1a96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f2b57369465b07543a3dbeed58b6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490d1c63b4e449af135b66e7eefcd21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e38c8b73f08ab272912adb347b127f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbb77702db149c5aaaf62c3b65509e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50810b194fc0859bb55770f64252d65c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c8ccc73b81acece5d0d99d77fd369641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce9282dbb33694a2a6ac930ce9a6ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f23d94da2f4a44fda0c1ab2189f1dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169322e2880e672068925f98af9875d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c1e7b54200abe0be8af59c4600d8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a49bc9f17675d41e3c1d9570b09a3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df260a55d8b3cfbf1c6d4b422824d37a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4817e5ca74cd8fdc594f73413c6c9f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8019376f7f0fca558a0f66b5ad8a66e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fbacdee1fefc50a78aff84f03805b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2220f296811561ef4b5492ace9fef8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df138ff60aa2d36a6a5b73be815b164652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6dee55efaf6a1529cf515a3ee394d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdda99622fa40c6ff21296dd817677654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6eed62a000344919f0256e7980de24655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de705ea8a59e121aa4172279f81ede656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00b94ee311d3659d16bc79399a74ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf438bad5d681a20830b06e995e464658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90d65f5ecc6a65583c1f1271d320ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d611f5d9feb5fbb846d5f47991a87bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde82d324d995fe39ed956b26e23fcd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3726a80ecfb389fc59adb91759228e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e886da4e52d8b08cf6e19317cfd830663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea1272f66de61239d15ee7de8a7d4c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829aafeb78188522ccc70c1c0379e5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff9c7198c9132cc9e3faea4f1c4c67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6e7ac9c7157bbd021b165aeae288f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e8da4564b55e338b7f6941ab92c47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765f2a25e445d7d863433ae2b77cc80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175275258f937ca1b558c11015703bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac144760563de49378ac1523da292d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dabe95a65994c545a8cab1c0c6dcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928464188f57b3134a52c06a9117c470673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336166a1677efc783db44e2d8084423b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02c7762e8103ab9da890ec7a4acd72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e1d721b5b0660106bd9c9a293f8d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7f845c0a9fd5c10d9a189df96b5e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed85af298802198a3d39420bc58d250678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f33298173b6dffd19ea9082e055ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b123a06e0deecd08eca2f2703739f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab2f9029cdf09dd543cc3da433b0bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62363cc59b1155cacf135800fbbe00db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f83bad1ab9ced7681f428a97c6429683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262c3369de9275fc215ca0f04b215f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c34a67e7792247b870ed760642a039685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62507457d85d4b44539ad239d6e9d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69262ac12c98707515a034fd2bbe7bf1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d074773e52f1e5fc53f52e983f36d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839594ae328f51ba1959ef15859db42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28b81ef056f5ab7200aa8a414aece9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b243180f803ee1d3e9a14a6def853691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a03a4234d7371ef1852f865794a97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d151d614f8922d3fb0def31acdd66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb9e1ec7d219aef27b27265ecf7b39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f801f5879a0c2efcc0e72cd23696a9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46db97c4ece75f3458c6d10fe7ea0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff583e40182fb41fcbeb636525090970697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3283aee0b10b1ef6a83aea144cd4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96a627dd7a4a483a62e5e64e6768fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd8274b9595197cf752f1cb9cb2365700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039acca202cf4f032996c021a46409fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b11f0c2c8daf1c532ff46142d7595702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ea15ef5f977a64e2ad2ce51bf868c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbdada45902b3a410950eab4ba253e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaae70b5a089d19cd58bf13168e496705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b996aba57ab85b2a04d548c6b9400706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34089e3d8434f021031e1420355671c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35789597ec7fed193f74490b6e721383708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dccae2b182955906974b3f0a4241e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70140bcb19bcd910d85fbc527bd169ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fbfdeb2807461a58ad3ceb72a7081711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16477ae660801b11794109350a3ffbdd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ddac20cdf4cb762634c7740f0c4e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b37fa2885da48eaa99e2f94e9329f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d3e1ae9191bfd3d1a2c58fa56c7c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9f99ba4f076b8a65c4cdb99cb74e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8ff793be9edf606a66df243c4104b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f999df96fb522e0ef27eda7a81e2a20718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c233ecdc7d0a05d041cb1a42f3dcf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9e6948180ad0ecae950ed63ecdb1e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c836d2da7a024f8e8f5c87fd0395f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e35196d27cfcb4367513ad9b2e5b80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7119520c760c5fd3a3c3564a4c4e05d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4040e2d2580836a164df07df63a75b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ec9d2e681c4143675247ebeea0824725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a95fc5e5acda994084c1c4e2c7f87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45544c1f77dd6c46fb4e21bc1f8304727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8790ad1f2f46f213d0c07146b880a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fef2e0da2baa7efa1a475459a87078729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c743760bf581a2d776552530d6c64f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01bedee6e8cf928828f41d1dd8b423731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df2940b780bdbb32f494358c1d4ebf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72971ed11ff9887d45ab46245c43e2a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153397ee44900bd30b8820e76edda9de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608234f371ac6533adeb22ba8ff85023735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa33a1d738e15eefe253899f736ca63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64c74baf553b122703b02a83b9ff1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183d27c6bd3b488584aebf2c7a4cbd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222db25c0b1f301e4267ad5ed8f6c3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5443c07abfd6f63eec0f761203ac652740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edc3f0f1bf651c65be3d953a45e0bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48a16dea5a37a2ca42bfcb7df4ebe5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb91eba365d912957e678c446ff9c37743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b0b3560e729e48fd4a870b22cc8e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7ff4d49ae9918b50c1a4950330c9e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4143269f9a158779a9d5344319aa7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004e8a3b2e097a13109e23da8673280747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>