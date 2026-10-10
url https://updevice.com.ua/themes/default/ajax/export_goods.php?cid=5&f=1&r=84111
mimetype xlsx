--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967803a7fa6f79edda67d8eb03a80ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb07312c388d343359a2e728fe20212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fb30b368b55653d178fbbac81d3b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd094910654e0ff595eb77428479decf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d8cfbf81f551e5adfaa0e160d57a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dad09be5568b565c52c3a5e53c10846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b8a9334b6025af460848272901a007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c83e139474bd005408ed6fc3748bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038b1daf1dcc6c92a49927232835d049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc64563ff13a27c8346dc37e251f1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc26ddc5413691b632bb25808ece24611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23594db940f29eb98d047098c125058d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c0be724d3066a7d6f54b488bfa96113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987a4b6485e60769bff2cabae189db414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc625ab129884e08e31806dd72a3e6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a695c56c15b7e0d169e8321262ea916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d7ee7a5b6d33bcec940fadcd4297517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f9a429500482f923bce63cba0c04018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3c99bd96d4cc33c37485f7ec9b3cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef121eba41803bd5d41273be404abe120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bebf6d45c7fff21e7d750eeb835b5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a82f9e9b9c3a328c673940a68feb3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a9571fb5d469a783f4e97ba95ec1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d0f32a6db26f8b15ca2c85a5dd5a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8774e664af8ee1689c495d902bec125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb618f131cbf2e8cdc628c24cd42fcf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79901be9e48d8f92137a9676c16c811c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63a524994c4e873354d8cbfa7e249128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a408ecf5f58bb8fc9df524e136112e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2ebe3107d913778a1487f67935d9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ccfafc6ece88a606172a8662e1cca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5097c83e6b3bcf50335773ba772fcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811054e205643e86b3c51462886ae6b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295c81701946eaa658970ba067886e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4416cce7fb0a743c643260673a2fe4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff5b7efff7f0d68d6bdbc69dc9957336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439312e556ecd85159cac43c6ab5315737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cc1e7e4ef2867ac103aa799930a1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed699b0dd9254f1400ed8c308f35cf8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2095d50cb7ce077911a687031fed0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7adf5fc76c29f33bd0044faa37b2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead022eaf8b0990d94ac8a8e5160470a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7674aa2b6cbecd8826d85331d8129d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5423fe0da6ab8c8b823804481467644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fae1cb1f58b9ee651f5d4085a205e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbb62c05ec8392cd48c70e50f979a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff44642fcf4da96523c63bb7ce5f99747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9868d1f1cae0f8c090d4c0011cc2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80d4a8a37de314d0c8ff65f719c73349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48465da9e94227c7d05fb2b20c17baba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07651fe65995bee8efb127f29383e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5468f5bf1c2037a4326e8baede383052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a38c6ac8ae79a330634b2681df0ebc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf26bbad293619e90235715a6db50854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318eb5d23820d84f51954b5f88404ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618c155dd9c17e2aad396498bf131e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5884456567dea5c2869fdc1e9be5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433739151aba08c95fdb4c739bde76a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566b35c9b05b389f64217214e57249f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c119bd319a840924b55cf557a939660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f91c161a60102d1bb4d629cb07d61361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a35fda6da7dd0e598df3be2d6a513362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25552491f350eb7bc55b3adf35adfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd204dcd4eb0c9765206bbd9b0933f8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b023dfc39c19b66174a7b8dcb5c7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e7a055c157948efb394a7edd11da566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45470987c9afad0883b7115eabe6e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a44f04e0dcb28e93f36caab1225a9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398c00fcaa6d2d51230eea7fb268ef269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc07cd2779041083c835eb5fb563b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62a39a6b79beebdff2d4cc5be8f37b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c2ceb03c3d2c0a4cdf52c7160cf7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be75ae367a351688754aeaf9d63f7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ba6bd553ea37aca7de0a5fee65c5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e35c7c67013e82e4b91d4a84c01fbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98238fd57cbb8ce7502ad813cac3f8f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81659bf2f0204018775fafbf8378c1fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fc20dc9be7d3da0d1a0e5bf58583978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208cfe745e3633fe9e43a590fea7e9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3768cfb498d1d8436950f2895ee9d3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61529f44a89ef4d960f6e77b548eaec281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931982cd91da5b7d8481d26375cf44c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cf498b70919ff8801312f6d7eb80883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdecd9be218b4cacbf6b3c10920ee684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581beaa62c256418454d3b28a7f42bc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df43d6ce99d744e5a2231c841721c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8647b1b19b97cc0c1f49e42fef62f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a8752c30c3582f3902e7d948bfca488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54289ebe3d9cffe02084d7a0c2a63289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e5c300e66d776ccba17dc4fe7f12f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31443142072b27e794af5d9ffae51f2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c493e2ea9d575069fb3203e6896ec892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a0c9c9d0e38efcac23114653ad9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50394fe03d7f62c3ab42639d608b97b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442b91da01dde8ad9323ab50f4b691e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b223f18123fcee3daea4c8ac36647d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05b9090a257361b192406fed03ea2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b89f3964e9d8402a10ada743e6ec298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd906eb3f7daf796017be834905eb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9a9aa84fc1ceab9b21b1634c10d96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7509f65929d1414d2c22f71afbade101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04247731541deef126c744a7858a3b42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363d055e76d6f19fb422986bb6f9bd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e180558307d6252b448d6e7387c80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a5ad75c16a78807afb0e9cbe5da19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b3da47b8da185d12ba7b0e91836ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635675138b4e8aa220ea3cdacdaa168b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe453f74c97c0a91ce8a5beb31582e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589851117a38b64692d867ecd5ebc99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3711072ecdca873caab18fd4a7e89d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b685605cb6302eaab667736b5c2bfe7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afae6690aab35fc16d7ef4786ca997c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0275160583a6749c6bfeec80d64e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3117505b413a1be09fb6e54eb18c9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cbf581f689cf7adb4d5f64b6c8e91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1efa8cf1be9fbeaf0fd928d5cae3dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ecf66114a86098983801822653cd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bf3cb372bff58b37cb579113c18d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c337338f9f83c3dc170dcac30123ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd02ea90ee609c15cf6cf7e5005aa0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e758e55851acd62b9d7338eb02563121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ff9827b113ddd20dd4d05998318ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5b28ea27ea83deca8e2d6b643a853123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6a5af58639e3b2a8c6478686b5d0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9c34d18347b78e44b9c8326585de4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b74cf9bb9171ae4a25d82b9b5da6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bef7591dcaea5e7afaa117bcbd31b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f39fddbc5aa7949fc6b68f52dc4e31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da4a38aa30b587a5ad220f4725699a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5ba7a2f5361d0cf8d33bb4a5ff6c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d03247a9631bf1dfe3d2d951fea7b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2113bfe1c77123ea5409da5479ca1f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07561bf0c619e24c42b5e8456a4621ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e902266b10176dfa36a4e4e266b6a84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a277da34e23541b77519c3169557520135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb2b025240b1a80147ed24a38f7573136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342cfbfb3d866ee7821ea1c0c5d43a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cd189940f31dfc7187ce6c45d5ac9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78074d6f5623fe857a079488dbf74cd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e72781199967e184d43e521904f9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ef6d7443e301464f123059e1fce9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613061e2dd6fc71957aacd0293af61e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbc27a745e95290dd099393e9df84b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933d4fa0cde6786a7dfd896e9e0e40d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18ed0704e9be287893c3defaa41cf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54a9621b7cda9a34723f086e51cdbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae40c068a6f7d1467f640bf054e703147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defcaf5ca2a12ad31e606a8b22943ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26fe1555f8958754d4e4f72aab87f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eb560229642732190fe843db6cc9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b4c02f40720ef8ad5e38081cd537d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd7c4246dd2dca0fee2a72008bf70e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd6db30cd6e4afceb3ef094b2a19fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e431ff2bd891215437762f56784cb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b2b157f6ae083ae6cfce18bf2ccb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad844068daf40b064651ce29f0f67115156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684b673ca1a910deb56f8bf67e612a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e357c0cbf97df478c651e5dfbfb3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff7561a9c8aba0c219d3a54e71f19d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f7475c3b5dacb81f66a2edd9d90e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa8905f589ac686b6ea9f5dd07ec2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dacb16e2c895a6cc545cadb7cd73b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55383f6950e2ede52302a6dbcc81b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ef3c1af7b7732c5bcf7da6f00cbda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff35320b45c35300edfd4ba70d2d61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9f25558306eaea8eab4191087d50f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde8f598caf42d0d8f0b5c92aa19643167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc712f2e991c6d90d58493d6ce1eed4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63219ea67901533644c5ea8e39540dfc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c86a54ab7a6d18d0fae54f1b1cfbbe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca58dc586c0878a0df24541042c0f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3587c91917b32d474fc29bbc1da36a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce7048acdca45dcb2d59fc3a5b9fcb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaefa23de7b5c7b2ce73287afd6327e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1428567df894fb62496aa05d0fc80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b98cac8f497875af670a2803f8709176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f78b5ea22cf330f509a897a06c899177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c1cde2b67ce5ac6da641acfe119df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3af3ed4801954900bf9c6c6e8c4288179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16011a3c5941ec099622272a84516b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914625272f05082910b9134fea2a870181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b2435b971a78d714a879595586e4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08317f72864e6ed95fab65804d1757bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e07b661cc893d7a14d724ef717840184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02ece3fa0e01917a1e3fbec6bef817185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb811068ef8ccb55cca65b096eaefe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ced906871d754f53b0782a8506ce9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0150622440554c47d41da2950acb736188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79f5d578472b620ec156498b0bd414189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bec5d017ccd6e93de0a92665b999ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089c2aa1e5f83b89539d06d12f668fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de74742b196d615e533b6437a4902ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7c15cc1631f9e4417ec71a83607da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c48e0217a39049d37d53784ff488f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885b1e512a0deb4e08b05adde5e7c68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81021568ca244cf73a5f9096db14646196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437c0bba14d1148ee4fce1c701af077197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90af48a44d2bf7d28dc59565047795198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b56355fc6b9e03d34f1d5790ee22cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61604ab3d34154aaea959916a8d3617d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6674660d0b8ab468139e795ba29ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569031edc942a4b4c5c850920a1f538c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def45d8fe3eae7d0a1e3219ce0199494203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45334d459ae1c57cf98b2c0ccc099764204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924cce8b775be1afc8266f7c4e0f7e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad1f382ae898161c02d2599b3f8e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b91a7c67d8649b8eb6dbecf8ce88a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdfd28e5a18ed5edeaafa533b650e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb59f2376bebd220bebf543a49a155e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc22c62610eefb241c3bef521089b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e48e266c6188fe97aa4a11051b6d0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626734882ad5e8461483c9299b6551d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711a0ae546fe93cef935606f94fc9c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf5b556a0f02ebf5d55393db4c7ccf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c79fa0f44a542ab57d2fd090d7c8bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7038012644d540b250f7e151181ad23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c3955e7bb31e24433f1a0170484ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea350ec6b75dc20bc708ba9b33bdba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b41895781156e6b0936f573c1f138219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86596352939dce1b18e88692ced6c906220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3fa52f2fab4c6e5db389e1ce94561221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218257332ac8fb329a6536565747654222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700a008161bc86a5b055d16fa5a1c82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52022e70ad18024ed35c0f252ab64e85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a062c9b3a33790c327c7263e87aaf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f1325096822a61ab443599e569ff9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041052058bbbb38feac7b133cbf03f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcd928b4c0c204911b61516a0e1fbd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1902899732b73df3da1373c3e3d7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c53b3e1ace3dc8cbdb6cd2d7db76d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874b77a0dd7910044e116d6b6a87834231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a6a8182fb1d5c5d740304d6caecad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e768916df2b33675f64ab2dacd9577a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8141b2d3c2a25072dc70891bf0c0ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20c37d16cc97351c549b2231580ab4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b651cdfdbe7ba6bff799e9d2cdaa01f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905991c0f540bec5a50e29714a47ff9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca546023f4b7c7c6287e33b2c902a569238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b53876671e8584f9bd31f6c8f6d395239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5cbfb7eb01bb0d7066060e23ba600240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f2d2934811d644d26abe12682628d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da50c642d31b3653040fcaadcc63f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce04618420bf96967ab8bc8cd10549243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f39baae5b748c7f482533283e38c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a68c514560eaefacc92ebc46ae1eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d1e956a47e7da35d3d3459414fcff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cba27f9afc712c46a8967aaac4c1d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc36a930eb9e765c59e05c58b1f1901248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078fe3afe1042a46aef45e421111778249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaceb29c7e048cb2d0b8b90e7509799250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b663dca20621709aecbffd19ca3b431251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2803375498bb0605cf0d552e4a0510a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51937a9829e21defb695f999b1d4aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87cde2aa55c7977929c062b4d2136c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd60404365ddf30e12717a76072b39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b258780e05a371162aaf44a51a5a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569199e367ea08856031a266ab037bdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5f807bbc0b0521c1a35a8f08828c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e76c20ba66b69f8bfa82c1c54615d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f4c08d4b6fbe94abe3fc197bd9750260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ff2e2431d638b8b2dfe50fd016abf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319daece375c1b5aec43dce72f783fef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289b02cc1d0747150ce5c6366a78fa3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdda490ccb431512aa2fd6f696b8c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a9b9c17c13e40a0f69460dfeb2fa0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0c908e5ae946e1c7b473f5b9fed4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18416a037bd90bdda3c14988e2e7de4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98da37aa9f9605a2106cd695b3241d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e6f8f95a0c1071498ae38d641a9bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f3ac33d2f4c918a209a33044c0b54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f70522f43dc58ec14c9d47779b769d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9843385b997c871e1f057a927d8413d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270ad2c1ad00c2c0634ef1826b11d92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22558cc64a88e419d0bd9d6f978650274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14659cc0060b3dfa0ab01b331e9a6fc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5c7202ec7fc5f8fea3bd5a58f4614276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca1d801a0682c0f0f1e8aec25f4b53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3df3c82085618d015017ccfc06923b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cc3b9299035a9813f007a6129496e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd4f17b7f8381062b107e483457e25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f358c82ff5b82ea3e9490874cf37db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688802ae89e0c44e455543077701cf5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde393087b245636c7b1a1bd4972ce3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025a1b04d8f9808bf09c6c07620f2b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5b0be6c65f3efbe4f56deeed25986285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617369e9cf2844e9066f719bf432edb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d664151ed55d92730bb1c5bfa565935287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bb57d8c353f75bbe9b13d3c08b052288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcf57c65980e166a2a7bb231c94396289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940ee90bcf7760c430b266b3ef85847290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3650e22b22d338e62dd04be2e1b00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d69b78f8232a9d86d031c9fc0a5d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085fa7db1725cd77cbfca039286dae7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122921df79fa58130f51f7a8b4280c9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323b1c0d6755bac6d217b9bf3fafc88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100614653eecb7ab77f738697ec8b33e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2794d7d1044fd6d5d8cf4ccc731b9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e46a0d1146fa718ea79f71d6140465298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cec7877f5c56abd54e802e7119fd08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58427189a858c56d49da9d6c7210c055300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448ad839e17a0fa542658cd7bd86a0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55c3eec248ded50ebe00355b95d6ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca6694a044bbde2f647741e3cb98e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c875e464e900d601e22a959b46ff1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32470cac86d69049231ce3df2249bc14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb9bb852b61c2d4f70a8c3cda04524306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f43cd861333abead9da394f464ece307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8faea200cb1f899a468542739ebfb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207f79f8bda580258acf06bc78ba6b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbea6a1f35726404446528b22e1277f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402ca45aedb61af12c327f4e0beb2c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd13ba12027bfa05d509c5ef9178300312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70312d75924add23b47c1854436d18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30056479f41bfaf275367927d6f3af8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85189b73702f424b2c74b40c829d626d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dec52b7a334f5874f2830943b915ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050182513a825f9f885c8e695adbc44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c600235b7fad24c0f2a4043e5b7575a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a2936075f2be7dfb3fd19f8ab541d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba587ab8e5ebd10e470ac013a49cd90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296c05e996d20c71e77350231500104321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823dcac4071c1c30d4a71477aec18fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83947aee9822ad4ebfa18928b7b13a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002334dfed2b20f27cc38c45b1d87fd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db214356d2f88e6bd400cf8d217ce0ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a784fa784b7fe1cd48f3db04a52ae9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b2b63ba66a642988aa807d0a066a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f36522662894e7068720ef8bafe78c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08840aad147dbdc83b56fae116c34b7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be292048014ea1d7af734f65cd8c6d5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d6b5bcb318fd09ecb7f41ea3ddf27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c82549164002af11b8d9128926022332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207c59f3301d5b6c5f856915bd04f35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6c04fa99080be23e9c19ef1bd6ed0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66ac8f3e2bb7cc251ab33726a655c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa2e8239973f4a9a4a2cbbf0bef45b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa5e1a541226699af2ce2a09fbd9d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ce2421b0059d79e6d79f9bf180b85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706789f4beca147a7cea8ae51be07a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff5f7303c0489e1fcd2e1fcfa5ce1f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc1ba6eb2150c7f34883e5ec85981b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1163a6151384e96c167045c550d8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd71d10347b8feffc66b36d1d9f5d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bd505d420a536537d3a9118dc62ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b2a3d8df2f4f8f1a4ec0c93ce27e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a568a85afb3bc289344390c582640346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feed61c1f981f7583eccb550eafe9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54131c14228dd0ca1081d3dc9a249a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4af3ab3741da8efee396794bea3fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74689d22e0fed34ecd5c55e403298d9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2080617acfe5e4793a93f21498f10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2831ea1c93bc4f00ae24e99512093352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4eb6744c3d6d19f56e781986d125d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbf8bebe2a254e6ce680abfcbaeeb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d8f6b6417f773b2a9248a92e4884a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfefd7e9175224b63f8b6b0fe7d8fce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c4a72927bc3ba7ff05428c82c4fa0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27ff7b45da96ee85bdedd6ca744d00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7f75cbb2ab9184c38a2916a74ecf3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68feb79959cc4dad0eb385b337775c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84321e2a73cf46ac76f3318b1581723d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decd320b02215c0ec93b94ed68b49e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a194a0baf2644f7e55896ca75cafe6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d955cae5565dde84877fcc99c328bcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa0bdf3f12f69ab465cbcc9f5240d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3754bd07d629a3113d9b82e79502482366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f68ce5f22ca5e52e0c43e49a886d26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6823b14357b99045109740f2498551368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab619fb703b358f09fff877bc07a3fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6287703b5c03038790abbe26b08876370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a015e3134596e12dbd86c92ea725235371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c541475bf5c2fa0b7eb495783d3be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baca9d5885cec85b20aa86ef9358488373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7808b701ea6aa7340c4d184c442f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984c4224d8c7b9097540dba442d92eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811211c8f1b94024912c299baf74945c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee164369b8d54cda843485b6616ed37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f3c611a706c54765a0c64fad8af6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3180af1054a9e99129d752d33c6da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cf25c79a37486730d0d732f3afe30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea861213426f4fd7a104780b052875fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16cdb6005f045dbb082eedd3f8ec65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e39528909b474153bb077d5279a2c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29636cf22e2e95dcad7096d9aa321d78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a893ace4bad31480bda5cb253bc21b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97075d88647332b8bcf22d31bf1c9652386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4edf24d645e9633a13569d3396a014387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c576b3b45b4b1727166dc52f71ccd4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583c20ba6a1270fc67dd0e2eb37e988389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213aaf6ec274af380f3df51563cca19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd6364e1cbd9d8c539234c2afa7bfd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1126f9b8013aa5b223ccf3c1d00504f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174175db526229818a04008c17b274f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65c0818ec76ecd61764b5dc96c1465394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab980f84f4559903e375caa0bbba30b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda32a397f9b2c4903e4afecd6a29957396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c79429538f1ac56e69d3062bcb3ff6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3118f835ef7f68dcf7dc4ec88b9b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f68900595839aeb1dcbeb3936befe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cab58820fb1949978a6753e7046d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57ea628f6f121957bb8816256177f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f3f3e0676ec48450ab9f860ce106f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cf474822f86b9c02d8ac52cca3af6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe866fa9042698663d1b1c151e7fae1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f72c46b58305bf508746b01ebca947405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f13a5177a9e4161b706300218c57e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d4740d9b49895554805305678ff89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3703e0d995aa799bbb214a6c4af7ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1882808e61d5783bc70467965a2e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdbccad7450bafc1f56bba39b1578b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342762c0bd32f0f70db332d51e5494b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aac43c3771f09fd126ff9cdb2132b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6cb3ff80febf7bce459b925118a9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef513b920c1199d707beafa1429a0c22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812b015f90a08562021191dd1c78932415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b025524fa74a28ef8253543f94f5a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a3263a2466523fcf524e71bfd2146417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea363de0948fb50632f60249d653f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2161b414f8a0a6bddac1667401a28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10d5cf1d1cf30a122d694cee87cf67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e940e35216bf3ff951d0cff405af530421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b8edef409e091bc79f791afe2b034422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9065d67456581953bc9350d2e96331423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70969119d13ef3bcef9a2c308c79a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acfb0aa068faabb968b1ea2475582f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ee21ef879fd16391441797f4b4b0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3b2fa70e1df229425a2b91e7a09df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d79c67247e55f15a4f04aae94c809f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476abbeee55f94575e5313876a368f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0da6f46a8aad720103fe6eee1abb9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b2c7aa6d47e6ab4d8255f8c70a9f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d888b0f85b6376c3ae4f5b612dd68b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897607126feef37274cf68f9660d25c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695c3eaf995e070f167a9dc2ddce91f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c49e611b97e8f3cbeff3eeee678be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041d4d1a9cb5927c60c47d6aff29e22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32109a8f109213bff77d629397cc35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a623f7d6a453fd225993437d6f25a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796b512b98ec44376f093b555d33c87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73523011c348ea2ba17c2cfcd5730f33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43760b8b836a6af6b25c6cc4180ceb24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d93d857958bd2c466c1f0e6ec7e780442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6ccbfd4dbfb8050075eebcf9de4ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd532426fd5c1d5a8fe5c043d797731444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31928228ccca02855cf17da217bb8daf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224e5c32092254880c98062be965fa8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e26ac49abf51885b84a8944569ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2543766072e9bcc832bb52db3bdfe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31f29af32b8611876b90149f3136d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1db7dd40850ba0207939dc171c0ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff9c0cfbdf1c86bb31c15367a6d471451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7ad187029ffabe8467e5b9cae8e95452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effdb7ab9d7b0e7976102767858f3da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a6cc52e6c4f5fb5131b0db96103c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd45e4c62611b2d65d56a41fa49d23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d1627ff9968cfd71d482d0602629a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaff818cb9747314a7930b3071a3c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e0ccb9235a4680cf1fd1ecc48d3a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f0dbfe598b5d8a183a1ab05e615b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884500545d667088aad526fa6f414d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88f01ea972734ba0fa921342c9d463461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def06545eac4b341d68335060d6c9f7b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bea42e474035fbfef0e98cd2f2825a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4bdad4fc08874a5035d0b3869927a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790070e800615ee35bae8e9babe6573465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ead4acbb4a58364f2fa8a89a9bf2d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe0abc042108f0e6b606c2e8d54943467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4483a3a1b7cb551a71dcb51a5ab07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39e3ada25525c9b68848987c6ff8bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda6047aabb95f1074b1058e291c1f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764518c9fb50444bfebcfd8b0a433dc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eae181f4c32199e806d6e534eb6d35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a7c4992db7a927fd3bda4b5a3d78d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3dd567dc1b73e94aacae6b2ce8f2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2227df19b67512e22857ca29b86de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f479ae76a40eb24f95962a2ed9e53d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fb42f307e67aee9b13662cc79fb77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e381d44a5a1ca77a7dd7c20c18029478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5198ec63989952f66c23aa86f63350b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203a070d445538450aa85d050ed78a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdddbaa99f7f389051467ac17a4eab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfb1fbb647077734b45f16c1280dde482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3d80a7e801cec5c6489ef27a79cc0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27f277372b6db252e525910316ce4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491b26cfce915668bbb3a70be0baf4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b4bfc045f28a26d34c8c7b53dde53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d081c4383b0e43c4fdc95d500f52714487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4746eb052999075fe9cd9465a7381488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e2192a05676f7083dc629a45c19a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9e68e1e2f1c31981fcb28c3692f4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb5ce2d0428ee2882697fa9dcffc11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ca400855e5195510afa7f48d276c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385f0f1528f83a30d0c597b743a4ec0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a512d364da511a044fed395ced51b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dedcdbd5e8bdc091aa229ae7037b18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5de0541fc5dc292251f6f040f35a61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42266a9c121ed68868bdb9e49de3e8b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e447a6c424a0ffa39ec01beb6d5de1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95893a5836bedce413ceda63c1cd02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed8b0bbd8b1e98145e0f3d2b01bf57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94282bb2c6b4b8fcba756ce5bc02722501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6432bfc9bfcad61bf18d72c1220e5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf70e4b08d8a33d1f22ce6632278933503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6424036d2806d5984af227169847c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df07f3251ec6be6fbfef19125eed256505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b6913e0b83c09d17ac7f3223b7b57506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75ac65d6c320c3fdefecf1fa4cd80b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f47d28a1dce0e2cab7ce16c5fae21f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79d389ab0efa144e66e13047ccae9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddfb5cb037a7171e76f238d004ce15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719c4d15263032d9aa94905ba91762a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499c30eac1eb30b247d82f31e431015512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09027ad0265cd7815aecb2d926e913513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2592529f9d86d14b15e7c043c1a79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b184b5bcfa7abbc78d3ef3bf507560515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9c7bbafa1c05562098fbe3f256b38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732054cc48bd724300b19ab7ece99cd7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5c9a045d0a53197e2418891156be0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c9636431feea3db11a43a75972781519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451cac4e094f4f9f4c261710e14f32f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeebe9fb9475670fa096969c356829b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245afb8e9c400317c65ab57f99a17d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc2b179f3bfbb543821b9f53816879523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaa82d5976d55a9e0e120dbe9f2b8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911c13eb5c1e5cccfa06da2d21c6208525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00669fb148f0394e54d58706ad41bae1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f50006e0503845b1aae62e348f7029527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169e56a0d831410875f22c1e01c3eeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644d82b4ae21ddb9a947799347ba43f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14a279b7977a6917a2471689bb88e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f57430c3ff54ecaf4490ca6e4e26e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8d4c0f36c83ca21a9941ed2dd5828532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54cc45177052ae73060bf744a437b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a128299c8f439b19e42fd8bb3d8e25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf898935afdcab48dcb208aeb91e1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca12cf8fa4d6d41ba46cbc265f96b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdfa2ada61eb8abbf1b8b0eddf6dbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d872cbb8f4b78e91075842472f06eb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13471f1b39a005ede5593d2126a587b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4a0405811aebbcb1ce87b5aa74ab7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1b42cd41bbc264df899754fa5d253541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe1d2b71eb8c239d6dde0072c1dc07542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a6a4741f8eeed58c50d263db51fa2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4863a3540978a33a6869e6834436ae1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336e33a46d7b819385ca3850375c909545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcab2a45dd38a01f4a18a3ef18c892546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62971769cfee30131bb2a4101007d6af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f407dcf62e93d856ca29fd8760db5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a4b8311696c84bb4837aa23eb10f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9eb82916384774cae37479cdb18da4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57ac7469eebd98e255d662a5b53e91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24481e9d7a07abbe93a57920eeae62b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52657e56e942ecfba166db5e50312f62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd0627eebb61b040536a2ecb1dd15b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00776425143eb9ace08e696299195a39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38333102d69e17a4ea75cab193a248ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa038b042e3c3d35f2a5f25c0e91d50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce32a5ac639be20bc4b2fd2b8ccb1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b0d9c406d664cad9a24e5f627a647559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa257b27971714325d8086922284bb45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14343d91e10b0e30de6243336ce92b7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38d368880013769e93b4dea08d3e6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626236455d4dc213891e377312eafec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b8d20a8b55773d3c2e6aa2a0bac7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddb1101ca6125a7bb27f44720bbf71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a137826e155137bf4476a678d899870566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990226c8c9b858fc877e2fbe8caa1ab4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d8b296992b245c7ff656e712008ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f6d6b4d688981d66ecdca60703c5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88d7764bc5b2161df1af46e02bd621570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e8f5fe63c156e87fd99110bc4358d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5a0f64ea23d0b554bd0d1b17350fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf7e376c68d7c550882f811ab996eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaa9e5b2a776dd5269d7d3b548368a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f4a5203305949b4a4a8e27ef2513b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3170237c637ffb51df53e6d7fb28e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7313b60dedfad125a2db7fa68059a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53617193ee28c7aaecbafb890ce729578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d12f79998cc19f54f705ae5511e30579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bd3bc1dafa193a7b0eb9c0027aae9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe271363246700292a1fe2a17dee7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34382a602494db667b11aca82fed1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36f99514955bd2a4979f7eb9b10443583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f2a264179f78d838fd8a849ebcf00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87a6f75d377604667fce8f97f573d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291e24a5c4c650c9cb965fe33d881b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081da855c0ffda6f2a08b14322ec627d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc34c05711ae14ac53f688a66a9921a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ceb804a6864ad9041aa1cf54c21511589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471692b8901e47034fb45b734e71a8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae73046fd1f3591ab87a9920b56483591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00503e8f601f2f97ecc5d3b87096c186592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b5834ef5be29b7f85d8a2907d375c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e857ba8a28a83fad28c817d34800e74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42487b9df3dd17ff8f79d44c4e4dc217595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044d1eed739f47129333fdb0dcd6c8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21295017afb9ddcf4a5d1904a956bd30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc407bc32fedfd3cb71984ca123d13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b613aef82373ab02232ae16b3bde9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec925830600c8453e0a8a66237a2b717600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e8621fc71c58ba042fd32e064e6d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3683a3b50ca421f242f361bbae07aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeb96f365c13bf0478c9b1e6788149603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4118146bb2e07f74e90c51971e4aea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4042056ee0946ac677576663da3acc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e19c87d04558087751243259fc0c6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8343558dcfa689b770938faab55a5ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e05f585d4b4ac84281b67cf3fcef7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64838d60a0e9ff0c5ee515b366d95d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4aaedbd2b059a927e24bea93044d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585cee936de599247573f86ab35bcdc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec0eeff117bf81e07a30e7aa15d11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a15f2a72a45177031a3d8e1e21612613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d20f0b7c9e447c1300327a4a1b36bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a9a02a6114c6803957a10aad90e29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c1ac1b88fc713116868b97d32155c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9fee09ab1dcb315e47d8079416986617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26392f7c5e1c09dd9e1369f72f6d40618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75340573d908d353e9a4e25c510d4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e14a703fc2775e69b7c6161f9bea1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f188ba2199f27964caa18467b369c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5297f6ca366e8d9b2aff8b2368441a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a04180fb91623d49102e5ca8407774623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da8165ad515cc1cf5b91dda4505912624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5db0ba76317bda73165787db68a77a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620942887ff516415fe6c8b1f920c0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf480d398a6a97fb11ace315f013e92d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be9a83a8fa5eeddf1c6c61c731f640628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fce41c7e4741e7c5eb51da65f758b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c699627ac5c5d41ec831067b8af4ace630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454458fb4201de9ba183bf10a9cbfff7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6ecd391c1164405c5a17cade97447632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184373cc2bd1842bc4cc203d850ba27633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d34042e9e0ce822410cc0dd73f99d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2631a2b8983757e000768ba6def6003635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be83e070cb8a9320ccbee062e6b9bc4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e056e643d4744199713493d90f4f8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e7e23e774e23191adb96b3986c90f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b882d73eb7604eec614d11d74948a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cd0b5534eca996afb8bc7fb89128e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf86d4ba45201ca5a453f2459fbd93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf3805f5edf90624cd5b924533063d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd5a1b469138d2e013f0fc3a3203f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e723ad0bbceb129997ec7104b635c31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956b60cefff517f4eb9f85d07a63c82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2567f2201e5ae20cf037ec3c4408284646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d8fa53e615cc3dfb5bdf91903a33d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ae8abb8d16c6a92b1a5ecac1e744f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc563e8b06e35db8374243add1c1434649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cfeca0f89a8bca8e65fddd5f436fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442ca4b7e988a25b86339b5280aacb4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29a9deea286918ba64d8802a3403d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412072704c1723e8866b2ab51edcb4a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ede9bf591e60681cf188cb9634f0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9329089797e9911d35bb4add2062c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a449f29d1aa76db5fe07f6118c3d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca87ce50c7010f996d4eb52e3ffd0d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc62ea35f44df8b3d4b40fae151b4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7603a3e1adff505de6a2d3d895052659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b4c98e678eaf21511162b9f4815b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44618de7e58243e98ced2f976c652229661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29134d31ca7dfe7aa1c049cc3f8b11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867437d753bda37ade987cd118a68a3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ab97300b435af0a5d93a38d9a9099664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0a24b45cfc163bc7f69e33943684f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8dafdf118be490a8bb4dc6232e6cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb17f9c6c5ae19e916188bcaa6683c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fcd2e76fb8f258e4a6e4e56075af9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b856de3f9bb156f4656b0b3ff5a1529669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe79665d5ad06a66674f941154fbb42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f832c7e3b4791a944cd665cf11142671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db478677306c50b25e15e34673c6cc2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d26506b426970715b86460d0986e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa212ab6f3acfa67334534b0ba0ba72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622837274f5329c70adc49fcce0929f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84dade96e2dac3f5cab4a0c9c3d24a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b97837165d645078e741ef6a1f58d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d472fcdcb2f54726c31eab26a64033678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531804b766250216d90c38d2bf0792c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3515de00a1549e605f2d003608d556e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e815ce6216473e80514c6e17441c41d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3d1e3146e9940346c06ca09793fda682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9450a4493d9845afc99b42976092c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc46b6efc67d5c74ddf9b77af400c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76411cf8da23941f1cfa3aa281ac1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7c9bd0c658a1ec3741e2c7bce2c3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e83c4dd69b834313c1958b5c5282e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a29cf67aca65dd872e6c66da1ddbc8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59af4c76ab771b69da41df8d0dc681a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de253792207cf083b762b60211c68203690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9577cc681919c5832ce81a28a493b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47c2026f6f735b743923acd824799d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6154e618ac7f4cf3e4ec24259c36c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad952bef20d40ece79a59269de9b04694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222f5dc903fa3c4f8639c1730f88cc4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319f304c3ad757ca4e13a18482f6ef5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94a52fc59343cab55ebb724285f760697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63128df03eceda7f959acf6c592201d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149fc017be5879873a64aa2ba11abbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1e53c621ec3fb69ccae98b9ffacfe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66172bf64fde8bfaeb93cd7b2d975f07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f2f569029bb8ed197b68f13ef939f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0296ab68cec592600cd8e5cfd09a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b27e415bde30092b59af4666468ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173924603458cd5f2660f5dd336322f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef060fb665deca76fb91f0ef1548c48e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222947a20363094bf6a3d911a4ce4f88707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fb0bfa0e0ef3bec4fee1c856bb501708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380666b9666684627031c3a323d9e013709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14f4ca390bbb877fcf7d9c6ade2ed8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0301fab4b6ea28229eb30d9d158519711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2b026b56c736f003961de98db7294712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23def6dac006974d077f3497f2808d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a78c3b459a0fba29a521dfe95204e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4f0a222d8c2bc5b1bfab131752cfc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607c803d30befec4f0bb40706952f6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e174aa0b8831609255d956d9f7410717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35b71246917d3b8de30bb0d00d789a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba09cd9c48a263acf9d827a7781e33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e25c9d820fb230d7781aea4bb3e63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfbcfcb417926d3709ba9119e81abf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6d38acd92110b287b22d3c40d4ccc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed636edb4d84e6ca8bf4f5bbeb349abd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca8bb6bc4c680b5a0c323fba531846724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6d296f2f4e393a1c145b654988dfe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16d0a28b37ebb445d3e6a1e00de970726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298d52d1fd679d0e5eb0ed8918ad59f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69048f0a0921e139f8595bc1141bbefb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e56548123b97352c598adce58a8a3b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb63585a00bec2b39f9a720116e8e22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ab4b3faaece75aba8925f1abfb8c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a04af108cc375780dab04bd562bc60732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367944fe5f177cb3e119905e45d7781733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276479d5e18d61c0ddf2e65271068e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b25e53e57e2d3dd2e264edcfa009d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042bb6df2e93fa025a5e0915baad377736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63d82393e407cdb66ef390f8b76a9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca68ebeaea9a066c6b5e9a35cc8f085738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25400893b9aae29937dc9e3c5c199e33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b959efc2e0e26a9677f655d4b33d8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454fc0e8e69b0e2ed8e434d240563f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef0a33e57c8f96827d3b0b75b0bb19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49129bd1fe8968956ed482a9ee2eeae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfacc1f9779a0b7d05f8dc11b890a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894975c56400e80d1e3bc2014ccbb61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d607227d1258da24c822020dbfef9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c7a327e32b6e267eab0ce70e06637747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952dd1f1d569ddf0ab29ccd4b5b9f5a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939632571bb1fdeeec2a2336ca1a8d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffac246e4b1505af9907b771e75227750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bef57627f795368426b4d2c3d5805751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe74bc7138750e72d4598b016bc5fc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62944ad933f9e453c5802bfc40cd0b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebb56c8a77466ab546f898fc33900f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276151461aa2b26da04858406ff5330755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2f0298a773b690716f8c53b76c540756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a974e8654d26bdb58456913e8fffdfb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c33f45a86ffaa65eaf4a2cae30f5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e58d3726bb20dab5bfd78b53f1bb0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34112acc7b887998e56eac35c02511a9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd248a3297bb6f9dc364081192642104761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013e757a4b3bd4d6a4fad34ec85cd24762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de0a0fd091c0974d0279fec469efcd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d313a096381661ca2ab9edfef3ff4f0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcb7ae1ac6ef287313f86b652182e8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c829996b29ab0f692d8e8add38fe58766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bd6042438e818f327f87d6cf56669767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ed7ef264125ca5452afbfb2793c7f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69739ffe8b4d868392ab636335c9ef3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbe6f5c2f20160d211f4318d89aa74770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce978f5d2ab0a98a67f2b77a5cbf8e08771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2538b1cb5a6cd8c3f266f21c1466c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773729284c0dcf296f1d58f8376dabcb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aaa61799497f0ff4110f109956e82774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70214bd87cf404ef1d578b5ef466b423775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eae1f2dad8a36ad5b7472fc3ee89a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30f2f5ba88406c4e895f1f0da233c7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c3f9490b1030d0e2b1754935b08c2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46168e6e5014b740b2400ce99552b8b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834aae6b0187baf62c3cbf4442c5fd7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc0c0abb3429aaefc4761952cb7f86781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e456530f35302bd4a05525bbd5dc0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51203c900fcb09afe9a4179b551e9c16783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116832bd7ed7b9c4c9dbbde87e4e45da784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97090476b1d04e8191e2213890b4c54e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d56e217bab6f8b046a824650bef1f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab87ce258e99c98d7cbac692dc61b55787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f0fa78366a36bd436080933174726788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b84fa28090c26b0a0f97efcc6ab717789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64636fa309dc0d48d1289930321e6a6a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe1ed4e0133acbf159cf4d0480f2af791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb3848615c165b6a5dd6cb145cb781792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a7a63554a60b29219f90f1b99eb69793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0c796e0430f8bbc0945d44de50cac794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf09f473d6cbbf3aa1f1dffa191f7b795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7e54ee18f4f5ebcb699b4ac6a94951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec68704c6384167d864e6a29e9e04332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362e798718dd97afe35a9924c6e1c9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee19446a7786cb0b62011b94bd798e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb72fccc499dd3f254cbffd7a0f5aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d179cf9235830d07b9c9d8d55f4ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98a82716bcbf84260df670ecc2c0ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27ad094ed5bc74dd95f361de44350a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34cfdadab427829d92607e064b9c749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86bcba179fb9bf2642069dfbd375ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92ad4babf2e5f10b26ad33752ccfed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2863958b7e77b3d6a54a8bb2045cd3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107512e7a568fd3feecfe6fdccdae2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba7acc73d1fbedada93da64b376d0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0e8b6efa374e7d159fdf64d8eef0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14684a3df466e89601b4b54b0af9cbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46856daea0b4b03c5a7b0dcf14263a7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec422b0bac0b9e2c4a24c10f602af218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2e9a74cfeaa95e74352f52908d27019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae7d2bec09e95bc77068748835141020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150d6fa6dcd548b90435cb272ce037921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5334176b30c4191edf8ae5a4786c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f3abaf8bb772ebdc2d6481efc214923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4a41039e8b1bafe07d34ef4b6195a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdba3ef5da0848bc15255024ed1a8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aec89a3137dfc3a905592fdc2e622126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355da0ccef0d4a487d4473a0f038c1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b576da81be5ff32038ee81a78cf309228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6cb664e900c9e56af3824b6c1c5e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b5b63ea8af05826c34dbb4c6cca6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3fa3d0712df43b7bce10a775be79031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8edf94c78a585c677dcd383014570f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fd4f213e59987bda58235c6b699b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7336c9ab933e2f04e829ac2af54d5ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a85fef2cf4e851a95e0cabd0a680535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44815fdf3711a8aea5d5c919e89e6b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dc05276f4078761d8de1840dc825937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e85744c59639038196810b95330d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32daca03855e06023a38e31edeab7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28457d7adcbd915b8af836a16a7de50040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b197f766c4dc59f3a2ff5298a084541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc7697044eba47b29a269b777b7b2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4216a0db875a262c604615e1301f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359affa81d71acb8057280035e6ed78444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813c044fbed0bde5c5f47fe7dcebff845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6f3e89e869aab74447dfe61b8b12a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84838eab941bc7c63b3466e0a6806b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5aef955f1cd5860f8718399f5f7dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc33dd0ffdc8f3b5b1e704b8c6a05dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b222f8e21a68066df565c6c2d129e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505040482dc70157488e8a511064335651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4373da590371954ed5ff4c437b136a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b8cda6033584fb8e97d19b9c867de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbda06e6649d70b06393ab6a4b88c4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bd0832d1f9e95ae97b55a7700615a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cebacae23941d99154efdd04905c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5875c03c39dfe1e5f1c0a2c3038d5ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff50d0754301cac9bb5926189b574058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe47f01c3c2c8b27177054da80042259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cf1f84689a94358ddbdde0fa22d1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165568af11e68fba2ed1b585b1f133961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63a415c860119b1448784b4ac8d00462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8abb46f4522ee9de6e31e411b8e1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97421933ba31ea76ff80a9be10a8a9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69b6b2e8aec708c911bae9a7e8582065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67813853120e036e2898f6e416b05fbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ea8fca942c9aa71c43c3630ceecc567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1521fe20fe39e733d87c07ab6fe5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d453f1b00579b5339b4179466d76da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260c4a7a69e6c1c375a4b038886c80970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c823f965745be230fe469681bd74ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea495e93015c679d06a4ba5ad3067b5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910ede21b5030b3890eb339cc332e2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2853a99dfba96c0c66aeae29a372774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7e6872e2e5186333c537df3cf13b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae0fd01119613b9ba08ce9dda4219576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef23d83057683181ceed66f248ccb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b967ff7a269cb4aca5b5df11bf689e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198577867ee3a4e23ba0e362aeb7d1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8de177fb4047bd9c5e40fcc2c94af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce499a8d4c3be37b4b6c95f8cee8ef5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860308215fca4b3da31d1a25daddce2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c7f4405d540903b3aa29fdef9cb3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1e8523b561d1852246b5df1e1571384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0c981b7f877dc4c5c040f79946b2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf875abecbf6e3a176cc4fc1afd8c29f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d004308c49d5b930e614a4c2d326dfc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcf555a3ea8860576348ee76eb0eb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111091ff77ae71f9f68e2203c90a36789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebb9464019dcde71444dc2068eaf8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3fc19a899a69b463e06214789fd3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714af14afdccee341d67a437c7ca113792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f22b5509fc191c9a26f8685677c1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93404b5653e3b8065708bf345ac85794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e778dfec7306b694c2d56008ba473b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0a3ec291d8366e221c423ddeabfb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafb28f4bf9f6c98a4edc21df6adf8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dcb421e4989dc113f084fd6e295d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5c8bf7f31e0e59e967757fc386cf599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8ca5292316d4bb53df1a4feb34587100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced1e38f6d2293aa90e8e2a8263c65e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4176a4dca39cd577b8c3d1588210e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35358ca2fe17cada710eb16e104b975103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30ca683b3ac922144ff5cadc6ba8c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc60be61328e3c05a094a36f0363fef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a9bef448c391d204999c28bcee0de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafbc2e3da80db929ec9725c0f27fb1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426eb12fb079838eb0d8551f5ff9274108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea819d71f3f78e4111709a6319be6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265f347f2847088f2dde6f0c9e3b560110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fb46fdf8db6722fd0258b62c43990111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559ce0963b77def031ae5c554dd6ec5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94c00682cffee95b102e1c203b3017113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e05e03e5971b55099753a7bc47df95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c870f2f635527f43b100a1f9249325f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bee7caf1601891f30abcc9683a08dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f5155000acbb23f600cbc32827784117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748d22050934e458b7acf954dc8d7af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f9cc3617885474c8491063129eb7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6854f503e3e37100d73a7f78544739120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848468bba11b476cf2358693890b232b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c25674a70af9b3a01baecd325517d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e605dc0fb47eac6be89c593dd02c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8fa748da8c20ed845b167d433b297124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4dd4a85da285669dc438c84dbdf1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417ee691a66568c72a97d6058130dcd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a949899fca8c939c771bca7079a53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303dd4336323460810a2d7da28f2288128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4555f457e7c8251c9baf68c61a4ac02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053e98ef08b0bfa1063bc9877682805130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f800e484bde95ba7e13f1c786b8953131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb49a034f2a71e687daca899cd6280132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6635e7defff9ea97d6257aa6349516133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a9ee06ac8398bfbdbe1c8b8c211ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec599de980157b7f46af0643e67eb1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4deea24666b3d0176db6e7ba9b5388e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc83875853db7517b19b6f8bd66217137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15ca1292fea41cca70aacbdcb24112138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dafd7e0459ec5973f647e0e6323a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8140bf10eff542a7011dbe0e5a574d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd681c375e16ebbfa045de1d66083058141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012dc3444383d2ccacbfbcf5924e5fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2685fc1bfc31d5ef3bc3d03e6d420c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68f0683f2ba703e24da1e84f869222144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72e019c531f1c1551a35c9aa445767145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfc5b97c27d15839672130a85fe85f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667082e9f0b295430789a1b24796820147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449387de12419425b5aa7f3e5a3f6cd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778a817e90bbd62f803f1bff781cf95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72332a497f68e0b050e4879166c7dc4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f76d12bdca631583e56b776f0ce2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c840d3dbadaf15cf57762990d53e75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e042e3adab958761fdee8720b1f07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fc8ac66a203b4bb88c3405e16ddec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd5e2fef784cccbfe5fa2b4a224808155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f29aca98bb875455361e433658143d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf30f33f249487a8c218f216a373843157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584649410411571c072583ae3d5119e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3e97a17dc2d9ba6761b8720b4f7e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021515e4c1dde0c3cfb1a9dcf77f7b5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd629caf31285adbe5e9b9138b7d5e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7e7f5eca2bfa69eb99f9ac43bd5ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31fb7010eeb2f38e28e18e6029bf8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5624d741fc041ced19b37a65187d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ae84b4885ed8206bf63b2e45992a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d01d29af65d0f3a75d46eb929cc0fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeb7074421a0707b8a1438577f7461167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81d1b2993e0ff431d6d899f8e943ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b5bb260603be193c91c51ecada32c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3babf545ebcb82f193237f07403ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a63c19c1d55a3fbba7d7c5e74c76f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b8a10c33ba88d842cd3a4287eb146172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85526254451d2cc4925732910a0ebf37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce7f7a5c98648d30eb4c13da160983174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d959202a39fe3d85639952a1b25a90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308077e4dff594c08bf6ac596c00e71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44174acbe292d02f723bd04e03c8b6ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f1a957244d0f49d847b8dc81e15f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430afcf04a9dfa7774ac8ad348fa4e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e9163d038c99312e39d4f357f69ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd338ef41d8dd40123485f09e8443795181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ddfe0aec7cface55fde70a7fbd465182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc39d68c7ac274fe470c4200f05ae7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbdcae2d177633c3e834d75e49a086184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28063210160075d6b6519c8df6dee8bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85392903b7d331f491cb898f932c4327186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9239ba19952f4d7479babd6af90fff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f386b62d69bdb730e2264868c969d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f22445c9399f3679f53e08c61d8fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02be27fc2c88d92de5735e101ba09e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13432700646dffab296d0998553f1cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eefba09aba7a2fac070cbe78c5eae9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be058cf64bf6f9c673cd18a68fc25d65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9f442c4842579c0136027ef6bd19c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a77b58cdb5960c8d69fc7b9452c4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bff7891ef949930e2063d2dcc4e3ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61543fd633027c0b6bd50f85ce6909e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952afbda2f820907978dd675a84510d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962dcd806dc287e67f7009ef3d6e52a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fac2c07541b071c55917cb49a3d702200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983802d069b901de896cae20f95c94f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3b8ee9929db3938719e88c76d1b10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b101b5101e5cd970cc79e583d5fbab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ca4e78da8797930922e8801a65401204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e885ceec83790b27d2ed425cb0b7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a47d4ce1bb876ae29e636d577cc0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a1c282f96213ca73d58fcc27ed9d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d2a8d326668dbcc18f49c2e2b4654208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5243cf1e0e97a87cf126b57a61b9167209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f645e0a37aa543cfa55ab7921daa5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b9e553b301add8f0af59ae4f5c794211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de2cf0f2ec4fb362ef1e788031ef8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb20276b0a7c751538f6b0ab5748c34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7838da323f1bfe5d09344c943cbfc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ded7e034cab7ef1a27b21447f964d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3071951f5d0729941deef2ae11427e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8d94ecc83dd9e058a9b6b909683db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0037513c35730664f6d1ed74406e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d744eaa016812d059e48e898d82960219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff63284d5ac5104af4e2c24092833f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db08651be599b8a8dd41197f6b93d0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b69547061b79d10c7f5409d7b80e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cfeaaf83c16a7d9b8b9331be6c41d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d20dd7d8dfca58a1a30606a2965f04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb9efb16104a8341cc99c5b0208dac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea669cf084ab0223aa65b10df63d2c8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416242a7f25ca24ea7d175f6556cb85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20057ea4c36ba7a2ca722e0181c8a9b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bea451956a3a3403f9068c5ab1801229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcfd7290266295d158fcf2e77047e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292239bede9025f2b56c21c967f5635e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ca66232d91e725d559a31659dcfca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b89e9e2fda26c4a147fc3da6fcb09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b684f1c6771a244429c2f61796c87d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91e0356dd3bf3458235058d4999796235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3329931798c70058f161633a61f4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982c36388b5d1a717d2723ebc6f789a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa063f8ddea062b802895d01cf8626238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596e07ef743f3e5e0d8b045b572bc70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbf232b40f00d1374aaaad18d1cbb0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1a99af8f8d857bde2c6bc0678f88c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ee5f234e90708707ac940a25d8a01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedaf838331b20cc0845c69ae7260fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a8160fd336829acff833a1d1323e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2d89fa905a83326d1abb0049f0f2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27b85096bbc16f1e687df6b6639ec0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e28e92945f4693780b736e216bede3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9187e183e25b17d5b2b07735d957f56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38475fe53f5f806b9203a5ab751e53e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4cb77bfa630cc48c1a5f2f8aaed10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf25a0c39543f73e87a137252c3e97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c52d235d00b9c9b1a797dcac7cb73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3c91a4b47b350f13b00b0b428ade0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a1962aa7128f0d17c3aa1764e67d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab13abcaa938af9df64b26e8c57eac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264619847a3da44eeb90a9cfdde846c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5f85eab3fbfbb7371e38557c55fcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4af3b4c2baf25f0cbfa9261396667d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726369ea0698a6ca3d493ad1bb95f60d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52b5fa9ed2f4408fa26f17c357c8ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfff64a25b961e601f5e083180ba06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221813893603dc21676d4ebef0804c28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6aae31cf23cd956f8e1528179f0bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47ab0e9b5f5a99379206d72ad9fad3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f531b3763a96669a2657a1649dae4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240ba14b6a99aa5f32d84cbcf55b709266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995d994c9e721fecbabf673788524ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9b6da2d69e0a01ac7ad3e8c14c7ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc7cb76a91e5ed1b85f622d077586c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d9c0fef36e9b59c3387c4b52a7d8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca430cd70934df7f7b69cb2eebf2746b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fb53c89a1d36023b67b0823149197272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0b4d4553792732df073ce5dce7c93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687657373823d6df25c792b1306f08a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19195346bf875e1b91036ac9488951ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53269c743e11676948e8cfbeda4286e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccb46dec9e17a830bd0a7acb39eb71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0ef836636e890b8a8a48468291861278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e107c84d82d4fc317076a3364fee1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37b897d320015e2c9952f8daa40c15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb9229465b7541e35a9cd6aad1921d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69283cbd43d5b21b79cf40725857c408282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd835ab97d99ed9a25031c6936d384c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733ea4ec820eaf394fea778a6e63834284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde3e62d3abf05713972adc29d53d33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7332a41972c81a4e0a6c4fe0ea84afb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c317040a86cbe91276280f3caf728d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7867a57e627a01455269c92e979ed3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889502e7d0f6f2166aced51922a1242a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e00513ed7af01c8cb593a9f9f7eace290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d4c477adab5ddfcce2102a890c307291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43e65cb8aff304ace8c22c3f0cf644292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae65072b3e20bdf2b99ccef92d8dd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c5791f092cff098fe382edb54a5c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0441c4af346327b8befceb40c13821295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c63a44260729c3d3bd0f961dbd12bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1170c014be78ecf811361cb4933d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba6ccc837aa37a386611d10d0f13d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf0a59246205f81744a961c448956a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324317fb3757f51e7004fde024ad273300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e0626e6946825e2a88aaa05237aaf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beaed898cf91264ce2894197787247302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8574cd85fdfd23c252d5de26315075c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d79a2de34d96b71ffc5199b5645cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00a7c013d0027267e93dd7833c0402305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395aa4ed11b356e8923c5134478da4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f430ec862aaa065ca48d09ae82409f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12e8004c6f15717b7b50dc63518bcf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e48f3a077171f9eff0e2fe8fa937f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77944b2efb34a83b50e289d3b605be9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a1d2852b2313d4b32be6925a6a251311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe83b1823499238a3162e7eb6f1b97e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037d88ac805defb62f2d76a30a72095313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d021c1f690f62b9847e67ade0e1a87f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd699bde3057a6c1eab54aa21a1e9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab997ad52eacfdae1eb7ae909416b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7da91a19c15c1dbc6c75461ad469a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7720fe5ba5b07cbefdcd788eefb71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fec38a6f181771f70c6a9d8cea1a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc538e1a03c3857dd86a9aaa687ce2c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7683fce7c3343b5ec7f74fbe5b383321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826c30ec1c82565bd744463aae4f125322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d32bb68a370c9d9fc8b4f6e61efaa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca24aab756f8b3f14f998a12e93577324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46666c7a565824103aea747a9ad58a1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418601d6e554ab4660e80a2804e8e86f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6801cff80afc7741e1487fc623479e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc78635747df79df9003f6d5dc76c85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eaf3421ff30596326d9f0ddeef6ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f794be8e8dd6c25a9fb4125f46d710e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a428207847c23f294b0ea73247044b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c14980bcf396a42f6d4222cc6f3a67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b55437ec0f15d8cea927e9e9509d93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da66e3a5eae7cd43aabb77bdbb61075334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e343c35df0b0be31b371ab616352d08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039e4b0e3ab0d222468cb0b6769b8ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1db462a6ce61d188d17206b15c0d9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed733ffa4af17b67fcf93336b337142f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df233a4dcb52f781e4840d34be2bfa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23748ddc92074cd40693d0b841fd44d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5ba8651630c7a2817c9aef1cdedc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b7e64794d77276066b2686fc846ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c167fd2e658ad795a27cd7db18c605343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536d75afbbb6c079a22b306caead88f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1ac87969d673e1fd85321ee1ca459345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f52e249954351963e051d510262ad7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde8e5592454abc2de44b3218def2fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca52585347ea6b46327e0cbaddae098348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533571296b301101f021b5c7d72a8b75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332d0f46b476e2af18c4f2066206a9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf205b8fa5f676c704629af97a303a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d50ac2e15f4816dcc1ca1aec76e6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3caed4b50ca27baeb4b0e90eccb2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82c09dcd20c1cfdaf72f26f1a74696354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c8f99ef0fb439bc7d1c048d85648a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd27bee15a435dfe0d4b1847d4a321356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641759ba7d49f310f2fb72c838d724e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205b9983597dddf71b8e53be4e1849b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241ff24dc5203db2477cf699abe25ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e856bba10372601807e43462a53a39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad2a5cd8ba84b6d6a3a3c2b57073b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbeb4e8d021d8cd68fa748a7e87f9ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfa91f5f6b3b6a5538e0bdae369d24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef64a2688c7ec8ca14291e8d2a1c612364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d290c4dc52ad871963bfe1586aa39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31313a006dfe1f37d5b35d41292541366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89f54632a8bdd1fa73ffb4a08eaa8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c14a2dae3066c29c2d138f78bf5f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24860ec7b96a3524f823053b7266c281369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd029870944fce0b5167bbb2514a427370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d830cf7d0706b86299076868a3643371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bdaa4234f56d01cde540a71aaa472372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bd188c7976189b2a039a892c488ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141836fadebb1b28d295bb0bea00800374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f17852f3d618fe9b1aa68c6fc7c746375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f78ded597ff1fb32c88d7ce83f282376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ee67c8bd878b47db6b57d7ef00c9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cda8e08ce94f97989add487ce09ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279951c7c63b3d96d0b46b2774856338379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48081a84cbd66b75fc24924ce852d239380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5576bf6aa2200e0f063376e9ff635381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa496727891deb6ff450a1741f3310382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda6348ac5efeeff78150cf8ae86a6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec7a8ce1a022b661068ea889d2ca85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432912191427285ea1926897fe8bb23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c194881eb548faa91a33f5e055884f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e8254888ae8ee6bd52c3504376fdb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009d7180c4d0bb19fc5a04eebaa7969388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d04c7e4fe84b12a0e64ddb615f66a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acd6b7deef0ea8add130c677c9a611390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe07c3a17c5ea6685eaa25d54b19ce9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d435440950faac9773a2d2b93cb158c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc1178c77a1e2cb0c40af90a4695d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3855d053dfeb6d3d6884c659da2477394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc658a4829c512957f85889c73bd63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f803068fd73e85110e6ff41f1e8312396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671e465f62bb1c7c0a94a16a625011d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8347d3ce5764d1ae88da50d30cbabab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f17aaad64ff897b2556ac5866e4ad9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888302159e77f9be33d71c12fd99e2c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301f98683a7f847072cc867b2d20756401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bd227cd0c8389a644404ef0029d84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719aac57956870a87b0b26229dffa98f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65bdc02dacdb0a57de3e9b7e165a80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa2eb9e823d5e3b9eaa9bfadea0647405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224765893219dd47d617bcda8bd3e002406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c7a935e4c9eb39c00a2a9b6b88037407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca524048d15482d981236a81d9de6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7596eca390d4757e14e9343651e9601409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281d00d79f15cc4fc54cd3f772c8dfe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57362e8e8976d092a340b43c4304b23a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa1fafe8e61f8aef0290932c05b995412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4008924e42f98af9b3dd77593cc15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55224925d4c8804714928c62b7e48bfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b52627e7b5f75c421f965b131a2acb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd7e954e98529117aab04d951df445416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178de6beea42d7ef68b5f437671a7be5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58e3746f518e190977937b9c297d36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73e4ce443f54d9be11472adda9deee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde9d307ca5c0a204ad8a6f2538c951420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790a3005f22a4ad789d0deda350a4c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdf37862df6ba61658d7427a7456c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83344778ca12b42702f45dcf6177f70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faacca1caa0a276560e961f4fb83cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d11fde6eb5b6cc6822dbf00d25c19d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43123df4879be5ba413de76de1bfa80d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080b4f5853d6f811f4431b141a4b22b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c33e00d7de21ed4f6e68eed2f085f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac248240b66199112054868039d590429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7a749f9d2a6f66b0ade45fa4a8fb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdae80fce618962e3ccc371cffde7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c64cd7c358400a2197c50d75455e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bde2089ca2865cc451f6a22c163868433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbe5188440a829b4343e2a082a2141434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e566e383100aa3d98ef571f788d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64b01f443c9c5576953c49b017a021436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f74b3bab059e21b4595a8159cd548437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38220ed115eff02f50c25de1af86675d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228898fe9405a48b342bed4e2e08a765439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5232b4ac5756a2354f948c5c2bf869d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a6c8bc5515cf866f057f5e26e9106441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920cb154b114c24755ae288d260681e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856bd00dc576d4d9c41eabb26711ac5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e44933a0ed675dd5b172995e7cb61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274daba80f319530bb573095ffdbca3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e92284eacd54580e447cd2f63a0721446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757e1efcbf0ee8d4186a6265c6445e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a340a2a11e86bd29f8142a820b82345448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9b99ebaa8e3b453e02bddcc9a7c9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79a534349e6cb609b610710a8b1e50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd005b9b7a61471ad7bf0f221031c683451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcf4e535c41630e37d0f73bc67826a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec6be0d4ef5e5ff2f1b829ec125b1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828b3cac02050dd62087089022c3d41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d45afe9fb9ee3057f1c4bdcca6789455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c3819af1ceb55268438507933239a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540c1172e4fb361a77245b6cfd6958a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21da1b0c1e4ad194684816a0fa5c0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a007bc8c792dc0ea53dd98224fdceb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077090dd2b40d75f81eed3351a02335460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554cc218fe755f1f5588c69770c87fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1f429cefe3a97088f91f5953bdb59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a5bfdc0d7f67d5d2c96fd78fdf16f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50c30dd7d17c42d99c0ca73988485d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f64e66d4a52171bb0864ee7548e1c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ebe1afcfadeb08bab5cffacf9ea71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c499318e9b7c38587913f296db991467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87873d3507cf384eb01b3ce31b55e8d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11e847126b705fff0205b19423351a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211eefc1498f54b0f621b62804d38249470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3b472d9df568438da7e15f49734cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dd55f8224f8787251c49b3810da18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111e49462f1a9db4f4a7085e883ae25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ea1d983717185c0ea3ef3aaebf782474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9028405a1940eb8b0fd891996e6a63c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e857c70330fda566949593379bcf6a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaab324b5f2f570828d7b7784ae17d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3709e0064355e5173d234f5ea133a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba550158f69fe153ede854e32ec1dba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523dee56d7d1cdf3f5c4a3499c8e2e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c454d6f8307a98d877032731eb3bbda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9472249f000b09d376058468d60ac4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfae416dcce6ee5cb28094de528e03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d279a4ac40dc006045723e43d1e634484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a371cc21095c5db0d6b69033fc4b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0f15d8f74aa482ec3fa7818f1ec9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499eb4e61a92bd54e2c305c5cbe9029487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917d2653497ad471facd07d011fee72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5b795a09812a91089610c66820152489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7877f6ef521841dc44bf2b11c74b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c12e30899b93e170cc47f0d31cad6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8065162b67df1a0b94eec2dda12dc55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466dedd6f97d60472c00f587a5cd1f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116cf7c4d3c7f5a918c4ea6752d6fc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237552b30275ae2c7a330c539136e920495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1d6efedf36ea2107157651a26d2a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7983c01b936e225e8ececcbd06f64497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22667c70c20028b4bac77f123690ab58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ca77f490024f7a41fb869d392093c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e817ce05768c8a79b3e6a3935e47b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b413f46e3acaa65ad9c6e03961c522501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9a4f94875d8cad048aeb177eab336502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7f5e67054568f9b6e51e3bcfe7df9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62095f1bb3a1f0298e7b1e10df2d6263504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e65f615bca591d06c3e06a3b28c6f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc302f646128cfde7dc379ecdc31ba1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74965f7d89504101fc790295bdacfeae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55200ef0ec44aef4d3c3c25df176e6b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1535b601e6c17f72b6469815e9083509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbc0b6a89192c2888747b2625803c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3593f6e8165e81c7f1cde24d16448511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2552b5d810a9936fc48f7583ed087512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992e7477ceec8ef08c6e3f782c4dcf5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d2ca296c94917c4070eadaaa6841e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6107ec6edfd76afaf53ede15ee4106515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425f9387c68ce1d73d4bf3bf43e2906516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5ec0e70ef764344ef01f70099f141517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e9be69515f49267c9beb4d10188fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910244b73a9b8ee8340ea5b5c8c9e1ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb4ccfa17de3a22ddf49c7eae6ed06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab4c426a7b0abbd9449619b7d0aa0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d29f6f701045fd4c20fd721ffe11da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649ffe399fe72751de3b6b83510b614523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc507bcd56658614124c7898c2b2596524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85c07da8feb142952b415507405eae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564467c66078a4194045d49612da318526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95092c30fa73b0c2fbef726d16cdf6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00b4c6feeb50216042b3ee15f9e8f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c900f9697f14f854b4444dfeb61f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08408ee1eb963b9be44439a38cc0c63a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2080ee48e8ba908b690242238f07473531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172f8e22cc02038669a95ec278734d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f8534906fd9366a49b2a99c32a58b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fd67f15b6452a3cbdc20b3b5c405d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664207bb75f84e29af7db7f8f2017d89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289cf8cf1a356a13f50b8d9ccaeadfe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44b59e5cf351c5d638f6ac450ca9d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9445cc046c8cdb14e0dda9adef593538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae081f35c4e458aa233faef47d00a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5440b9c363aede2c58327133e5c1de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60b3e0b9cd99a4694acf28da366c25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f111862bc95738037dfb380770967542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb7e5ffead244b2492dc063ee31eb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3149f064ecab777301fa2ae7c989a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c30ff6260ef92b71b768532de52c6b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b206070470360395e8998f852fb74a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7d94c72908f08c8f8ddf8a2d620d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2ed468499c44279032e6f1ba060c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf99a58f69e013e3476cea2f90e55fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b82e6246230bbed75f325ee94cd66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e83814cf5ab3936aa7d1346972f233551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9465097ad990d8b01ee37ac6923a399552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887c3c755fadf75c915cacf433f8616553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d203879c4a591991a986f687d71cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d06c6f1f67ec86aea762e7e225a5b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cf2ba474744e79dc14b7db1ea100d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b01d6131506ff69f6c830fd87d33557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd43abd048779205cd41ec7f786f5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8f1d3dc11a81999e9793606316ce9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244683aab24b97247947323c34a9c6ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19e592acd783dcd3a1da008da2765b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c0c87b62dd99ad389d3a150560c34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364ac440c1ba53b8b704436adf3bc5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46a8ee44aad42bd9c97ad7890a9478564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35a03c5cfb146be6c53ae02e5f8c66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8863542746308e61e7288dd5cd89c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e309cfa98e3dd0c3f85405cbe7ef1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7149752f190319626097d239826f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12793352db1b45777ded2baa6eb662e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb97fb7723beb341d874798900c8c2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da1bbfbdf02e77192d7e4fb6159e85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bccd095eb60ed19fe146a1ae51434572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d140c848360e9c90a7c954450b2d36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900abacd180a6f23283e6f430af600b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8472e3fd437db9c9c68934631c6220575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3f10fcb1b4975b5511041a27accef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c618c628d59d6295e6f4e3b38234b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae3476f956f216280e565326945b04578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21be253570a1562f893b9b615a9b82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be83beb6d8ac9e462347ec06c84ac7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475b3f14699bcf8f8cfc6253d40e3b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa868e696e19904614a95945fe8c1ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0c396c815fddf030c5f2a2afe1103583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be91faad7ab550ec0ce6c32d0d66086584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13564c0fcf26172439560d26996b0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a21725e4fe4e122ac2dc547604f5c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3954bbd0dbeff3d3208ddc54939663f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e6d3dd46718b34734dd485b07788e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f683157b55e339a0fbeb6b298ef350589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719c71ac831ae34558a17fe94a7be94590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3aa2496a7ad93004946971db33c24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7492aa6a869a3881a0ebf4a50e57d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd4e7f3b753fda77e535642c9e3b1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033d699a250420f9376bd2ceb36e79e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb00cd705929c52af1e7e0be25ceea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31307ab2fadb19d1f1a3655308ba7799596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5628a6bf243dd029a0d04a7241c16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff1eadac5503715c132843881a2da4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dd35839292b42445b7a104086da94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad79514bd8b50ed43347e61aacd47eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae600f3f6f814cbb00664afed281190601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268d95d71eee7eed7c32466c80cebc8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b272b9a9402883d67e4c46cb7f5d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0122ae898ab3c1359e5370db466ac63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d46f882881f8071afe2760e215957605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9d7e0d89510071dff0d57eb8fea06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74472b00a3ec258946cb46408d8ec2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e86c96d01514306a3e4e1abf39575608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfc6dfc8a01943982a83c7ac35cd76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479fa127ac078660f95e439de682fa9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece07a4beee6530fea59cfe84475057b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0c25de933a1db3c253388660ab773612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076961d82d9f25bb0c998550e2382735613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b4fe29746d410a235fca58e85c960614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460247f4bfb095fd432d755e8008b98e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e0a1a04fe32c0691f3b5765b0ac0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb1d20b68039e71a8e7ae566724582617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f073328c3438c93eae3acbd23d2c89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d05900356839dea1e6a4d75d3e1e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afaf9eeb4e102490af6f2cfbfa16dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e590fc09021bc7aeacb8ba35575f5c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054e6ca1413d6fd99c178b43ede8a19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e280f6d40810708477e53eff797e9b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce858525c7cb7968f9d6978ed6783f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2621efd48d82b41f35f586af05d42d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d031246fba76209327027c93a85c3a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efc50316b6762e439d77f2c36155b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae002be4f2378c0d66e1d9287c770ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08987198dffde8dd161558a7dd35f6f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564e67294f21be96ff5745961da5abc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c763cc123baa7d74ac8f80d0899be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f18623f600381d473d6309d756550b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d776be08f74ce8ce91f2708457fccd1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82808bb824133b854410cffc589466c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5af24f4530c1932308c42b8cf924bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488516b257379b528fcde69c21ce956636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b96fbe80a39cd1519a4957f07b1a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252eda49679384041d19896c7554a1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3053398cf13bfd1587099cbc6305ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b969beca5236c4859140a7ab1bfc01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936005b90131a279d69eea4a87dc1fce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240373e05d856c6ee91ba865ad23552642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543684808fb3caff17a0d8c102171e2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b03b41457257ea954d7589912c114d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244010aaf765b0118145754d1f3d455645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bf468856c3a2880eeb32b575dd1ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbbff2b4d52ce3589a725749322dc6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52e6c31df86ad2017fed0599b7c03f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d2ff9ac2bf735b203ff1142e5a357649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa846beef35525c6beaaa3fcfac47bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ab633df2c743730ef57e22bb4e96e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e53d4a9ceac179d4114f01d28fb22652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1653e3d8b99416758702c27bab2b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86c8a2bd2ad9cd0d37114af9169c5d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb89136dd18b42ee0d020c20997c9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a66e68b20e1fe9d492e531a12ae680656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dafb83a2036390238dfef1999a7ecd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa98f7bbde49791aea94991ed831a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278ed5222fa1af63979d33a6cede60d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923d03840da482c70f99108d3a09e0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38874f722b896c0a7e5d08f463ae37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e594fe746d5fcea6ece06e44557ff2f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3a03b41b3f642f34ab711e8e32c73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f843888bc9cc486609ef35befe7ccec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f850ac9c808dd28991042eb568c89665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5814ae2bfb10e2f619ea037cf4035a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fa1fee44c9c5d76bd09cff8d77160667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531e20986462947e6dbc24cfcecfebd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10f4dd716dd9d3d426259f23c65663669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff035ecb70c7950b13881abcb36c3835670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485abda463b7784738bbdc34ea512a44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4a944e7c0300a580e4d4b8018d109672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aafec6aba83501b7f4a75a857951a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705bffb0a67a213a2bf36c1fc069ed5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1b1e7289a886111c21abf85c5046c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af9a97f04bf03e0ceb5ee1755f3bba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904927256daee97cafb6333f76fe288677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c732588b398632270a196783cea7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22205aa96612af9b3afecc837ea44b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb465be577becee32a119b4d722c9c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99910872f5219f71298bc2c20292d7ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336050101979dd19465924a5f819170682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8e76aa14a2b0bb498f5455ffb3642683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d782b5cc4ec84e4db5510f76f9e8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89505792e212dc94c0d7623b2504758685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d22f8bbcbea2c4692be10dff571e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425df037fc7cd6207e1063915038b1f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec884ed97ea1ddf8ff4b01c3f47bce7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d12ba7430cc62aa3186ccc93d64e46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bede3e5162008e2aaf28efe22c0d5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90f4eef258c25a46e5e914cd0571fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7246f83d57ed0d1e83d3345b778a7e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165091ee8159a1db1ce58bdd7d782bae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce7f8c0087c898f5a51dde08636617694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aaa9ff15bfccb986c7d3518dd5a22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a74c8f2aafccd08182b034e604196696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254272c5a1b3b473d9a030d39e141303697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693153328faf538172406d1556d181ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9925fd13df2cd2cf68cc37b3be95deb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99193fa647af2021faf35b54435afcb5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2983a3380d323877eeaf012fe48a3b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8215b4f59894e36b5aab578db69973b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3d90db09ab8b1aa51876b6c3e3195703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608e2374888afb96c40658b837f06f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2c2044c6c9f7c3af0db505c9b3ddd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c4273bfc7f5b86d3d3868878f9eca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99053c5a3047d8cfcfaa49104fdc0c02707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031c2f5daae4e189ec810ee2ea4de31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a4ca52d6f9df011e7d2d568722e18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f63ef8eec0bc6bed5847139d36721710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fb80472899267cbc167beacad2de0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8368b580f7c402c3c2f585a1e7a53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f5baaeb40ffd8e86fca4038575e88713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2ca240eb28995726159b11f88cfcd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8864c62222e216fc8fe7d5f67eeab4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144533d7e66b4092860f303398639be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af20b04f76df080330356bcab33e26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae26c6d5d5117d1c3925f8bfe4a5a11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a8fb584d7bbbf14aeee1d5e86be9a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158570a51f2d627fca7b0320439883f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c574fd3c8ad9afcc1dfcaea796b20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde037f3a06d941ce25e501468192ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ff715590f03a09f9bfd8af1a9fa8c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeec9dfac93f7315fd25e4949bac320724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7fe85e11980af87248caca7112a0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91022790ac71a0b634870dec988d8f62726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6769adef2faab4a8227abeb0728f92b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055e5892b65065949bab8d16c6f1e21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a30ba04a17ff290258c0adc436c72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b942f07ebd0823659e4b674121a3e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872215d302cfcfcd06962d12044370d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401a5dae6a146390a5413c56aa777aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c30a8eeef2487158b563b8cb0e5237733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef73e1bc11dc4aab48a7fcb2e239969734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689db79faa170ed44c2c6ffc4fdffcd8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c4eac92f2b8bfc7f25f7c002e870f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff8c683c137970c2ecabbc92167786737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1580be6a56b02ede667f86e33736c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3310d8c1e5d02cf3158be8cbf7b47f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dfa817c9ef497d22f9871374c65a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdccca160667094ecfab386b414b8d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b504ae90034e1bb0c0a4448eae020742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11ea35dac80b6776ed37a38a44f770743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e9dc4d73876172b3fa19ce4369179744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41391aafdc0bb19e2fa16cf7bc5dd583745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdd114673b20b778ff0c06d9998e1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010c876760ad01806365c2268596faa747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>