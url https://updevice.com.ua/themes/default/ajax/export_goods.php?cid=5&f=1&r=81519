--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2257,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2134,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2770,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3023,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179bb081df8c57eed862d413f026c5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9e560d99e9eceb3d823eead37c92b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029a4c50ec57046892ae4ba37fd9a7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c9f335e1330e0c4f6b53c43875b254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fedb76d5b808379ed7e18b7f7274255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e499017c5e3b9a0709ec6264a1013916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a312b6da6085e69dabd5283541af497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ed4d6611aa286ce19757d88698b978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c489048071c427ab3e2141305720a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3932203a73fbbd8ddbf82684fbc47410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787baf56b1b09154bb2ab27e8634b50211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaafe5cd13cd9b3f4d3b78444e3107c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf310e29f2bde3401279eee8ca3fb57e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac4cb3ad93c3268bccca94abca420814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb386cb345a9691a486c98cdfac32f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe27d076aaa68ce0d111c83571e840016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201b64250e92c3d7cf6f7d355801c4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44d2cce2b4bbf019136a38e99f11e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c26537d8e5ba0af2ea342530e36e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6d373456906830da49d96bdeb5d5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07f6da12be5e796c06d547ee2af99d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95005508b6aef5ccd2c5cc59471aa9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44893211dd4ef6ed7bef48562a10b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161f5c4b7e1507604df65955afa94c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885d468609518348a68e6f514654e6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277549026ac27dff3753cebf29323d1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033427ee4a34f0dcc0d3dad99d1436b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e76810d78a406d26a5caea869cb34828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725c22eac1fb0dc5c520b6e614b11a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669b9d8414ce104c2cf72d9ca3e4d0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c2daaf2d6e744d64983ffb69d700731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f7a6033bafc6fe26d17186a3e522832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de148a9ec2a4b2f23df929d1c4ea55933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75c10e0be8c131eaa6483d03ea04fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fabf6adde6693642cb60fcd2219f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29765d9cda364d89e7eb9e52e3b3d38a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895714a60ff635a73f8f14a5fa4889b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267b6a5fdf7853610c465f50d13b0c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320084408b6d472daf7a4517c99ea66139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553d1ff794a298f13b9ba5c4d5a0a5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be766c934bd7193b1c6d5a87fb79d7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e644f89115b319231c3ead845d951842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815c9b53f5e9db8c7cc510abc2ecfc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eff21d88224a6276d3fbf3171fbe044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746afe5e5b5342a9da30046d106e0e9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a0772f42e29d36597b32b7ee1e3a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479ddb0d129075dd5dbf1e98a2fe93847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcde037253bdbefe59b4c68c743afd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8141657435691a004135f81d7bb5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8489eda4ebc1f27156465d59194e1f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c273acb4ab35954e1100969e78feac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5abc46e04dc14cec0be025bffdbf7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19f8e7bc25134b82dcb6682e8ebae953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d5f9b249ec30b7cc86c7cd0103d8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ac0b36c09463082383df1b83de9e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c46ad31c1119a663448455c35df35d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188061f47436745ab8fe9d25981849757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3bb5e736d6d88561239dcee6de41758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029e7c3d9b399565e5a098a671e4b8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5b2dd1beee69072854df7f361660f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacd5ee60cb9d2fb32ed0e8f17c6f7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837daf74cad0aac63e98c968490453f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308991885845fb5fcef4f1baedcd826f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9168a31cc1ff1769ebc56467c5407464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6e5c222cac35c89b9834f100c985665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048304a770193179b88798fb1edc6b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fb5e04d320fdcd020c6f18b67e95467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445971a8f751e22439421e4957249a2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba827d287f755baf01b423f70737442c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09e16b45480123cfd0db7068187f1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88768dc00d79978f1c88c8ca5991a9f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc9e850b0407550cacfd68b6f65ed872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e909cd24acc328cd3878ff2299de6f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226411aa5f5bd46ae2eeef89aa4a5f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5ad8e5fc2fb0fc14a5353326b869c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d5ed85f42566ca276f4088d4ba87176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909abbc19c6529ba177d4ca9424f9fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd95e43d1301eeb1ebd43670c0479c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0ef4993ea21d416806ff808f5a60279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cec560becedac75d15307d0cf9d3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f5a920f2f4db643b63fcd874932d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019eb910f06344e3586f436fe4e2e0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8633dc920a12cc0cf02ea1bd316523b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec4b463577c9f36a07ee65cca9e8b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6f6a201ba72660d8695fe7e597f4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7e944358f9af1e074533c295d580386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c57633e3de387357f9752a03f549f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b790f5de4923affc7125ccf5f771d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fd1da914812faedc880fd14604a2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef370fccc5a95b0b4fbd10e529681d4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee5c5f01580ef5a1f1fefbed99dec691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e8080a8ed013eff53c2e86471ee1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f491a7b7d90d33d076edb9d8a72d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed346c09b3458253da1d661f5fa11194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd4c9680a0002c309f214aecb92a6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5b3f0217a1cd6bf7a0b9fefaef37796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805806c292798dae39572028d656ff0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6b4b9f4bb57cb5f2c743310625e2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddc5f643bb2297295995e68521dbd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df812eeffdad28c31295be76bf33811b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ce2001001cf126ed62d3c7adcca63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec377d67d33c0867c2889ce045de12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092280adc28bcc8a1854a6424b5668e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afddf94ca849059b45f09a51f88bf69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a0715845724e72b8bb4f5d87d844a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1df3da8128ff08d8611de680656b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134fc4cb8a47f2ed0a8e63ca2c52b8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d602a19424db97237f29e9ce945bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739e355c050dc08c0d46ba2e45fa17d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cabd04a1ceeb78e6de5eb9c449048b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a81d0ef1343f0dd2da583bf1e29ea2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375e33c6f6317b11f1f5e0e23f59f21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634d0b14454b4739756afe15bd595b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71ead5bf96aca7fad5fd198472c40e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c2ddb7a33ecbdc30cc29eb5510910115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c6dc4b91ee0508e9f97dc211886d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df3d2df5ccd01e5b72802a55dff46a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd024ee48391e8e80c30d990fc968dc1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b792603583a98d2afd0499ae33d92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f318ea504144c9e58a1cc5bf0b0e24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837bd1e4079d42dadda34838a31b24a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9517fc797aadd3ca10af78d36fcc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a49008744aeaf9e3dee557dd4b0d7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fe36719e4fc619a890c7129c6df5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56574dc1b5ebcc4820dd9cd2c7ed386d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7784287d99239f19dc86b5f60dbb42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e13d6fbd02b2667dc06bd72ee7116d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e80726df2c0c718bb6a772765220f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836057ed28fb1055e721c5fa59baf38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff8a27e830395d8f43db34dde42f19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caad32dac39fb081388e9fd775887a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ea6aec3033d22861303f3f1b114f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52eeae72faa4edb29fb8b982b859da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378dcf6ce17e678ab36952645e0c5a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6ed265d6454fd56dcc9578fa7d5e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0763254ad9fea0ff499c90e70dfb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57eb5ed2e411c2889e706ce7c932f18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994695055f7f6633d7169746703544a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e265943b3bc37e911a5075d7989b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e9da2cb06eaaeae3daea704a830a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d878a67d54884487d65cd949d800ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b08f5d726f2acc28e7ca3f8f5ea67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e178245af60f8acbf3cf6be1a9d1143143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5a71358a86871a6738145765c2a24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b8d8a2cff65d5260153320baed147145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0772c8c469e9214b6e17642f83a7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca2d03dfe29eea9266e46b5488ff02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5091b08e5f4152ca896842aff50050148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd244d945b094b1f3aea0097ed3d42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492cd34686b291b1d077ab7cd1f393d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8c05fb9a4b55811181849b2057a66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c932bb37a2e253c93fae1e0c49c59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2c6e6ca6d436402306298a0f2cb34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff951873e7ec41b2cdfafe061c1cef1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd09b8fe1d5de73ce96cea8695e75c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2aab8c0f9b8288d0fb10f79c0e5b05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d2bcf7b7f4430cca6c948025ef20e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100fb6fd130b7402466f5ca57d6a88a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a615a6b1455217556b34518539099a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f923f922686f8c533d3c790c68e768160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebff43d59a0a1b39c2a780d1a2d343161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c8d96cc9b808b2056848e087a434e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f70b45540d543e9d4a17284eb2914d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28965ce69317a379cfe6ec6502972cac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeba0e7dde9535ab2d8c71c5af49eb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbda18063e0983b8fc83878c1dac7f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32763cdfb55fb64183261dd15150ab7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfee28df1522e3ef2f4f943cca8529168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd4849dfebc92c2d5e61e11b6337a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f15cf065d9b08f224a3b9fe3165d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20029bae40a6bf8042213444cd42218171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289f7bcc0eb7b63d12564bd80c93071172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e709c3efa2e771ed0c4294fc211ddfc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa58c1eede13c6ed11f0aef3abd632174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbdac639e71a18694353366aeefd99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1919403225979b6e3b04c48899f9ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd744557e8fb0bf367ff70c7276e09b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f828775305e042312f6287d9303508f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8689d88c4b15aff4970aa5a593013179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce649de69fa56471c1280549341df4c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a00e666ddc3003762be04d7960d67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef056d8637718bb26facf6c3034a1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5c620b1c7a3d09c71acbb227991ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14721e68a6ceb550d0d919816959e88e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf51a4c5e66bda7c9667a1320b6f20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c7c96880f2ff9a4b5755c75c3a5b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d037dc7968278249982c2282962c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f5403d5c4bc92dd773271de98111a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246953a52be025ae5de2cd101e16c2f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752a201686ddd4545a4e602e9a92aea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a660cbd90a3a943eb16d5bf1285e2cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeb346e7f8de1ed102b496c8d9b463192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da353dbbed51825611064334568a997193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0a22b39a9bee66c43515d0e021ff6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f380d218b6a9a1278e45adf55bd634195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866188bd1f2d521e10cf6483106bf04d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6acc4442a2bc9a5b9a6e70282500c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93ffb6dcf59640f3a4dd8183f7a327198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48246f63dc82d4343586c4bc8b135e57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81809eb79e8f1681f1d250bd65f39b1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0a667214aa031c636e36a68aa10e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b8fe74daba52c35340dca87c84791202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723ff1bdf203e2c2c5617cd3ccda492203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a10dbf6fbf7e0150cfe1f7bfa7080204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd84287ac8d183c20050cd24343979d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d241fc10735c10e7ee0f32ee3f14af2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b40052b1f06905e9dcfcee1638af96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53777acacf14d36c75f07c92b41ea48d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0419a3ea2c5069f74466a3c986f1dc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818dc45ef068fd2947f7933e43b7b1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78cb61561390b97cea562d6a2d4d53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf3f6f8156fab35311182c3d89225e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a30a6fa8d7eaed3a8df2ab48b2d73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97462dfd55f5cc1e69a2e82bbbbe77c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008de767e0d5e8422ada2d6f2a8beef4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7a4fc3b189727e088de6e26b26adf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2c79929a72500b98ea90a705974ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6f62124ac0631acf32263c689264f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127598cbe16f3ec9d8d6e30c4e53a4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9787277d6c7c8a189098f5e0c5e561220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94484e77a429cd4f32b438c012c8e9d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402ecee086bd88a823c64cbaba349bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7991c4e3d52487b89e2aa2125f5963223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7d0c469f0a7be88458bf436758033224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e401e661497c0a306833f687ef3189225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03709a18e5d0afdd54ad5e2b7e5231fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d96c65e92978b8b55674a858fb3f76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e109c49bed4d17250a7d4b8eb244991228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276e511bfce72f173fcd66856e2e3a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6862a4f767d0b50325439d1a654d06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7157ba961fb624f64dd11fdc926f491231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17423a010ab37cfe7b4aca824a4763cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b662cee1b5d5bb7bde8313a5caf164233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fdb1b93a7fb479791bfbf5c824448234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049bdcc0cea3a846817ef9f3cd707e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc9d8a7e023c7e502e30aa4d6cccf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f87f9fb3fe2d22c0ed9b0fac73935237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6171b3b656dd31c32888d2be8f74a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d82298fcde6d8f0f258172a79d8ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb44c847bc61717ccec138c014ab72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3f7d0d87b42b5d0647007f99cb3a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3aa25a2503f6b30cf16211b1b3de3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b565656b67cfdd77ef71a6dfab361d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e05a1c1eee4ae21477fbd89ea7ca1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff14c81e6f9789b00ee356073d16eb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5ad438026ab7106050619cd6bf052246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443c7cb189365eaecfadd4799345744247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87907c08973cf6b5af06062fc041c8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6df5e2865f129b5d4a130a9b665368249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286825abf695aaf963ded3fcdc9c778250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab674c02d77904491025fdbf643feff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5124900834489f08f796ddb75751e94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58a5f9545eda39255fd11482f30e83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8251a1e5e2d3e03d5a9bce8b8e512254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d44b73f9c3bb45ededb13f49dba21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f12ec30ae53b621ad16fb2f69212e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5e8090cf46a861808374d07f9530d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac796e7ee39688491d6661587df0a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dad4fb4e0d3f6a4b960b7a2edb809d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230e93b05789a5c2821c815ab4d4f39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787915401bf0e3995e6fc74c2b41f63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a60b26b07acf8aa516cbdf301f5ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b44a4a1d1c2c4d5c7d35ad7e28724b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60cf946dd5d43a7a1e6c984492b9ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f4ce804cf2502e9791fc8851cf1c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca2e96a46d49263544b1b390a2ff64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e2a29e77c849128c84a54ef09748f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee61d8ad779bdbd5333821f5cdfba1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c32534f0e4dfbb3b10b72f086d386269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04273871f46694541dce27f19fa35cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112956ef086aa19d80a127049baea9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b04a80bc06ca27d250fdc8653175bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b416308a5a4de65150c83397fd685273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b35d11698cc2b9ee7f2cca66cb40aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df877c412192c52bdd6f744fd40f4164275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bb21fd53beaf0b092c2fd2d118e55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f9197669afbe7162916977d6a340f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a81219d702303909040856de03fb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cab927c0fc190d36a3ba38c5d147c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a3bf4d2a5a2f7239dfe4404966142280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b677488ac0c7516c1b3893784549280281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220ecab8f698ed56823e58ad5c2a632282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab6858596094cfee718d45ff409407283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08698b6af6fdcb77bea254cb11000b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b0e773bc32f34531b9609f16c2cea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cca16664625ac2e8b1aa7d0dc665a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c887537b8bc3403977ef6c23db6925a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedf2eae4cfa268078fa94b0ae725c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cb23c8fc7d042ba2c2db655e5555b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceda65106d738215db4294c334864d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a91bed0d12a3fafd1bb535a757b77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03736abf1b443534318d972568782d89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92c914131e5515acf1a26a6276a0f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bde57faa8a05c7f5f134232afe49bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983dd2c89aea9ca8f16c8e4d1f90706295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f3c7133584e08f8fbb4078238f099296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9b0f83d46d3d6d2bebe63994b186c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a545d3a059c6d299e46e2b35a578a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b7b3fa6c70aa704ab6f89fe9fb24c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe995e464b7459bee1cb972300421ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7e4c82a7a6c82e4d220d0274d6f98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299110d8e6ab4ae4b7d01999decf8105302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5055e6074b1d60ab9550a2d46a8e3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d836467437f3eb7b27a893a7ba5a9d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90487159d9cfcdb3c16222251129af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb964a97d0ddcdfdd5bbcba1b961782306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a82dc6421f38bee38d5d1374bed73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d0c36b9f5051b7f0778741bb41b48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06463768ce14d6229b44d2bfdfbd9a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe113718ae5ba04aefdc9e3e5b3538b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53b08b11e609ca8b4040860314f232311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219eaf172a1f546cd0e37d2eaa2f1de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314c0f01377350f67a0eaaf5318fe33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ce8bf4c13ce210a861339e005b594314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230efff55437da5dc255e71fbea99cd5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36604f6f5a12ea27e0b34dc22b73dcd5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57466931c6bd6581ef42aba621407fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2cc180c090ab4d6b5ec455ceefc68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696bea48a7e0db694d50f61306b8e4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87925df65f56a86dd627857fa5eb9ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17187dae86f81d6d08a90635543ccaf1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28463ee6a67f9a5ff50290c061bf4d38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1d95028505994501548254a5db31b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5dbaa92f694b5b87bd6a1073a46e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd99bf79771d952a6518f15b93b14b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ac9768ab4aaeed50233f6f58ca7c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69443bfc5f652ea2ac20f48be69eeff0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4401f1f817e5a9210d220ac306f7a87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c72eeaae21b2012e9687fd5ba8dca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668b63e086f612382f47fcb84d372f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7369367a385c6fb6a2be8c554638d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6304a5aa26a49606cf02989c4c5e59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cad79a79f9314e3a6f5cd02bfd373333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db279112f88276ee53f74bb5c19ab817334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50d41ec11da7d4819e0d17efa4b537335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c469cfe288b620313b8e73e8829f0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df212db8b2a9080686cbd823731f5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72a0d9f646e2a87928fe6f5ff00134338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de87c779daad6d63b49c74f8bc0f415339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518da098088d74cd7e022e7fa0975a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae98f40e06680b91b92833d1cd6555c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f79ff2ced6e15955c89712bf77f0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cab4e3a1f4469ace08acfa6043984343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41603b15721c3fd1d42d3fbfa7a9c3e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b4f7edc3105467dc584c4107e7a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e47efd94b824e6c4a9f2be698d246346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbbc1bfe242729c6e90df5b9428b96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b812f14dbcf4e5ae1970c1d9ef1452348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5a1581b0f6cbdba33467846773ad4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9698779f221ba935c24ffa6ae3ec89c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebd0acb5f687e8e5b16ea3b385caaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2683da04dc4c87b787314bf0d6daaa7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc632a0ee84aa58d036ee178c8a30a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec2cb0cae86e9da3f72bf719038e75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40268e287ab7b899c880217b9690b66e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162139731e51c6c67b83de54b3d83dfa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11632215e16d4bf47cde4fad1ae91241357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d760cb16b8d731af4fb044b1d8d8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7698fb11e2d199d77337bec83c6982e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8a564381863ed6d00311059d9c3fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0119b0abfe1124f60a9de2d191e2f27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed69d19e5364054e38d8a52ec9ecb92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce6978e012e1408845c1c6a34f3cf0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ddc12d1fb53e8d1fc8b0decdac0c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935a2bc9b52e59b1b1b8bb64f6535e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da207fce4fb513e87e050e72c35dafec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f1271022ffab7f58a6194a9c77a0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec123b903fb850f4dcbcf11dd3e427368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d235ff404c6c06dcc45badbaaccd4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9733bb4584a37ce5c3db0847b5279fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc5ab3e596669ed2d86a3f4333031d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc2a9b0818d88b9e86eba6c93de7fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71d5ab31b174783a0eef6b531c6926373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e2e3b21ff80cb84cf04784d6f0dc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed635eac9aeeed1cd23e42d680cdbde375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17fd8a5f55a6b213b7f52f9f377778376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df60f03e51147d113584f686bc6195377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c32e7d0132976420119531f8ef7a32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb16645e2058b4db8cd9d9bc7739a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d823d5a35211882452aef8385e7d6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003fc85020ee66e324d2310bb0c860c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1f30b24b6e9818d48542436814ebc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b272970768fcdfc3471652bb11112383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eaa1c04659d8bdc469dc3291af85f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d365d8f1c3d157b1c64d28304c1c5d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fde9c178ae2ec0a48750ede3bdd322386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d673c2289a54f39f6ba1bd53a2945b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c915aebdc63674feb21112fec7224388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f614d7e175593fe85db69b2da343c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a9406633d363154dec5154316ecdd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28f5828ae830c73ad1b0ec5c1a9656391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f580aa0dca609e7f88681b7d7debe2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c2c9ad3c78e702807f3e9ce3be606393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599afcd13a8fd3e6dabc195370adda08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99480749dc9c81d5c4d07d88ec8b7d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a80f76cee43a93efd70465c5a73c24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2deb067ab14d6c69bc5734fdfef4f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8ca20913a45f65d931a1c7b8fc248398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9840b91d0f07e652d4daeeb82b0cf74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f226b4e038fa5dcac07fbe269050e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d96f851ea7d2bb82158150de41b858401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d5febc3fc8bfbe8471b4ccfb8fccc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9500aebbaa633c8b184889a2e173f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be00eb3c3ae677466e74f5b6228c35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d06d2937dcc0399caba567047521e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89d8853c313381416c5a0ef9f52e59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c14d7288e4e66f8f314e05a4cfff7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19890ca909a06272f1f6a27442aacdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2f90fd9a5333983c4dfe356dcaa63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b48c3dff1096b65eaac5d646e8238410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059a8a15f7906cbd80e9b3835fbf7ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325546df5aa3425367e25e80a5499b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c971f7b8fe0dd028b5b3f93dee4154e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a74f8396a9dd02874e5cbbf403a5bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1910cbd0a8e5abb45b425a90862c29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f472fa5c3f1d0cc8890d8e734ae6dff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e33112b6141f1c90e1972d5734c5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0099cfc666ed2a0b107aba081f9aa1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3841a45c8138d7661a6efb8435f7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b576848c6a5ce75e822b2ea9079aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfca7c62de1ba7f242403cde6cd759421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2e0d821c64e5a02941e6a89a20ab3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d094f2a85878634d6d9ea9ad45708d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723a523e0d17ae153f4a1a081c81a2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2778d1c13411001335647c96fa74bb8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eebcb6ece78db58a0928042ee18cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c64339970970caeb5ff89daab4f8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82e8db7ddf6a8cb4526699de3ba115428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f151ce876e49d91e5676ab80f6733429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47b2796e3969161f2591167d3c1a9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99c7e2ebb7e3bd6bae904d85970299431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1324a6d2a43b03e21f01fcd35abb0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4170025f20e8682efb42faa9e1f44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49fb985a9d080fcd3f1bb6a90c1500434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ea3c4a569917506cc54c625ded468435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1da2ef1c3e86af09d83429de9b1c42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a19de8bc10064a3e4d8137e76847b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03422e37e723a780f1470ccc42ef4a97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf128a6a71a71713dc448da8a1067ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48050b8af023ab092c95273de56061440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da86c5b245501f074d9a4c063964ec9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd782787dee338786661821621de6620442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055de29eb1e7bbd1728179c1ca9f1403443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a40b6e1f0b0ca9f5a5a6f3166f0e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194360d74cafebe00e296ad329ca1ec8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20055f2a2dc0bc7dbe423d20ee7383446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e7c42eb1c538c5300dcf4254e5862447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81056722521f8eeae14d22066fc0b62e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8df88ea6ccac93f7aa71596c61d9e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dbdff5120bbe9c104d2e5e814d700450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86657c03dbf307ded052ef43e43a00e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370d143ccf0f1d50ddce1a0da09e310452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b63052bf671cfe4aa3205cd2d30be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc55ddbae44a8fe2e9e6b5eb6c88ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88320e2ea9c966925023d2e88a4bf58f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87156ae01bc4b30ccb304834ba06bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8c07f1a8da1d192a54dda189f2597457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61878701db7847e56815908c29db6b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f71364eb655ada5297d4bd0633795459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad71b38fb6be0780f18ac73a805e8b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074a4e922fc1f8e0c3ede444b628d38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c9a0d8df8ab2aa191ec40763cb2ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab49cb91595c6fe9d3ecaf6bf4a2f6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe0836f73f7b8478083d30cccf7cb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facc25f63ca7cbaabd4725aa72e05c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd48fe0c85277c683fef9b1f0e03ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c36b227f5c158b59414acd9ef33a7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd7d062bfdf6fc87972c26c48ce79a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285e52703302408ddb083bd65aeae86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8d1a3c3dae90d2dc79f24570971ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd4a9e25021f26fd32b6fd1a311184471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f20c8a35a3b3f0d08eb57f721e4e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e51fb0b96d764e682aa87c76c12565473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abf950805eadd9bd6589628b5921b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabc46852ed06869a8d96bf40abf8e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dce58e0f992ceffee6f56583a108b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c57aa1ab0ad861afd7225118a7c3e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0877ea38c7c42f8f9792f9511de6e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6dce84e3098196be2cd658401c168479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29fcb9fee0e7e9085b3059d17ddd4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5be372549ebda63ac9e3c4e503bf1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ac252d7d825de544707e31b3c5404482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef2357d6b24a444bb9dce87d03c83c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe040da5d7b1d3b9f586f94fc3a022484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a57c875092c44efe305b934ea377d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec9405060c10a7f9537d9fe88e8a1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543594a46c0c12e2481f8178ca9f2ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931b886d69fc7c0a8716ad928dd16d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de287c98c242b8ea104756d2a8b01c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b967d07db70aa520327e8f68159e15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d947f9539e7119f036e18343139a7b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d406a5b34b42ca66e670183f6c405492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa4a42de4c48f4ef049d7b8a9a7e1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af362630df6a56e40980857eefcd14a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9b534f0269a0ac2a92ba076d38abc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a0accfb6b1762a969077d8926f1b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bb2fe642cebda16bd9b7ef86a8f08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b33846fe92c4aae6eedb8e768f0f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773a5a2839490ebdaa1a3c02988eca4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50cc6e47a8a56d4fb71935695608ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10227411f5848f8a3d0f5833305db7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5333058e2cf3acd334f0a64a66c9b5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab979628ca091d6e48b9b86e4b86855503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c3490a1c85c7df6784af5c35c79c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892c9ebd27f21de67b6701ea3c7687c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5729fcd24e5882798496b2263bdb0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ba08b9e0de3096006b78f800b18f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532f1cd9dc4092ee30c0e488ffdd372508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64465cb6a55624aa3d587c493a9b87d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cab795b3497a757d4dec9f43773ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374f7fef731392223caf26a7f854a85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe7f7eee77059d6236e668727a546f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1170235199b35224337b7002b7f336513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa306c4c51c1dca195e0ca21dddc8c84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6add470b8bf16e3f101618bd8aacd4c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11d17cce7b7c1d45631c1a889945b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8876cddd2b29d5cf0c4ba36dd5b92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f14896f345910e7e962814b7851de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943d81375a17244e94b501651dc5a20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696ca74ab0c3bbc17bf065022cc0672520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a35e24aed3f017db3fecb3b6c116ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a420773bdad21a64486994c6e3467522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01914f58f062d4b3f0f86a97c18757e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87cee36904c2fdb1127301aa0ea0e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c9e3ef5f11cf415afa5efbb7b1606525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8112380e149269075de04b727c447526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f945313a0f5c2a01dc7700fbcf643fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77963732e3090e3ad90e631d14eab075528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35dcac87a06f09ed9f7b57c378c452529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8f230771828662b12b8e01d78825a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ab6e6f5674cbf2100dbe82e5d68ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7711bc634badafb23f81d696cad32c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b8f4e1bba926ef0247bf00366be6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b737320f4bdf00fa2aaeee37f02d1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f82ebc8696198716f8d0e65412bbf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3162e10aef462963009a9cc6628e152536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8e696db87b304af13f6109ad063bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98f4199079a2a0d7917e66c0503dcc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56354c5f45c6e35aa2e6510f045450b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851c41426c30914feb945585a545ad1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756ec930d55aaf29f070282b1d30ef1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b96faa635180ca3cfd1fecaebee997542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57d9e8547d3d88842b97781f5e0a17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f300d4eb2b33450c127745c4337b7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2883e96b6ef8e43b7eec4cddfb5d3ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a05e0117e99fbfd353f040c608831546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb54cc3344e87500063f4d14ba77b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e572024790e0213cde7b6b9058d576548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffff5376a0e3cd3b36f227f0706079549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e0a5dadf76643bd485839168702ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e913ee975f45a71e1c22a1657159c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8a626215712269f4cee81a5a0a709552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c79e5889747b1944bc29fbb43fcc35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988561f400226c79c9c1fb4745820bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7d4c4560b8ab10a1c5cbeedcd87fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5630356dbbdb7f8a4daa4c7f384372556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2af9742d52423c32e38bb655aa55e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad73ce4e91d5e330e6a9d709ddcc7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a61893abff6e243c82a778db78034559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b092234aa841e1350f27f533e0ea1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae526a46ba9f6b958cb4c36c06086a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73460b8e50cc00230f7498a818af7b67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e80bfda4f599f8f336ba18e638e4c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379fe66a2b150ed2bd29f2c5f66aab2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4abd5c54f77915e1d5bc6fa9649a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76560f118deed3a647d5c92b2ed7cab8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc711e897f421aa81fd90dd92841547567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1efefa8ea78bff1719fe50e347144568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d423ac80dd74b0b2659dd006cd0be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e07690390313cb21595ed8041bcfff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a8e7a04d31debc1eaffb7824561e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a1b3dbaf081df200276fdcbb1078d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd87d7cf87c1f3f826c6318c73a6e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285e6987c3abe00e4dd75bd6fd13c56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59e436db309c889b9b33a9a9e1b3d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9809dcb7f3d5a03ad9be5c40acb118576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55f371b12f1df0f1b7bf2419436df6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201b46bc17a22475af73c6d6141cf50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919620ae21fde07ae8cf8373ebe2ac6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd331a578c988e40c860bbe4162922580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb908a20e6a44a7b405d22246faff3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004e4f48b0ef2477f1014f47b76de6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3359276a557d2fd50d7b7c1ccdd938583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c42290635c247c1123c269a13ebaba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9abce885f74b9fa25f27e024f332b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba0aeb41cf724f83ac1e9c31c81f99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cefd7da4ba6de0abd3d53b08c18dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ce145ef3f833f490caacb044ecf86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e868ad216c9fdc78d7c86cd2f2481589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1d2a5def6115b21a8b9bfa12ffcc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb845f646ae9e7d2eb6e206240e0baa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284a6c411a4757190009c8b7344df91592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39063bb28e0448299af69b5f7a3b44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8422372fcd9db4d916602a4c296c45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e98a29e6df2363ce7d31bc0fc552b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdf0fd6965fe1f8c95385d368c0802596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645417750e4c76f5d0ea6d5d2540688c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69240623d86a3ea8358b4d10378e042c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45275cb3b1bc1365ab7107a2af7bedb5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83916327238d2ba43981da3d9cc22d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731653918e0774f69deb8b77d33aa79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1e38447935d95393ee030ff002c5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f921867f6989fba1b95899de937769603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdb8dade5af26e4d44d20f46e22fcb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edc74a3bdc0ecd8f0182e7306cd4b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd07fc3604b4ba5ad2402ffcc1c4caf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aac97e36fb747e17d55d73e7e7e3e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45aba571c07970bb79ca5477b0bd87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a68c88455d25437a66df0fb283e5db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871c7caf9781c26af84be6f56ae1b99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf0d6d2a3ea44ad2864797d8053d37611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88676d2c9e2ea2e08f42c673451b693a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d36e980a54ce24c341059aa652a409613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeb5c256967b93a3a46276f4bee4ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7af2756ef0f63d435cb56a11cb849615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a42669314b395fa94169f9d9f7be69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea1efbe77d07e186d3956d79c3242e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43665674bb91fd979f13d3c2d893a9a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d883b9865014473bad3a50f6578ff3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275e6c42d41ad951beb008cf3bd41e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706f4424d51538e7ab4eab8cb1f06d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70106861b11262d23951cf5282f03eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbab330158fcc1c5040e271b267433623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8d2d084a01faf07b1ba9885dbf3ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155781931c238c0dbb235ea2434df320625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d69cb9a90050b3a7031a2debe0e22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caa16f1d08d918efac95b056272cf6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b247f17de397bda30403d571c2f02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55d93e4c738cdba23ce6b30cc86b7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad560942dda86fcb6adcc13198ccbf2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d45bad1f11cdb256daa41a156e1ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a2f2b226176a399980ff5c5945b97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c62ad85bbd0dee28d2429132dabdad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcd7b6b41126993c72e4618146cffb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8456acf21badefcdeaf707b87e12452635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b721179fb9427952562dd8d03f25da4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a0add8f13d53f382bc1e268d28f00637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d8bdee9d8ff6a00a6a6f5c0f3294b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718de0397e5d62ff9227293405d8b5d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fab3ab535e4186fe5fbcd779d6d87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03424e6c1f23ca38ceebd77a179811c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304947ceb0d7125f869aa3601e356dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db83cce1a96de48e92341aa2d3112643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691879d8508b4ab06a5752c1b146ca16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0288c3b32c8555c62ffede23d4202c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac5249a57c2ef718aa61ae48adf079646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aa9baeee366413c457a438addb276647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59934e21d78bf52a215def6a34c409ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19a48039c9fca54feaa678f90c58e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf56eee06ade8b0ae908044830e91d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba27f01222246b0fd6a753d10cdf87e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd6eace07c02028a9199ab2e0753ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236ae810ed304b8beda6ea8304a5a68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dc50fa4aef50514ca40d173e3d015654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8605e2be7c9aa50e9ce36be19cbd6bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d764070f65c2c6cb41e9d9ab7455c50656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5e8cd7e61f174ab08e78aea567a45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98e218838cec78c80bd95591a25996658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d519a6ab161e987ca860f5921530fa9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105ead578be5f3936be112badd7b859660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91219db00c5ae2f7a7c93d41625ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a123cf6d52bd0c3ba79c471d6bc236d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b4f0869a037422cab22a4659acad3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85292861e030176d8db0387998fbe05c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bc348022251c7e0fd402edcf95f66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a481ed0ae9eb0e9604a6ab382dac0c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b624b8f6260169d1defe3dbb09a20667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3d8c6fab4bd1b4012aa5401c45a7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69f9020217c137f7124925821ba8d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d8d9b6a355ec0622554bcdfb97ee9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfe54bfd4c3dc3126130aece478e81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45cc0be883c2a02e9c43920467ff41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1c385ef6fee22e28b911f55c10b22673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21bdaffceb6fc06a719f8978e2335e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dd20ad32d1bca854bffc8b2911244675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f54c0600c72e4c4e92ed403e4140f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca93783ef9b082d3b229c079a5314df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c88f0886b829d19fa63f5ff7efbc54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa36448a5e3dfee6f5d13533bd93c50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac4570aa8b1a16386658bf6674061d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a18ea597c06d13fa80bbf77b3ffe77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2653c5879f80cdb84270538ebe45b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74defebbcb4d16aa2f86781e45272720683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd494df93d172efec3a8ce8a820d6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ab0a3dfcf4cbf91167e3897215d0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90518e052a7a113474e541757bfeb988686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b740b0cf62232b6ed3a007ec73333687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac20c0593dbcb7200a871a90dc2d67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e233c11aed89472dd7189ac439d04bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec449efaa86be676037ddc777e2e1a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738c20f015cbf423235dc7ec4f6da45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01727b0d758d76a74126ad830a2163cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5064168140d2f0f2afc408701ac88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b71cddf6ca0d751e84a0c10dfddda694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ad1d8322d5a75ab74fd50e3e6a764695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ee816c1223dc17e86bc9a5adb5c37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630bc15543e51c37a0ed30c6ada98e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888e2788f8f50381e45a28fc3296174698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2c02e71461d157d771d55ceb34bc3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6c21002a6b45b6ea1b7ce6a7eefab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037d4df724695f4017a40c99dc9619b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c57b6b9dd8d73d28a1a18f17e730f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73fe8b40b78a10b8daca78e5b8dabb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf7681d8e96d10fe90ee526f1a381e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd2b397bdcf77a9099c4b37fb11ad1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd698f74c0df90cd80cb1970a8a9e499706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29713251b47d675d5a8f3f58f246362e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3603dbd5416a51b049a12a99510d3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83747d0d66d814e7dd0919e7abc52a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9969ceaccac9d11ff813423556ae523710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6365f8b1ee80cf5a35caf7f83c3e16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56239c95ebdae7e4474ff0784e067ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0d24b877ca75a94a49405d4adac27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2a0bacbd05d4a4181561b3d4cc7cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aea0139ea986eb75ebe401905d135715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056691721f1caa35f5511980a096960716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046d1a198eccfa9d8f0478ee835c17b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d56a1a0fe79e595af5d28038e017b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33303a0b9b4c42ddd25c885dec40a7ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d37e60438576f0342b871a21d86c61720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bf7610e56c82b5bc6fa8c7f30d6eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b552e255d37c5a308247fa1abbfbe2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce159b4acda4d4faf18a898b14d39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7667b31c79ca5d8310e25ce2240140c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8990b8b4314549437f80e5e9b244b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f339ba5ddfd32a261dc0f3d464690726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a927796e5f409a1dd5a668949ac8e48727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d8725e870c2ae0f0d5ffa120250c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf80d3d35fbd8da46ff3c1e5d2f10c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c8c2489d79338e697ad6bf906c4a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e254ec7bb825a1cff2c2ad165cff0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8985e319f294686aae29690b4e033cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f5ecc53709ca2138dd4e5dd29f801733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2214c434b815077ec7176aac3ad8a48734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f8eb4348d6a03caf7dceb0e737153735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9998dd17a60fb673d56be987c90f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16867ddc0436a1baf69361d7189a93d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a01b570bb8b191d747c0d7f27b07ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4ec82c2ca845c2c3f8b51bc0a9930739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3cb92badff42eba1f9f30722ad3d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4af104411f52fff04089aa40a211f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795f99f76dc31b5074b9c2f13e0d543742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242a5252c8b46440d1b8af527149b17743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c1003a84a3b37190e835b08113113744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe14d43508a62a8ff8b6b825214763d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017536ffdd601beb69e4ca947b4fe547746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bdfe3e29b735274a1901d0e94fb1a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d674dd1e4ec66593ee1d2864d6dc22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ad46fbe88ba2d07ad10e8a2013679749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21067c22b3b6ee27fbbba00cbf5af89c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15966c69c63c2bb6e1a8ed80695daee6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7940346d1e410dea8c2bfde1886243752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128e9adfedc6e0f56e3734533517cf7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeacfe43b24a07cf8bcbe41025fd9c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602a753a336ebc4af5bb2149c0877be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d41d49c10dac24d2305daabf74834f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c45fd7a2e3e9898e59246326ab5b23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08ee7eb99f90589e0bd2ffaab7b88d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dae59a3068e9af8de6b1fd99b66283759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a43211e9852bccc77a76ad532c776760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86830a79474ab11a4b6403eba1c0663c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2862886d51518932a5a3393ba9d7640762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11640dd5aee43e93ead7b07e1f8e5898763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76b1b5378e816f575d547e1136ccf5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae46b0307251a8ec3d4e09a1c7e725765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df61370db8ba59f4aba0afe84bbc1b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230341bc324e4c66ddeaa4703eda629f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127565935f98b7972ed6df50bd1893d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e0929ac400db8afeb43b073a8cb93769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ece64e367c4e12d4dd7513eaed6693770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b2e663e4b948ebd6f15aed5c2e4e2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac47a99579a1fc1a2c59c30e4d2856772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463717679745630d6b53763e9622e74773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72b8b726de4a6a421b62bd459421de774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7f22f5b0b7a911cd7b5501797f163775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c891e11a2669cd5dd8a3a455ebbf82f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3e3a51aa2163c7a3eab77b459601f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e74ef13ef433f81b4904b0b05ec8fb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc312b5ce6ce93ebaae904a894c90d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff3b253135af3fc20e99dab965ec27780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6cf67e4a46f88c1fc4da0af3ee0df781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327e23b3d643deaed492b5935707055782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fffcac3e0ca8f07d348e477cdd143783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927193e32e831f0ed8cd9798b33bd4b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dff0a75290f713f52cf3d427f36104785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6200f968a6b9bc21295d82586030d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841b6a292c9d281cb50914f932442b1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269a54ff89961f6339d7748b7ef9399788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2d1e9cf191904e473857146702ab2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cda1df3191c7c6dbe4db0be5ce90e9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338cc933e2434305cef506f9660450f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8887c47c9b9f855f49b428cf72d4cf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c279a927ca7dea003c68110f109d6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be228b04c82b62e046d3e32781a8af7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f05d9da5887007871f97d6f7ce120795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2e860393e17ba62323dee069b9ee3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d382af64cefea18d7ccf14d13122ad797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098660b826c3b86d1f2c060ee9b52d5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a1d2c7339224e7e841cfdcd05ae57799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c364adfe592a4ce141e9f513d598631800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143ab96bc840331cb772356cb985960801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849374cb1923fdcc007652f69c2a153802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9ddf9caca0b8dd4477c0011168f97803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e9ea9f39f11f5719ad8a308771379804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808726bb4512d6e4e1bdbb743026a3bf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999559f3f0931cb3bdf2dc37305b9c7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c98ba7e2db5b7111bd60d89cc7a40807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6af96d8f1585f29542007bcf098e0c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adb6b9a522b33872ebb5e89576a227809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b26dcf567c7a781726aba64e9722d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c31b8a0fa6a1669ce17a4363b4c95b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fc2e9b9e2c129cae03e2ca11d3454812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7201ab34260b94854ff5e9877f9319813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1325950cceb6a07876803ec270f7ab814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d2074d1948a79c80e5889a753e149815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3b924b5293b5b71929460c40a91f8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9972ad38e52457dfa399eda48018a4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239142257d92f6e339ac39fed30fe6a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f8102c1e2e72c477c6bc86d1bab9d819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b158ca6a6d9394c1c8c09fdceb4bde1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e39ff4cf16bceacbe7d8c1424ce352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a4649deeb13eda903378b7686bf943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97680a35c5f936e3d6d215cddaafa25b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed26debb87682505a8dc4f777225325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e10ba36a05be71d1d5d7f3dbbf488e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d5471b2346cb919a977b50509bc027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189fee32dd02f9253b227a3eb9387068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1869dce697388860a4f08a657881db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6681f6f9edc6ab4083d2592f2db5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af857902e49aef55e57271d99a9af7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d9f3a08326227ce10b02322182dd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fae212acb5efdd81d132f350a7e6c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ac9f9ac0fee5190dc8b12d802868214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d976fd3f3bf9cfabe163cbdaabd1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db177d522c0ae2e8d70b245500458116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf96d2ba0fa2b5b93f3182ad9d44d4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2b8465d62dd5e3d35e79f0174b2a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b5e219096362bc6c6e0a0aa865ada19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679d541933820a43cdfffcd2b1250f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453eb05ee1e1c9c79c2fb897f6b529c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b4ceb02625f7b9f0c4bcfb5390e1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbe2b26a973db98ca31bc39719550a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0aade9de7ddce7ba7712340d2308024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5940750067159f69e89ee6959ddaf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125e47407a968b5e77817c83354a7cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78ab22595b00bac18f950d2ed43d7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84447110903effc39a4463decc1b89028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed571c884b028bd0186f96a4f0892c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22140b60bae36fbbd0efa42d0572c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdeaaf851177045d4fda930e9b72c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af332eb0978332afd2f2b5951e985ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07524c1f505499fcb1328cdc7b733a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217ef5bee3d8214fffc67cdf43f8c9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842947f10ea863e654048d62a1fecabf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbd3e5ef22a01808fff65039da002336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c174edbf4e2ae633b132e2c4eaae1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a852249acdcd4a2c1cf631507c4467b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa634f9baa629af3b18710d3de2a742739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a934b075bff90c5f74d0c7f56d2f1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0c7b79de06a416061679b97d0e36241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eee3dc082a8695989d19ebade2b6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713d2f7903118b84c9602d439c1bedb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bba09e529f25d80b515ec2a4744c0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f32ba0da32f2c39808a477a21a9c6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe98538368effe364b57dee13caf3da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d5c121e345e1de27c683834d8c4b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95836d180c888510b941a0c16148bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a933c69c4ddbf80970d420498a4245049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ac98ada92da989cc72a725bf4b7fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899662f5e5a5c8adb1b27712ba32fae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500644f2683386b21e374e2737711c4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f0f0198e3ffae9c572db7ebe2a3d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2311175b6abe90f3e9aff0cc734df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c45acf8e6fb3a6d81d93d03b2a1e3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8bffa4ceed826a760a11d34d4e24956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e753698d29871353e4326f3aa87ca1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb627031c543402e3a1aa5b15352b91f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27059b53d81c417bed393b44a7161b0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a746b9757032959618aa3090751e7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03740a97c947e80b9dcfe8e2c0e6472461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8c5268eae7074ce7498be2ec9b8f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e5d2a56e6a5fd8ad6ffd7d4a809af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de62751a4161b34bcc51bedd3c7ec064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ce297dbe0909e6cb1a80e92093fcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32070e4f277661f142670be2ca5c05166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bb639c7b998a19aabbc748f8c8b4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4168c0a3011061672864add49712c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037bb1f80098ac1934b10a9a48398e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55621cbb32d2619a889bfb62ee2fb1e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e722c131f3ef6839f5433211884c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b242bde8645c2ab6f0647ffa38b2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45e433f0ac198152e3d1c4e44621ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9850c33a5730271ed74ac91161f6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ae03fcf8b77cdfe1f279ba548f27a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31dbbaebcd5b84295d8098853e2d7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e84b9e68ea9c24bfdd6c0c825d8eb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca369c0a1484383375dc405ad349152a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02da232fc00ff49e92c6e298c2c8a9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1652e9f994b3c581e4bf49b4cea335580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd6bfd6c569589316c9c24bd9d763381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c19d5680df5f16fe20ef1850a95f0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506404b4c267a8222c22f6a9d18370883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3cfe7b05b3715f7aede14780dd3c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca7d9faa31950bd3dd05ca5c855ca785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8b22536925bd27ce8705c756f725186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb20fdf4ce25085ab769435821f23a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713094202f8d55aa8a61d11291d81c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a9bdbbdf021ed9efcb82f59d573be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078edb06080dc7f232e66ba39c4c3a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b127f39b0c4af9797fbe303c5a1f25f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b513f4c9b522f9f2574be7bfa75104692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c03331715bf3567aa0995e006b96493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed5d3563592ce20170b980dd04544094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3ef08c0bdc9de64f29503969695a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e1e2cca187ea91ed105c4d16eda0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161414465117f57a7119ecca4b5be3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5b0af4ca67d93ee8c5a4b68f41ff098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e301ddad0ea07164d72a357a65cf899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6b50b580bcde4bb4ac00fcf9365c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e06c0429363e63106c8a75d2e539e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762e364a70020388ad6d0e4346c46a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fffe34775b8d4c4080c2b4726bbc89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898af74bfa3fe649e75d4d97c16f1d57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c31ef09c70626c346fd3447476ce8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea61e53ca41ec684ad1fb3ebfc3fc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58829ed6334c28d9b3ec801c2c16f2f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed934d0f8c5bc05d1f7cf8a565bc9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31585a2c21318a846a7ee0db3be225109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8da5a5a3f772c1b8f4ea654b15c53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdd6ef948148b4b86783bf6ed9d00e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4bbdb3fe8a2855077b568d1b81389112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102c1049f3cd579f27945eefc0f46b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bfa8736eb78cf5bdda502c0ed08c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cebc77f7b16160ff2ffc18d901528c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c006b90eccc6c94f405c19c3c77f899116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08b32aac96404a300ee0d34ba14794117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02c80e14e52bbad277cde143512544118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291ae2ac1b5a331c7c9793cf3a79826119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4dfdee66341e5871e73ff28933329120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9fffc6e7e57eaf60831a2ba873eae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195b1935dd2c3d4e7cf78df808c4583122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638db1a576cb9aa738bd54026873586123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4aacd3acbbdf836a5a189f6b3b19c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862886658201a012f04ce8509d96fe4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bba5d444cd456b8665683b46f6762e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953f1cebe7425078d97ed366ba1b896127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7354fe17a1385424727b1b33c68e51f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35eacb2cdacd69226a20d3d15337f2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5525181f644995e724cefc6129aaa4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282d9342720ac6d127eb4a8011f951b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f51ad262ae1944b4bab739ed5fd0f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196495df737250766b4daf12b969e3b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d4f7a9045e2e8a813a66705f34f26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ada15b332745444e8ced0ade278572135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737cbc1922183d22bf46bd62a79b3d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6b4473e7efbc0353c9156569d37b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df65b35742cda1e49a00b37c0f9501138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec75a470ef415ee297854bf8d77e32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d3d44781b2fbc4a270125d55b443e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202cda7d5e8be37bb7cbd5d300cda95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f0b3e93cd722c7f7cbed21e7527f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096271bd6e5ec79650af8d21765278b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43735a7686fff9f12383cb6e940375144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5000b7ce7242496755e900f8bdb7697145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfde879743815a4e3750bcebcc49502146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d8048ab16521ae09bcc8ea852dbaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b60989371c4a31a3e033295e7194a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd2ceb01f467326b8bd29856733bc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1107563c71e6f2c20698ca06eeb9e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694761dafb3c0396e4cfb2b510768fb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e79e8b6c54ab15e557753e46e9e951152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9583ec22497f27349bdc53845162c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1022fbf6eebd095d7ed723ee53b3079154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475fc136f43a1735e5a7a552d22bff3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b298c650eb382336a7377dffe4643c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcae5c639dc8282a017a2d65a3b83bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1259bcc9055b7353f592cf1297754aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68cf7faabda01326042dfdf6a6ef75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eb8429e49be29df370a10a04bb28f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f980cbc7897abe03a31d4ac11af00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e01b443af3c3aebefbdd3ba61b02b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7054d4205f1f6191d22d7e968b03166163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f53eca721a3e0cecf800a4f1c7d60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729f681a2ca0287515c18ed13a6b3c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6c5a742834c9b83b499e564ba7c23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21cc211e4f651eefd87a909ab975f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3899d343da9b4700eb6c046cf0572168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c334abc3065f2731aaa969df52da4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d20989530000c0cf8aac54c7fe4685170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27863f989128b9351ecf7c564882a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f42c112edcf4d9789644b7de3cd62a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28194fba752d90dc9dba519ab206bed2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38a2741a3e71aec1391a837c8489e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325014b9059df12a40f5558476f693d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ab74c20906d4eefec4599aafaaa9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77501759953718fbfd9ac2972a3c44ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90d9bcbdee004a1d0328acf80aa91d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c692330054d1487f5b06a0cc0f2a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adae97e3b20b3d3311bb37bab04e65d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5393871e2e8c827f7014b98c977f1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fea0a3099814633254225918e55ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d7351a5960df23ba8ec7936cffdf1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcfce8ced1c9fac6d56a910f6be0d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88322d545f1196adb33f8739e23287bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d61b6723963d411f85bf999f99e004186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e32602bcb2e43739bab7a79c1e2ad8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c4380eefd494aea328796e68ada6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845d683fea323a21adf4dbcf5f5da0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6318b481e0ba6efd2216dfeabfba9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0929b03cc6074948c699d7315f0b51c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f84833e25a327dd82546fdbf303420192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9e67cbd1965b94df713403f174752193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bf77caeeb2ba8feb0f51fc3fd730b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add37b7c38d8f2311aa08b317daab92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d77459e9da41b8472e7c32983bbc21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4c1be4008f9cf7397a1d6ec46f20d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f1f2b3aa92b356db1aa3282a1d882198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43fcaedc5d75a9a6a28f9829890ad5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bc63f34d660c47bb27c9f76e22788200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0d1a9ac6fa856cbd8dd53ea66b9ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e1d1a0d599b3ff33d58c6a935ef25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dd105674789881530677785cd7aba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0e32e95ead9c6f8590fc90579cb03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c5b0ce99457d998c0e9ae3bf0bd10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd399aaa08eb5701c01e21ffebfadecd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d40bbe32f539e6f956c25c8353ed45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf069e83d6a18615268d2045d97141a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f66567ba9b3a9843ec28d974e642b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc1f0bb739e1b6af6b46a427d6cd9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225a7a2ec8c3425a2145084cd346633211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77cc4f0f77307bdab6d49de4764e04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7b018f4a9eb2c3618b2f0e73129d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a243f39c430d49d77e1e44d2aee13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0be4141327fd5af4d557cd2fd1a9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b0a182ea7ae3e30286da2088068ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a1aa9defd8dc568a4ea64179e689a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0add971721d3eb7a19f81e6c84a25a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168f46e47097abd1163a7d057cb7068219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc36e622c1547807df588120209cf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6518098dac04e0887fa37057fc8298c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f4d25aeca95c1f68e59f0b7b598b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec83ab182cad7df624a8c6e38fa47e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bde795529453a2c322d9130bc1eea5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b00415e51dc22bde4d7a5c4b90b419225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df05fa144373f169fcd2b67442162b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae56fd452e64e4bf17c2567399a5a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167e26647316b5a3629441e2941aa76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34e362139d127e5915d070cdfddd23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be7b2f20643b58245f36c0b9638590230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309440beb981f5ea25075294023a6bbb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8748883671cd90ae8c29de0daf250a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a173bfea0d8a9a4c143d4e169d3374233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca807ec8f3ee8c98ec40740d29b691234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8f7c2d2453f1e6f7381b6f4b46aa8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d00c316c4fcdbbeaf12ed74b6acfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36378247824da9e0ecff9b20693427d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41b5b150eac19245733fe3de5f9b11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28a49fc5fa7710b26542d558b605b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e591c82bd3b78fb2542365ffe4348c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2169dd1414716ca3edb1d06e31ea3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72827348ccb489477233af0582a8e34c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbd4789e8a5c832bd6707365c45c22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5573d3337b0fbb3445738be27d5c1d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ffb10c10fe8b6a0b9c749814b977d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037fd975d886cad469578bc2609a806246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df99e926efa3952568edab9ca2ed2d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4df9b026a22ec864bbd6e2302e919248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f482ea3a988c16264b1e3447312b180249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea149649ebd052189d25a94d64b6c12d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a0d2425b048b0fe1e0b5537aa89ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e04fc2edfe91eeefc4ba131234fbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e10ad70e39623ddef8fc1049143e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cbe3e630591db7a3b9bc1c4c2e660254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dcd547d9ab35d00ec3953f12f888f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734047dd87d90f2619b54430fb5662a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f015a60793e424a73c1e26adf112931257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19233e576e5a04cd3f30c5357106ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795ab479875ab3b1969ad08effab3ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cbb7cf4dc0407a192299af89bdc14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bb803efbe856c64b5fec9f841e8b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc07d88499480ec5abdb3b413f2ecc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98c7994e3699fdd133b82abb0b72c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aa6848af7e6ae8d7af2c9afe44857264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cccd2805d5ee1bcdb5c41f27c981cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd37c8931f3635e0da6068fda855fdf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0c77a4cf7098773c0818e874108d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c10267d69126aa03e2c00234eeba15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb95c55fe55d228cde67e911461159269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd3b10ab6115b7c5ed7da05602d72d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf066ff6260be585a786ef228b4a53b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd592d1a6205e7052d5c4f81d32138272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f02be56617f1c1ff7efc79400a1e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e930a802ac5e062709d545893edc75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a498f11d930e869adb552808955e766275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170c68890e773fc5adb81f8e0f4ecbe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8e716b2b19a0a16deb9a9e72b7af6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729362721fa06bef4339e6d345179700278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e79a8da7c157ec212d9a76d1d6846a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3a4ce8067c23b4f945e6277f489fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669e4e1c4ed8736f162c1db8013bc99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3f9682754553503d502626b4fab89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83647cddf6200cc95348eb7349dc1d71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0a044f69b95aa198c93d1f3d52078284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed12b090ef3a60ba11745435bad291285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab529bd6b5e9c30d8c27286ea64656286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2d4b23ade0f42403dd9eff4cbb29c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0b8eee2f619b6e7ffab3e5c875009288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef9d026f2fa1a86ff3fd1a206c32c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849804a4dbcf5f153fb2b912f798c7f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed19a30073368f175529d73a674512291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae366c4d4f22f9e9e38d42689477a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d31a15c7e1a8b84c700ae8057f5ad4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0578d4b6f436f09fc77661d993e922e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49272fa4667efc0e235680fb86a365a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e4393e3e896b140662b40d384ae17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd40c6472ecf7636b359ca657947bfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f9ca1ee10846f9e908792975cf5f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0120195d4e9d5cd17982934a7b9575299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2a584c48a77f54a9864ef4bfb0a73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fc387aac504b609d487bf7b85547c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746e135cc56bb9f741c0b25bb5abfb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c713443acda7aa956bc4198b56fde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515291ced105bcc2d0db6b03d82c78fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74512e05a5e9b21c47e61ff115b935305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4b2170363b6ccb3ba3a696298c3b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772dab897cbb97521cd817d163599f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee6b8bc915659b11998995dd4df0d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2f5d14cebe977b951fafa6214d59f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe0c959ad78b67586738ec34cf4798310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea0b2d76beb19c9cc2c97ce82c762f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257525523932748d573c2aca5950e4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8069c35ecd25cdef4c25599f346243d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48677fdeffb8a2bf573690fadf0bac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec2b93d9a3cb8293f1e79afb1ca6de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc5af52a99aa8a8380d0f9e008483d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00179cb17184d4ae34ffce44fc081337317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c59e6ce9578ac9dbb1b4f1ab18f09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966bfa24b83339547766f6580f2ea95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89267f86f3fa01ee6f7f305105eba5c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a174efe0f02447d597afd5f6e9dcbf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f736ea1672b7475cd8b5e12c9687d8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14180afbcbe04a63584672e459441b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099622e444b78aba0e16557af31024ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62776c112240917cb44c32ae10a18329325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea4f6d04ac5b32305aaaf071f16a1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d5a494d7a64b68421cf0e82a412b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af888784eea3db130dc3e7b94f14d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40ce934551cebae17622ec15a50d32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1ab76c782c99ad2720cc4c4a8b13a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067fa21fb141a281880fe45e85a2dff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54943ea2608f3430f355b42a9f4e2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f96dfc724e015f179b46202025fdb4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3f12d6842edf550cfcffe70667080334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b82739a80e6f3175eec832f299591c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bff5aa78a920e5fdfd923e9ff48b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a614d81012c5aa5eadef225a9fde57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b3f26542c3f20fe974d4be04cd510338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ade8a1ec10a8271545954554c1b454339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b2dce7b14e9577d47fc797bcded88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7aa5fb52bd57a4549e79c2d233084341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c327899b36155e43e4fc33a0713deb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0e4edc53d2e957117ece56658e7d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2c101f795ca98ee5d8c4bde469849344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d109338939449c5059a967ccafa3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca55b12b7920a348c5563d36f98168a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe986dae6484e2a75962d6269e8f0b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908207a2f8b90a852ad91106ae12091348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81bcacafa3ffc746743b1a13b440a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa63401afa32b4bc0b9156d96a0e743350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e153644e04b7623681c98211b61a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c72dcff18b0a0c9577b03078a9ef4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54a3c63ffdfa0510e3b2a51a757add353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425ce26957881309018ec73a128cf4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad94e6f857b358a61967ee2f4a838f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df93fbfca19ab8f094a8af29f7af64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190742ef41f6dade8e366ddcae96dd61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe1b510bad5cf792811fb31ea8579c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27148dc6c454bb546027875bb724484359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fac85b09afd7d28314453b7728d33e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688fab872841756dbbc7813c480804b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52656f160449f6d4ad099c3ac37eb288362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66883f7cbaba9490ac06501c9a75d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8c8b0c94c607fa30d6dc8726fd450364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dea8d47ec56b87603a9206c18d3d0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d04ed726d41c933b486511b69fc8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266028c4de4fce8123bb58ed13fee88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce1e5724079f41473ad4757abb66ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8977ab08bb1f8457418b12be3b8d8cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d63d145a0bc2df62c7579c987f94c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79109a4d30aa7f03a5af0c75cc643c7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804c40899ba92634ec731cefc932553372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805b069323030cc04500181e59c578d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ed4b0166f378c72cfbee8b17245c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598ae0e178570092d1794f320e40551375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced0b1d534024ecf6d1780c61eaa790376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b28b3005930b51881a7607352f8bf6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b45cd27c1b049c30ca339d879e338378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901df2133b051f4ee9cf93a2a050f83379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2be20ab17a208e46f20e690b1b34d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f19e3d3590b07799e46f3e30776aaf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b90fc56cbb410b8d2d523021100f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e567cdec50cb790d9cd874563f50d43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4557974165d305ebc79755d0075bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c0f1b085b853a59039098c2a54672385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf6739b18a591e87421880d2dda9bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca59dd50184a42cea1c5b10b7231d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cccfcc83e497c371348f631625ee2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2368d7b6ce6943edaf707dbb7e1c07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dbb8721fb25019550fe5ed5fb4c22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f20ccdafddfffd38584ba0d718d680391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0c2b4076482ee2ebbaf0995629fa4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54463e61193dcdb043d30bd71888075d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07922e358bcbd7a6fbed4cda3c43beed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b97245b02e04a16d84711f6ea71cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f0661c51cf98e4f8cfcf8840cf7db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c192d5db1f257cb091663da8e57f23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b681468b0d2ed842e51011837419a94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f81e6bba9118db794a4a9f2834c64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a24f2dbee2dd5f1686d10ae65d7f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b731498354e8b416c30b45e4cf13c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d4f5832c12149708537b7b48bc5d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f848a1fbe6ecfcfd2aa1b33e0fa5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d8c8b17f82470a5c06c45fbc04ebd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449ea8779bbc6c606dd55f0b19d5e25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018f77a6ff66a113950c9b493964344406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca121c642fb23808da376e2ab8af7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af65a326bddaef0b2326dd64353015b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f433138f86a5ecb9347e26e5fd54288409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38934cefea0a4608167ca9c2b41b71a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f222d95b772db445ae1a04dc9c75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244bcc563df69bd9f0375c0684d1add412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc038ca82e35382cebd818987f34265413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd2066e84435e59f752defc7f7af11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faf6a7d80424cbd2acc62f0bd3f7d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415edf462a167734acba85a324dc90a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a7030a4b1a5ae2c61787fffb97ef1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b515292076e04eb36e8e218059c1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188f89ba0f4b4b835585bc2b92e037b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1be88b509a0c8ff214df42ca9c16c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1333657d8b4a5f4c86aabbd2334f236421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc0fb9715ef76e3019d7014045729f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360e31e3846fb1c70beb9cde8417d20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c87553e604399af7ab5c4c40573152424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbfa1714aea79729d7a928281b46c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5802664b92048a73d3ffcf590cedf35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0360fa65d07c8259ebce809e738cc0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9d3b53b3f0b190eb54f77f2911ae3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10ae33b7162ae6a67bae157d46d32c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512d1ebddc53b6cb5d402310b8c51fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e175ba9c69e5f22b5b263d03a405a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de0c0b6577ff02c0c76d68f32c7295432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a438d33a4cbd7da4dcc9bdebd6e58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf579d3fc44f2fbaabf7592918a7e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e7cb9c17efcbffd31711df0694d66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac1e6b1a04d45ce1f86e78f0001145436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a7c146c7674e7c17f8c48c79b4515437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9000698d0144433553139c67ea4617438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6cf2e45b77c82169a8bb07f6122c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d5d3bb7503c61d04fdcdedd9a2883440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3486c3e61d86f16d272691f7e594df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5880e0e78a03c30389e260b37d61465442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3380f188593b8b51d6bc596336471c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45260dbf638286aee3ed2ac0202fc34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba74e2d10cc869bc9129274f3a2cb8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526b078bc98ee183c1f922066abc325446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc913ce26491dcd9c3a995b04d353980447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a3547002b64264e4d206c214f671e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1707b97097982eca8f0618ae92f1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5d149405910f3353526f65ec68566450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad436d0cdbdacbb96a18cd52f3c344b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cb86cdff21868531539691f006e39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87320d8fe5fb630100f3ca7bb3aef10a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58647331b558fd20808c88fe1a9c1f8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8876804d0cbba4a30152e8dea954b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a56daece03d54ce952f3eedae0b04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eff38a1f17823381cd415b64c6c71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68629ceb25a86cea71bea67dc68896458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1989eb99f58a13eb964a212dd86ac8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff66aa0a1c7de12997d0871b9acff83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab6621a374558baf206098bc2bdd28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ffd36d94a394b1020befe2f1c3c45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853d8ac131136a51f062181069c8a87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e424c54e2af5345c6475b14d7661733464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db20f1e69214d6845d04b3832096b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1c346e246216e3112cdc81a8690bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b848f7c488ae1bf44c384884f062a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edcf61580803156daeb416d539eb8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc0cd73dc8e5c733f9fcf7386faaf4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff7b5f482054e2d24b13583482a75c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d446ec567658303bb41d68ab601cc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a73a87dfa4401183f5ed8eb460814472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a6bbf89efb13eaeef26b2debebe57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1115feec4ce13ab051779d3f47861a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377d723bb2da65a66a5a5f0de53bddb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0b3ab438b6d3d90526cde8d642d2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0816b8814ff9b1dfdf5a13482daa888477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ed46cee4d671827738574b4b4da79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc339d56ae01df077bd11b0b85683fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026c87e9aa8c3a5e93036dd18df2876480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5564c01db874d1327d022aa1e6c95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ba9f6da623ed0cdd436301440dc76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125f93fad3bf51ae198ef4ef2ce97d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800c222e29396777ca91a123753d7ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4f4ffece89e19b7b9b03910f90849485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f1a176219efe8db602cbe6fd7fafd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d244dc609e1adaf76800da13bee416487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19c934045882fd8f233e57a85e74e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6441645892cfacdd23cc73a8ba9ae20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac67de3a9b8d88a4c804fb3ca48b5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f2ec7e5ad69602d48409e28b8ecfa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328c9235b962c7c68fa149f3f7691cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85c6af16bca2d7d42bde4b72274bc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25267aac26222716f78a46be62666d12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656559f9c17bdde3429e7eb77c3d43d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4269a305918da88ec3f47b6105608496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98a95645462dc1c2b1fb1b0b7e07fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc130c3e17e290434a1e84722ddbc84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9e2a24c024e75b721f089ac8edeaf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9123e1d15070a4f0f020b36b1be77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035196f611f04c431c768ebc44c45428501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c002f07abeff673ebf949f19ce90b87502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9df923d9f9ba1bbcb7f0119c8d284503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eacd9b84bb518108bb35120c437165504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d74132b9401bd43fbba1626196eb0e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4d786db3e41ab1c9cce6e95aba00b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff199188764afd86fcaea8a18af32c74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86aac349b24dd74785458680523d4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cb5728728b28378456faabe148d98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a57965ddbb1d407b3372c0a3ca5e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a623538ce9a35979309114f90a014511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f7e6875110e704c4b0feff211f249512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d94b9be50c4ac5d837a125e58a309513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9740812a4115a796c9da20a08af896514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a557cfb99373697c6d304963577080515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683431741cb7afcb5119eb52b7ce38f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cbbc2520558d9e3f8affb0565937b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c30693416347ac1386496a21f0f84c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce260a986c71709644a2df3e4fba1f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aeb5b732b2bb59cec4ea1eabe1463520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7ca940b9eb88710220c764a7f5f3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04205e30090d425c86efff676269efca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71ea092ab03acc4bf417e01faefc05523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfafd86f849892a24b9d2d0eed7ce7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbeac6e80df8b3d62f342341cf2f35e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac56b52d2d8f5261e71732580f4910526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a945e7410191c94b9ece60b3beafa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbba0c177a22ed3664600bc7cf2155528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08360f7adbd08aaca55005dc4f9078c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62550c84ad9b0456e323168f1d0210e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33affdeda630cb3c42704ad935d897531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1333444d79effb47878cad96b622f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3238d1dcd3b1d1cc3d283120173da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae1a12bc249cc4cc927163a002807b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fec868aa4bf154b48370b4603ce703535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab70c53c17634f79d47cbc7c3262c40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24046147e094d4f1d1e51efe96398aa4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b81a4ac858fec46014b380b66851e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50802253e02c73c4f6a9ab5fcde8dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7bea39cfaa0186c32d7338cbf3331540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125b82f6c8a33e5f321704a2e439ab5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a599a88a341c02c7f48e43395147e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee44d0590091f55dbb7ded41f4fadba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b06f1a28ff558c503022e3ec0e2b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e338a1f8742dfbcecd915e47bde41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ff4e6303f2d349f89498d651b870f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94e6cbbb6e876b71a25c59d49df3e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d4164b780f1ba05c018dc7e7c651a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170fe6d8c61a62a8da51486914797e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a021a796f96d13d342e97bd23cdd7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e815d64225a95ab641e0e4090d98bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b780390fbe88cf9ac854e0d259479e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5109ae1f57b2de91c9712b31ed659b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5650e163d1358b8043f0596406fa49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc19f5c43c832c22096d8e98034c950555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2448686d935408e8cfc3026db0c64f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6501e5e08edf5ddb68175d7a8224d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e728e6b7f2b07245c16ab107710105558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea437374aac4bec7965f046506769828559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e783c2291c63040b534d54c4c15ba6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115486e8dee0104ca0b09cae4748e01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee66c3cd96e664c9af86933319dd381562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b862850daf9674d54ddc934ca2615d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01029c1e4a5ad85063a4bc19e3d304564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eb55c85a3fe5f3a925e7b33f2bdd7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e58274c9bfb44bd08efe064f55b567566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11f4efede590fd89aaeb02e804a4c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8384aa101ae5be55317a32868606a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43c3f0097cbead4f7981b680eef6b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eeda866b7261c5e13ecaae402170e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c42fe59083fe50754f0aaa9e5c3fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd9504ae093fe9456816a86d195d73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665840b7f89a6c8733df33d4c1ae4aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df886470e2c1e0adca5ab9442e3f9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210e21f9259be3bb97e5d781c2ca312575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f9e72c3a0bd3d180df8d28d92e23d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c2927366235398d412482cfec63dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d033dff0e8b4e68f8d3d4cd275b86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d30797cb4315ad608f3cf69735e76a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1ff6e70863efca696168449dbfe42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aff14a1006a5f5f515637c50789151581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23491d582056bd13d75726b040b96cf7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b13f85997e0214a36ae5e09caca61583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3de21b21852fa1e46b294781846ba7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8212ce4fbf9924f5b34d59b9c00ac1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6f9a0b87d0ca2c7bd29060dda6dca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb20f314d156bd3c292d2767ef25c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978077e28a0d87b6a63e47afb43c1d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ec5dc886bd92be1c46a2ecb9ac536589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6553093d5476e17cf8ca4b2345fb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352609378e9a556775ecbcfb7795b8c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29867d36c83f0ebafe10b78a48a310592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc946f955c3f5ce0bc8629ff73e128d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbec03e55052739bea183c270a4efc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3c10e1230edeb6140233d18615c6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65367a46ee105adad89e9c359867d726596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a100e658ddf463f76dacf713dc2456597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd087f36402c7c1665c3125bdb1880d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d1eeb263193a7ea6d5fa7986a5934599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f7699a79b5f825330caeb44a3fba0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b7d5b7623448d5404a98f8ce2513d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d611cd5f17593a33e4f11b7aa278c4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ebf039ea7cac7b973858b881d39ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d6e015344b87ce76a55780ac42985604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18aa21026f104da871347202f51445605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cf2ee7709ea8cf6da0a6463dfbb45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f30edcd89b09544a573b674afd6c6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003a74774ab9b77a7669063adc5e9da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75434d23ab43069862c8022ea31786609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdcda763f8ae16048e4b7caf1e62eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700bf8b5d6eaf79e6471d12f8baa572611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9abda6b664b549438a0346db357d53612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5160aba207bc53805cfca4cefdbe7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfef3db96f35423775fce3282b730b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b06dcd340393add8a96bee752b8cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d6157f746117d5bd5f051ec46c059616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802a8b9d57730f8862654910229ca38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f10a4a85289099efabefd995c0301618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a698347dac6f80c2ce4b8ebab765f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68ddb011a16fc507d4c0ef9399a214620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce25835a0589b61381920ad64fa1a17621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55917dca9ddefdc672142b3c8a687017622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a9b1e9d8d0f455fe12b1c961b7369623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5bc41195af069e5c3a769c24209f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29f2d93c9c97cec0368ca78ba71205625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400867140e632599707a396d9f0f8b1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b98e2699356c9feed77f92c76984db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e4e6bfb0b68239b442778dd070f7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72bcbe28615e7a47e1658917a8a911629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75929fc22b7a4623e045841b8262b8a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c8a5ab7d2d91c4780882d0b6a763f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fe02a177b3cb2c63e583ea35221a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080b373d306ca1b96b7388bf921ead0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4c8e90b897033b07fa9dbb5ec3c85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea61c8ef30639c005af36feb1d0b96a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b75ced9acc50383281f882e1f5e269636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc575e045c781955910ade01558a82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f59ea62cf35dce34edfc38a726a082638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b86e7bb9b367078733fcf2b3b6979639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2317183d845fdb18d7a9a02f12e97a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5ad885a9ef8fac5fa5863ec2cf89e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed628da74c1081d8a8176b50fde09b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5208b60a0c40f02affc7529bbec015643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffb2168432bc2cc67f316159bdd7de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b655bbaf4a4c63df51094e5eadfbed0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b66d3faa6cedc1201ff5c64df1b24e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ec96292924ca552ba19f628d7bf3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad370ae52df4dc94aa72017d659eca5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554c5f2a81e2387c6f38fe5024530c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ac82954a6a83cb3db429c38a90093650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e6209451aab4a18155d78fb83f740651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671097a74408ecc48e3125891bc60b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913557f4ff706d524414444a1335528653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860f5d5d94f8097e3a59964898ba1b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953860b5c2b861c19aa67b47805a2d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5950bb3d95546722e772f8193c9552f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53588d8a7be9c4c274291653ec3974657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4d72ba279a5a3499ee3b75300de25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3d705cfd4db5f5b04eadf38a85a81659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d6797f9231d4bc588c43349a938cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea161963ee315389c49c613ea74cb5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd7e368b9b8d2bdc762aa7ffbeb879662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47d08918488eabc45e820445fbbe0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543b20b937ed84d438b3e0c41cd1ca2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d5811e3d445fb08c429cdc82f495c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182889e9f6a5dcc6e90c87592d5e35e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17af035dd3d16f52142af15a08b3f00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4483071fb7d904bc08e2b7a46cdb2ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffd19469d305d5be13df3f212ae723669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c7436dc788ddee56ab1971341d3ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceed1d139856fb5bfc44e606de5cdd2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8469bbfb8ba49b817210f910ff835672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beaebb0c1699ea080fe3a6f32d7e07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a18ee5c716bff9705453c72c6d83b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a23923d7c0111cc25ddc1caca99f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd127680e4326dd144b0dacfa30c0dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b082901c595d0d54b40b8a3cfd38aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884ff487e9c5ba34685670b9354ebe0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b387e0d57a28c35b39668e9aca75d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50566c0cbfc97ec473840c182e079987680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139858271ccd2efcd92ba4c01f51da30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86382cffa620a9f41072a916b0f4762682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496db18c4da7cfd78e4a5c12526a9ade683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35886e1a8840a7a2e09672d71d091dc6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f19cd7c7d2a40ce3b71ce2d126892685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc6ccce09ea4888c50e21b93e7cc43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487cdd38b3cc4da8d4a9e13935d76be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f21168b904589a412e602cd8fe61ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bae8e47873feff47c4001f67152be6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be29eab5a1236f80eaa35f193530557690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8b5cd510e913b3e01f21d7a01c340691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d67a264f24646525b644cbd7955d56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cbeb9ad2175115bcf4cb74753aa92693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e4a1089d2232b8d9c875de18cf8c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8de63e22eae3b66a76b11bcc36b7f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5c5897651c89537b411ccd8694a60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc39ed25de595963f41235470fba5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ead015278d8921d152b81e9ad02bfb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e66980baa448e74a790d25969756d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bcf36692e95ad6d580bcceba57552700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cabad905bab070b8f6215ba47f7ca5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f0fc80ee326829c7207af3eb4ecfd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81afba72da1023fa12c909d1711a5c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eafe960a3c3a66d93b5c33501d52f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b20f2fddc518dd29d7a7fdf79bf2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0b4884ba75e5cb800404c5701fc21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c60ef271e4d1da0f4950fa3e107e00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51875be3eb733e54871dc9766d293a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acdc079945394a050cd6656116d22a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bc83b92c6d77f04643232ca08c996710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568558fc35d8ba82445ce8957b8e1dbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079c32b7a47ba46925babf083d018ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2cf90aa854179c1c9a6095dd845cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca877d0cab909fb0c044b975e6a7bee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ce217aa5676d7342d74192575793c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848d3ff106a6ebe6a977fe91f6a15ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35521e99fff7a3ce2d0bc1ae2ff22df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac2b202df2feb04c6884ec1923fd21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5994cc1314dda9daf822f4f2cd458719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a897ca7cf61d348cce2a1926d23e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a7953390bc49ac59019357a029031721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750de67c8236fe4ff94f15d14d095c42722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f601507af49d2a49cdc8c8f04d384723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d657e801b1201d3ee3e3df9aa75df0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa40a602c1938d33f749a921bfea87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b497cd602bc062cd65a9caae0d778726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd2f5c38a6d8a2c3e3bba628674568727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706f8f7fb4542d05c6bbcf3933def49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae242f077f6f3d98e6a17b197e42342729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba6d74b5124763e409185e647bdc29730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb18256a07d045b8b38f006cabca0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa79dbe13dd882962cf35e8b0fb9663732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cbed59f77920d20996287133c9a6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63764f970b486c71847b98a5566dd007734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83548dec443ffbc6e302e3febc4ee603735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8fe282e59114972473615739a68c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40c21d9e49a70275371eca0188c1a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2d44508e2c8aaf617d68943771450738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97748ddf03f94b867e6a4a75d7e50de5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc976d52a7da3230f4c3fb833d527155740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563e721c7d5c2dbf0e72c90fda4ecac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e08ca7cf552f8d04d25c6166361f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c0c59255cc4c58f91d97302d9fa22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce08bd5ee6001c79476dd2d62b942ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e8f3c026cddd5bed34390bdff0781745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172c96a13b1428679a1651ed89f0b01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b03c0c38435cd9cbab5be565c22d8b747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25960,51 +25642,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26090,2210 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I222" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J222" s="0" t="s">
         <v>668</v>
-      </c>
-[...10 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I230" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E243" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I245" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J245" s="0" t="s">
         <v>738</v>
-      </c>
-[...13 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I311" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J311" s="0" t="s">
         <v>923</v>
-      </c>
-[...13 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
         <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G339" s="0"/>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>717</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...899 lines deleted...]
-        <v>1203</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>