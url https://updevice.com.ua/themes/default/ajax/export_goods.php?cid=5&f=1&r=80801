--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d3250a561080779d3d758b7065a221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcd4c34b9c4ace30d887b8634c6c842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44666c21cb3e5cb010998a0f29ad6e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c522bd5ae015280f2a51a94a896e664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695a56de7323252b8bef259355d41b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02c69d6f9a360c6dc830aefb45b32e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc465367a3baad5a7519bd5e182c0ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506df47c7c38cc017284b755c062fa48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a810afc578eff1073d28930bdb33a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669c0799677fa0cee6723ffa6f765e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2bc01e44f7977f17946d67182efca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ac937888078080d13a56d6e32e3f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c41731c1885370488ea42c83eb35913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f4a46bdd921ae7eb52e0d0ba4e14814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422ccd86bb4a4e8238657c9bb7f605d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d5588c76c33aa5162133b49dcaaf816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5cac5c5b7a5c55eafd38012620b6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caef4aacae3cebd029be339546ecb4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e9a1005b089300bff7b10236c57b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0392c8bc03e3755fb95e0d6a21209820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67fa3a3eeb4d8d08c1ca7c2c84330821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa48eff8e8138367e6092cb54ab9cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417d41124d30c4701d9bed3e9f3514623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174534e07d42e99847a1915243cfc7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058eb838cd0cf615a0f20ee5ad73b5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe15b1032a9b357cb29664a30c77dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96c777dbc4a6ff951a0e596f227da027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d615311061e80df6df9a4f00cf43e8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a2ed2097ca4954c8264418f44319829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda86a796ce622c0ce4f27bc8ba583b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedf4fa07d24a38b7768e93e2125e1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf4afb4b5b2707edec88b6d4109c8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afc80813c54801ba35b902c6c6a58933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607def8d6138a82be304544ce3a6929934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5613f7ceb65f7cf0344179aa91aca535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4542d2745957a6e7aa40043e6c540236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c0775c95c6f4c370227d915303f2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdff4a71a481774fedab01519c0eec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873eaadd440bf7fb57adb1670ee32b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd0ac5215f645ae6b105c8bd6471a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb88e7a2ff90d239a8322f680f32bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d9e25c2893e5d14e1c22317d9944042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dfec1545dae2fd3281759e6d96f4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136775feb001e383927b02be067afa344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb819a30f684cd5bbbd092dc3c48c1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69645326df0ad44df2d33cc1ce222846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d5deee6cab76255bacf9a806cf70447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31b02a00e6a5df6ee3e74a5bbd982348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9990a9b4a3c1d12d1a20b28a2ecd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b75586f4694bbb93e20ae58dd5d36950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce06e73338d5d11f82e153dfcf378151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc74b652556457f24a6469ed76f07f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71552dd6b1615a09047483f217c4d49153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d5a61cfad9734d1d5f7a16936631954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53232f9d853196e9e1bb2e668e6aa0bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98d78fe5f94cc19e4f340bc91c0d3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c7550e707a867a3edbd012b1577f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ece5f12fcf9869e12591d61580a38058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b10dc45bcb651a7724ac1f3aaf951e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03045ac32941027ee9e291346821e00f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2619c49e5f5a6d7a56a474364b8af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cb613670117a54de188f8ca907a4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1c5cde0856c4686ca2f9c4492f81563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c0976df6cd71dd7502d3a0984a18f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df234523093b0f40f56c438124299065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3f6fe85873272847d1e2c416ac72066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ec4231d1f2268f570f87f16fd8b6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92955435696be75e5b0addfdafcb5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a21a9564c5c9250dee47a38d5b2abf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db053b885d6627111e28d3570ba0ee9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d1aa874538fecddd8b1856a20460f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be305d42220f3df1e14b424a7a32d92b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767c75059140f46ec2fdaf20b145acf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeb259d31c6f42e7c2c9b9f786d7ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc521d65ae7455301ecd21434fbee47075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c2b2a0163516f3e9e6189a4baf47f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998f5676f8a560d52cdd6aa72715a2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9417e93460b69a358ed8bcaa7949c7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955929e47335a9c215b4f15f357028ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52df3c2d88c04702de72ca7a8ace4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f984a3128acdd6bdda2b0f69b687981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694804fde19d14b5f707a648fafd376382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa85b8c5268ec54dc50211f2cea7c0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a157b14fc1ba797602fcfdaaf0591b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c229d95d5deb9854847adba94fe6a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18626d98eb2d79109fe2d8667cfcd0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10703a55315c581d52705c0ec15b9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040a2f9e5d18047ce4079034d83710188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357e8d442f1cd87eeeaac15b8027ad789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ff9f18a55afe9e3277c617b4775f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10119fc79de5e58ebca5d91ea80bef091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156385cb8fb735b29d8c291d6295125892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736a7d544e37c281f3ee2fe0ec611d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20535aeb36e0cab633b3c4c572f8e05a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc71dd45b5a5a74e457e87364fa99495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b940caf1dbf2193a9c6b4f5c9d8631696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc055f1b4a94c7aa8972a6e76ed9a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28945b388b42dcf6fb8f042c7e1db3f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c462420fdeab23c2403dc0c47aa55b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef5c6eda0fddfcd830b7b4c5534dd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292d8059e9f2135470fdfacd7b7b0e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9aa04aa8bbec33c06417711cef885102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d67db4ff87c8b38e9b560cc40d45e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0047c0ac8a6476dabba16d6706de5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7722ce313320d1346d8352d2f838838105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd551e3a0190df9de3c12ab22b4c7fcc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ec960d14c0eadce1de67a52db6260107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5edd9aeb9cefb8524830c6e131cf9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c393f880e6c8d380f0d0293837a46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997a1fac452ee9c2885a434b26e56c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa845344e3247ad0e6b940bf9bc5bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d7dc2420884dba2fafc01cf419528112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bba3ad8bb39a54c8fd2ee395a1eb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab08f3725b8b878119f3ec5f078fa6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685950112828fc3889579e6ab5866bf4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930467f820c06e8425b333a2e7f403c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252d58c3e204f1a25e0d1c795051f4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80569cf1f87db9de0a4e2ac0f79219e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b99959565e29c6484b2df5fe7f3ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893d2042043c78015a5601c2f16ed2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc0331ddf672bb7d047e1f40db53ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95760b3f04386211ad5514dd69427c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de450a7a42a9f9722d0315098480d45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea31ad661b115cadaf21d744beb3a16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53783a9f4f9bdd60fb52967bbe7c4437125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d59772cdcbb82ccd04252bfbc4659126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782509fe70a0878ebbf526bbb94567c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64f957cc504a2be8b9843b3b592268128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec51308a2bc5954d150b7d84ff666b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feb2ff243896123a629718a72b6d57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc2f134c40f513b83efd1e9226a00f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c5a4c66e0a578ba6dfb906752f9bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21d8f7f97430cca6188a3337ef1973133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57c1197e7cc3e68dfac10b760f17bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92693f6aba9e01a955894ebdefd0038c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf197da8f33ecc246d1f42c6f600da4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bc0feb331336ab8a941f6cbbe7a90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcc1d3ddae0b3279b09c631ffef545138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ab875e1f6fb41d4b61b0fb4d6b88e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b632742f6ecc977ef90dc88c825a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804db227c61e496edf6e544e4ddb223141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87f2078ea06cbb24f4d2cdf7a52370142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca524021b64b5851ecbc7366095861143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f91bec8305c126577ffa2d078d9d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a6904e00cf190374a2348c291dc95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c386da9082b54444b10e274f8b2511146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39ef7da8ab62c0bb4d0d8c77f917bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af03a906ea911af2a36a929193d1049148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b7b6a14c9f567be972c8bd10bab44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e179529e8ba1447f054ff689caea1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d769b758c9669c645068757e515e176151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e616ac4ad51b53e3af466f2a27c15c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85d1f19d44efa14164e0b721bf4777153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46591d24c97a5f16690ee2bae788776154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121604e75dab88ccf7f09ddde82a092155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c025c379cfd1aac792de9b430f2be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b882e7aff46980681ba04567c659f68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f560f6faa15eb857a1c78e83fc5df7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735243d037aa3a2a0f43bd9865a3d0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b0e0195db69e56638183a6f08722e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235db6f6356c70b27d1a46d8f2aa91ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec31a8f34b9e48852a80afa0ddf2e13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057328ed328d3dd32d55697406d785d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f74a4f08e304c07a01e66fdc69970164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129a9060e59b22e1e024eaff5a7ce70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c595226bf5ea2a58fb7398539a340a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847816570482031deb6633ad4ada7ee5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238ee530b7b98f8d7a8eafba364bb95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191ee46f50251de3727fe8d34986d05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c6facd1c8b52232b61ecb2423f594170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea60b43699a7a50296c60e78c412854171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79593eae90191420cb3aa4ebc4fe6fcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18a6aa230f70711cc67874ba8426b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58ef019bdbc1ab3b8330baeda3a261174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f12709495b6406ba5cf466112ada24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516b3f67bb9dcbfe3242edfc8e10171176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b003298160563f9843e3f97455920177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156752ce2c7d9fb516d7166c7688b0c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c11c62399b1c50696063ca50af95e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849bc3446962057cc5dcf34cfa8db07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a62dcb12f862de87ffe6b7a4f672e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a83edb4c3cd48c287608dc21981066182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db519f2c3fa6ad89fb508b6e729024183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0fdbe37acc4beeeb5330d72a31c9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cacbe12159f57ac590cf474bbfc7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b95baf6450b6b0680bfed4a21169b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8e2ec9b50992a0a60d60b91bf1be3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ced7f53c209f6c87b94225741ba1bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f4cff4f4a471ec614d7076afbe716189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049f50eb747c2d5dfb81993a54e5b26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69086e7000d92ccfae448ce827410968191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb818a4e45cdaf1901bca17ae73531192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e39e47355ff5d94674310f3e76ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0e31fb583aff06d56c45c44fc8c85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a4effafbd954fccf73b4d23ba92f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68d628f41e283ef3daee5259d5ea30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbc340335db747a9850d91b63fdade197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d662ea335eb17d76d096582c5e8d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bc0eb7b13be627e5ad0cdde9a8107199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195119a478b609a78860511af75e143200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4038835d6d5c3f7c6a9b2a871ae83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513450cc98ff2bfa7b57544e73c0bf9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3d6f4838c149d8dc3ee0f9d028b1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adea94af6f506e5a5456d82b2595bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbbfd8b81fd71d619a54fed14c1454205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14333c7207fbb690417bea92d83155b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3f175e63062d90b381931d562f1d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049f6c03477397f912412012586b90b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51308eee3838f527bddaced343523708209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8731bae32a8bd02de60219ca940c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b23642422b3507e9563ecbc70b366211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eadb4665b64cb3d89d4afeed94f7cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ab483eb0f3b8d207810744d2e4fdb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c162cf4b8711ffbaa1bf7c0f5efcf8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa3861fa15e81b892b5ce6d180ce35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08184620e4c655c2508d617a79ed8bed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc64a784d9bd0b5eaf20be9e40487e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9993e817a9dc58a60ae97d67e75592218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a863846b9df3598f9db5de7d35645219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3d665e2d378e9ff213de10f75aa16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399d16524fe03ce2a126f8d48bc4461221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db711d4e28be75980052202caf84f10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20e6340d5258a5dbae58a71951786d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc6d3c29d7117913d15af3f32b4f0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ce3049ba425a6ee282a7b08a79a62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28145341f504e67929898128960217fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7fe703cf5977116b3e89bea606c19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168988f799b443713f03ccf80db17d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7d7cbb158cce923d504a417ee118d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978bb37c81a43115066433c72dca4ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2100e03de8db933dd13d58c0fe47683231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e9ae9183caed54f824989df067fc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d624320c42e3fc41d9aa071353c5f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8409d5adab42f302f6c74ba6facbddd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1d92e88713eee2a25d0f54c548f93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfb3b9ce440c335bc4f99d71cc5637236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8897ce11ab3efaa23a7613be27a725c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93acb559ae9ca08e5dedbc7e525771c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21985e4c26de49803c0d47202f9d1f99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed9cfcf1565082afcda55ec1301abd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b1782d2d5af43ac1ebf315f38bd38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b221d431ce0a384c8d5335b14d1101242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3677ffde4f16835ae7b40b7b7018fb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c81850cf0048227a1c2d610e769ef4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e14d3ea442a2c7aea68d4c2b52c348245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11480f485e96d2c17bc783c978a7a6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755883dcef816096939e66eb635d396247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51790e43c1447c18616f3073edef070248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d50da5a9ff0f52f1c6f0fa6627df7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bcdd6b8e86d1ff1caa23e3b2ae634250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3762b1116d36580091d69f5111b691251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641901427219c13fb535be4638d3bf75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72f938e5234a265a851b0f5f1d3444253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f431ad2e2fc6d34a7a062c77aba563254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf9b4899338631ec70ad93014adc70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfab5fc8238936f2446f9d77264ca16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855132f8d91767dfd42c749310039a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118e00cbb1863356b193ad97a27dd59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5203e564f1b626adf133dbc7f839caf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92aa034176eaf8394c8a7ae65fcc84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7e4c74a6313404041da22a30bdc10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b8dc7261429bd90125e338395e878262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cad46b2ed3cdaa4e19c4dfe12e2e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e8047fea16b340d743463975c3d47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1f23365dfb137bdd48c4bd00993c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb561bf46272f0bf7dad51ceef07cca5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5448ff706ede8d8d52aea27b176f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e09b8d59395c3059394cc238d8b5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817433b21c37f5d790999f2b0c16a8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94620e36d655692dff7155c7d4ac96c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656d7d8d04cb416f44f399d04127438271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987eedf7e2dcd18a42c7ed917fcdf5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2c0e17a8d13d06b5402caa83988bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abaeda01c50b30ae159e5ceaf32848274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bec4ef6872d8b9efdd6d8cefb1a78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac127132f78c1e2eac40c086f5c9e984276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9fbc6b7c84629804f7b9241fcd749277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f650b8e0d0881709d7b4b415a797326278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af049d5f419a24fbdb2690e4c52728ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7d1ca681cebf5016142d20b111c5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202db99695911a4990e7db5e40c0a4bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c611b95fe27cf4096e44884cab3783282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485df7d033478c96f7eba3417e3c4d71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea89bca514330ed5a0c3a64a0ab703284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b359f69d2d1677c3faba486689c887285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd579018fa651fd4c7a5a6d7289240f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3da18944bd7770b54969bd35401ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b848efb6305667c0440591443c40f10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0613b32464f91174eef678265d5e484289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac774cca4391a975b8fffa1f2c88cc7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e435b895bdb1e2a425524b7197429291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029a1fab361e352d6b9b5d264cf33ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35329dbc1f032739b75c43f0adbc9425293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0584c36f11282d844a4bd1d2640bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeec1e71f2779e4c89ba04ff39e0d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944e22dcb653267290f07bb5041eb37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb6a4cc575405aa365857df4e1448e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72f4729bd228bfd39c781a23d7fe1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e850c31c38d01cdf9338149f3f35183299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fb8e715a69a1a6535d099d9b2e2de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992a96824c32ff5ddc6c32c8dc91ac0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518491edc0a825950426d592a764c8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8efed4767cf174745ac0653133da18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2378e6cb0bb1f56ae9e327b498660304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e788dc09c50976ddc7af9e9aa3baa8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d60e873e9cfc657b47df52b54b6196306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad266ccd29fa2192edfa44069208661b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca64624871cfac057be07b5ea8fbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e700949005c7c37d765d2bcd3770257309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8de7caa99afcdb58ce12f9a9f970da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb185d65bd6983cc596ba7db3fbf6df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06aa4bbbb7f19a59328749477b4cfa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c95ab2b918391ac44ea51a5fa1dc9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443c4f366be89f9ff272b6cf97d116d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fab9caa3acc1d642a04680687f1198315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1111c4c7dad1bcb7854f12f3f4c748316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fb279b05e77700da529e6a014b3cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735e77d77c045cd1d8cbbad9889d59b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c833a919304a38d0ace8abc4c2387319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e59f4e57dd1f71cd56b8b5cddf94a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75d2c1f3bbee879dc8115e1b83c248321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519033e8eeb4bfc22580d9c460c8c94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f16c2b0f59e0a18f30115c38e1406323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fee1d5902db621c6ed1ed09d22dc44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a05e0fe2696c15b845e5cb0a7b9fbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041769d05a1a2ac5430ec72addfdd7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c36fc0397f0fc003ea01ed0474cee1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce81760c1787487fb988b65db9d58ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967a52e10bfa4249595add6d8822a0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597658f56d8598f17ebffdda162d44a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc073b16aa866ae39cb89f4145dd0e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb92566bd34533b26152779476aa8bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc8b746aee3ee35a856573c37e1cfd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caf5fc9ecac8adff72b057319d63b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cb0add14cd68f1c4b5096a5fc223e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd590cee3b8143f2e0f6e32cb0fcecfc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21520047a4ad23d06a90595b48dd90f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18a7a93e0bd9e605c9225f2654ddbc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9cac231ea7b72df036b025a2aac36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bfe554a0849d27429bf90009d429d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8071bf17b1b96e5a17530584f3346341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68642ef55780ad0954045c71d3f568e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48c656af616a0e822e58346870a7af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2f629f4e15d5600f52ea3de43ad80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f00c7f380ec34e3d9e11e8767e704e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489798fc4f11741f28b8759fbaa6d64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3154d4cdd3c723e8ab35458182333347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184b88652149d0ef73847ade7343962348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d42b26a0402ad1c4fe618f200f6983349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c69dd4594daa51ea974ed27704082350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1886dafa1ccd1aee82db55f0b794e00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adf12e0fc2708ec4fdfb1cd6372864352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aeebfab17f73f27addcfbfd21e5b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1778641b685ee03b6a855c59311f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81057bf9289b8b306e25b97cea39a79d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d82c4fb94b6a22a3dbef29353beee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe213e0f17a4f5022140c0b8c3b52d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375389067fc5f8ccd1519a87848f456f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8de782a29915ff59c1c0e9492b9605359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c228633c3dae7db801611bdaaaca2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f8219d4ff3ae939b510ced75cb111361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9964243fe230d742e5e85ea34965bd8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d747a139bc51c3b70a8fd22814f2cfa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5f5cd5b2b54e8d5dd1652fccb7f26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99718c20e6ebae991192406cc2cfba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874457c52bd1819659895702ffa7546d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedcf33433be66575d5b75eec3e9dea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d97a290277421aa57be291281577f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2744579412dbb4bd989970b858975c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde606628195778bff5cfc13d0a88416370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68561f6658cf97baea3cf402486e8fdd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3422db15e262138322bc8632a410a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1832e469a20b769c3aa44abf028bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949f59cbb3a8336cb1cb08fc80e0b03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5e5b7b20e750b6231f1a4cba19246375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5db9714a9be7fad0680cce0a8c8aae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f29c90c2e2b7622fd8a81be6fdff5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d87f80b092a95ceb2fe7d6c32d866378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4421b0ff08197f45e3160cdd7356e38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b294af9609180814b5c83f5209d34a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d36ca05aca189e496c2685d5c7f89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b1b43968f54e4b1fd4004995f64fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edb7f1bef136b5f1d6b6799076194c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326af6dfc965a7907cf54c0c421d083384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88751ea0f6bf2d2f58d25b1a21ee6ae9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3a722919d79ebd51284ed928887c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587fc035bab220dc749f1f632463977387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8592e74ff6d93165d03c62090637788388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f447bab21f42f9fa90547de84840eb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb733a8e06af2ab40e1df5b84e1669b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef51e8ea61eb25667982746a28e3a83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53330a63b731eaf5fc76b816bfdda9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714ae41a456f5caf0dc6772b83abc2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e33a86a1b068f306fc099e02e61105394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac40ca43d1c437848767a65011eaca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f2a00d113a88513575cc6e6016a76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae82c4ede49338068ba7e8e131cde5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888988c51bcd728250d85d57d937ebf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2eda47b34e0be5014f7c0669f10e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1a99d84b83d51e013a3cd54c8c9df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cf062329887c89460fbddc2b354b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc83f920eb99710759fb5a343c8a81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372dc42e33ac4a19a266cd2434874ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0d2018be4814fc454b1b84323a68e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9d7fbee7b9d3e2adf7d8cef2974fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36502c9de9e97878fc9e4a75e4ae2261406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d6099282d3585fcb2bba61cc2ef7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ef7d94e77f9e88615445819d4316e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236623034a9a3ff1b2939ddaf481045409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b05082b84f7c97866afed5b250271410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da046f4a56be0127626ba7cada558da5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795d8c118775f121365fcacf21fc884412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86189db9e2df922301f3ad57be34f774413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2c3842fc3b4f1b291b9dce40a6516414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589b98e82863fcc7d3dc07641792e86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907edc0a5cb03d4a9397ab8ea11db00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e6fc516d0b9923285de724751e177417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b93f68f9e059a0eb13788de26a8db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab5032093b2918c1e4d25c9f366efb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea023bd31d31e9cd15044e61fe36634420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a0c296995d66072598a325f6a544d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee3e437cb43a21e560f4dbf98a7e00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c6e31772cf0dd7fd3f2b0806d906d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a18c1fba4b88ab1d593dcd74dff9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a0d57a452998983ce8a2946968d3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a03cd8be8e8ec05a2e864dbe3fc88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015e88bc24464407533005426c93a7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb7f33396ab3377c7d927a0d542c0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2e02c03d3e17f28db011a7dd79a0b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb7e1fa109e409587a78d25b702b11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05069c03192d74a5dda015e431dfbe6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24df06ea3c89f25f3eaed52beb84b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bb9435d6e14e9621e3c38bbfa37fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a64ddb439a56dafa86f556f2c82e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f91a87c859a901cd17e31ec6cb2d7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b58028b0fba9ae3a99211065572eea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3ac7b1982a242d34545f748895924437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9c277759cc39296dc8e12f340bab6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06204a06b0558315401cb11033d98c08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017a34fa279dcb5f0d69a3ed14fc021440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af5931f3ba4ae33cfdb165db92f40c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aa34d0bfc924cbf47d8311ed9e809442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83d2db08b78ebd5495fadad591886d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e93acf20ec688fee704502a113672e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920fe24e0b77f42703a77b2a3d01d6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7380a80fdc05239f42913997263c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b292338390634951aa8bd862b5f05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361decbb580a67da3808884b8f441a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad19d0f28f96a782410f4a9466e4cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7c6c0f323b581234f1a0c560949f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3394bfba37a70e0293bc375115dd4df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c84a2cb444b425034f21703dee41f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d68222d4405886bcce5b73ce5fa932453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87ef950714fabbd5c631d303dbb3a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572907235418ca655dfc1fb8d66d69ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad12e8a839d4cbf1147a0b45e293cc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b703f50a999b184e6b199ff3f006d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af56af7e15d577516b4ee76ed9d398458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed62fd6f714e72899e4678c95b19fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f16ff2e4452d7dd65035d756109908460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc97601b92f4ec608d1fa2187f9785461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c409f1f208b9a4f77df87a85ab041cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a80192b6bd0c71f68dc9e96f31a0ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0522eb635cc0c7600c73eedbc03c37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e834626ef9e98b1fcb20ff7c1b6c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a14800ee366b3845cd2b53c623447466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1435c0a4e8d053ab7ea00b11aa445467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace204c8eae8c906e15e673e3b489be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61aae479a02be72037697aedb4083e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15e01f74e79d748d89ae20e9395073470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4835984161ce549cb810e376144338471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a7135f52c9b07ead95041faa472c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b940a876345c2545753ac4ceaf0d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c7075b2f3d421320e730bc7b52828474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee798ac10f6de928e07982c0de658395475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fc15df8fc8094e243b723f3fb18d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea1a5b90f5c1cb7ebf43a1fead4458477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bdb941fa76d0936c1f2b3a7ae0d87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5922c646b0821671d198d90684126479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b82cdaefa00d68164d1fd49514132480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d07310338b2d51f59cff8c8a00138481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0ca0c567843f28a6346d704f6d894482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bdb5bfcf92d6e39d7862779481e55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fa5f6df32f61ed822f492ea5dc61d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf835a65cfa37f3203df4e3be790e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c3d8687632e77fd4137b4203b8f8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5f96787ed1412f1abee95795d3c3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2b13ee4e25d5e8bab2494ab555a1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad29e590bd7da946167961c7c1b32c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa51733a9ba135f5b47a9b982af5d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4243233750e272543e906c94efeb3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfbd42e4fed62b07856388ddf189fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0707e0aa18be5cad08d5b8b75518e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0976041eeba0c76ec97b8aff49d636494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f095d80a94ba2a40091feddbcec3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10d29b141f59293207d433ac637867496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941562dfe6f43f89787bbd6d99d76bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020636512441b44b6530dcd495044d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34a69131c06457a45b467f31e0ea42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9d922fe1bd0465452f51dbbef7f42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566506c8ee941d70ad4ea2cdfde365b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020919644b58af1cf0873da41441d19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba1c207111a98a25b776a1a69597e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958dff9ab44bc129747720907956410504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f47e4cadc8e28cd33e459ee705f37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89e3c833092997734831cc69ebd410506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf47add494d739efdacd9c371b61959507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e5145782752e48ba71f7eb12f21b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ce38d30c81b567d35819d054401e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb81ff215c6786c0b91dd175a21bf1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb528537e20aa7635fe1ea0633bfc284511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ae63f9be734bb811de3961c39c79e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ad6c08f78eaf2993b45b363341432513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e2604548187479bdc632e3420033d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5cac5431f74633521251ef22eabc7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebeefcd833018699a6b6d606a0e69d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224ed6bd86b120875d23fa6622427b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70fc66a731551285d46287253c2ace518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209ecbf93f2eabc0e99e24d292acd2f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695a25afc8ed894bc5aefe9464a245a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3cfe92f94a3280af241289e30d16f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcf3b18fb9e9d8ab78f1ddebacabb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b330ca27e1ab060f93887f332da075523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fe9aaef7e0919a9cac66b44e2e459524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6db5c44e3ccf33349caa3a14eec94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347110bce588be4430a290465d266912526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9e989120075d6e20ac4ed3ea627a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ae92f67642e6ba9088bb5b2d75d5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b4f670f6f76236929cdc182fff1c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0db686b560aed17e9c8de40eef4b59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e2780e63ba54d547c1c33c4035b96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673aedafab56d9353385e3fb4d009d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5460b85d79db23ad5f46600e8866b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de869b8157fe334ca3d9ab9e2f42a7c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8712b610a7550212b70a74b293daf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a81b96d3a637ec4e0eb7f9eb8e257536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba7688c3ac588e24859c503a03cd7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc4897c8af385fa3d25234c3e0a4a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8eafa1ab0748ab42ad88db9d912e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3f08cb6e15245172194f00507c39b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6fc0cda03b0797bb3abf20af06253541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30f23bf98eb15f8a51629e3b5b8be3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb582d06f96ce9b81fc1f0f2c66ef34d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006745dd7009cd2ee49f79a6f9e5c587544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649156463a4e36f17f450a85ce7337e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d07c30309a47604d9e4feead081f61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6e1235cceed6ce54c73e5f59a365c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2728ccaeeabf44708e96d542e72dbdf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bc9abb16a930c568c62604e9dbbee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7555b49d2c196702155876b87c455550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5a8f5513fc8c3fb088d754e810679551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba7f4768ef28ddd51ce8c45e3d6205552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595890bde5a436c042c7f86806ea5a2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcc055f58ed23e3c174105df9b1634554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588ad9b75285a88ab89cf87827a7b7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db38f30ef885d8ebee42957ffbe515556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78058a9fff92abeead9f3205dfadb8ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19096b946022189b3d8708c9207a8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c4a244b49161de282f559673341df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91667a1d25ad471bcb5304d4414618df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed428d92648f319386d582229d4d76f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a0d8cc82eb19de5d6053892c86dde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7752f091a2388c7e24c615a63017b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d567318014ed8d333e0c423e8b5062564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ac6547d87ae1c232b297d149af0b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea0a899b7861785ff807004d0765f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace226fe1c25fa8d723460cc9ab6345567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aa06cf82a3ed7277fc06304d682b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc6e8af7e8140d25c29744cf8626f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a650dea038bf3637d8c3b329603be4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca03379a1cf47331bf03513e994ecf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcbdcf4dff6fb3521f6cfb4ee158cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77c30dd63fa893331c91c4e1359b96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dc937222e9251a201023404cfb69c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ffabb5876504f051a93f0dfbebc29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e087b27d82860f9955eb13ccd69ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64148bb13ac597bf8db0f64ada84882f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c70c0735d28f5abf3cc735aaeb1ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e37a8e429c007bc27a217b0f5c75a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84126c88543542b34926cc7c50e2c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c706a5cf4471a1f0dad4f23e58235581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565a3592f79c0971627dd8e90cf1522582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0f430811ca57eee491849139c1217583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ed21c294c0204928f3a4816c611e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b571edd9ee5131630d29bf9eb65eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f301b8ae9ebbc656644b5010824bb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f5494dc26ca52cff7c98135d644ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ca46d12f62d9c217845b7d5367864588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ebe17a78fae2c1f57d8d7a9e6ab78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb656216fb39814ee00b96b9044b043590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1270737d47b360cebd6a5e49facc6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da916b227928c706b9c62a835b195d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac335b44cd47b7cffcba5352569942c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea2028363079717473c0350efe20b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70141839c29a140b09edca4c2cb09c1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75d7cc95aebc6064ed01842e4c6898596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a119b1a306dab7d67cedaf7389c72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac03e01dd2039ec95ae009b0ba38fdb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428abe75ba2e70791d095e1924f94bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbf903ed5b35af4b17bec35b05c3d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d21ec8b0ffad91a179d97e85bfd29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44fb32cfb004454bc5814c4f65708d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0111ec1044624372fc4cb2a29911c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bc47256b5ae03778340102ea18f2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afbfd93aa80471c639fb2ea18d6cc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f512271d94180745a95e759eb38bb07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f2632e5fc6c62023431e7f658693e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053bdebd78e3d3c6ed49368eb71b49b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf665d0c36fc8a79bfbacba055bd597609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466302db54a7c1c000b816ce9a965da1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30f12f3c7f50c5fa7ffc740885f4fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d72a99c7f517df15a0c7577b693839612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b146bcf2d89be8d193e30e394e87ff6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae1d102c0227426610581158674915614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d923a583e3096e0c37f62cceb7ed9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1ceaaf5d9ac004906f10cd5f9f012616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d2332b14a95ccbe191923d2596a7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8889acc2f3ab8a7233bf237f91dbc2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1087cb6fb64d2ed2d6f2e61fdf1b41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb64323c9d34aaff13e8b56d63617df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deacbb94629e3a086a70d94617e1c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754ebd44787d28216a7349d20d6c828622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757a413151e9b396ebfc7f7b56d084e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897cd14438ba09ae54b7d20e5cee4ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187668236b0d04aa1b70fb7a64f0cef0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea21609af3868c42db2a2f8b0755d24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259a5bb9ad19345b73a42a27a08c337627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec17d1eae8dd4e1eb02fb83593e7baf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc699164052157d3526bef6b3a6d4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb659587d013d571b1dddfc000d3cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd00bf2021d87d20d9868a0216f4ab6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed653eb525d71f780412cc7f32d6b2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739f87a3ea20b5a71de040a04c82f36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6e31ea42ae2ddf8650ff04721cd22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b279dde856adb28f8477783d81c318635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f9e7a03be9a797b168b4f36363591636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3d3fe4cbc36d7a1f6d6ea6d731275637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd14b4727409c948559680b0ed642b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965d83dd6ec22f48c4673e9ca04def6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f19e8e45734299b6744080896817b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d975908f6e6533c99df777c7ddb8da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696c592c08afec669137a92aaabb221642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a066987621077c22fa6087b2bebad7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac0fa9d98791f8be663ee83c357cd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb708746276d3acfe8c42fa6f7ef64d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea49195408dc7bf5fff5425c05634b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c447293564a40d885ec53cf35b82ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1bb9fb3f5bf9a78890f563d58104e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1ac6ee8e80320b4a145f3cfb098f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca438d48e141bae08d817b8d1e3aba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65816ea4714ccc4721edb59269186c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce8c966203aafe6a0dacb432a7c671652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a91b2d902f8ad96843cd444c4fc4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91088878dd26f907629f8d3e650cbcff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b814af10ed955993c732efb4e527e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f69861766eecd6c8ea9bdea16d1498656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed64f6b7c5c4d2ec6be92c5a57e05d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f170f95d356437565afd1ce937e720658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8f8dfb51a291092dbdbfb25093871659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780185a0b152ff4e6183ca39c93d433d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528d859fb467676d5cf0b9a460b3652661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a091f5b79401b9d3d7575981a69fd3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3357070559fa3c278d09c0b30587b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876cc7a8a512f7378ec9b87be39d052664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853287b44f6744f77c6ff44b5d5c8880665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f247e1e9f38dec940d026b23bb7c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ffd7b5d290bf49d52a699621e4f20667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dc7d422e7e0f958245ded2554098d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e8a6cc11b2dd922cb7722ac0f6d0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425c3a1137b8fc36d4404ac0750039a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db953d3a34b88b077471dfac73981671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe878dd322430880a2321b1042458652672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc459020b8555ec35932fdb43ee9d94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d0b24a6e2539aff89cb0a87fe100c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c483a70d315f134ae81d76ff573a741675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e21806637ecc23a386168dcdb6bb4b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987222eb26ab2b94b14459dec6e9b868677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6943b93a60d22b18a16477bd3fc0fc9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d678323245fd1e465ca832d5c292f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77314ee65f6b3d15ea033b769a5455680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a58ccbd2c235110c9ae31a072c2844681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ee7f4eac8042148e93118855b3fc5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25e330a5fc6d89cbfed58e67020c8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe29361bdbedbf6434c41e7d7c1b6a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4aab0f7721542b02fd5fbf915347a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719976858dda8de194d3b4d15d81538686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77020d9db718bf92fe7ac26a7bcbc904687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ede7dc80af91d112e4df3fc5c6cb5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbf3c2aa671f59effd6db1fc2288ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88cb2963caeb5b9088a6ee80900202690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ddf4ecff7ad1588e656be66f3c113691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fa7c217202cbfb092190b1ee1e33a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dcbf434a3753f81a7a209190ebfd7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d720a095e183d026b777671124f377f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db285dd76b15d4d248961134111fd3ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9a380d387799d211c31c471357a1d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b93a389de837873cbdc32658aec1e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3531b72b02bae0ad0cbec1d260cab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6357176456b78641196067304b6336699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7ffea83cfe963b12145ded284547d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163812c3ee86cbbfe697f8287315e93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00234c13e0a885c5b25ff546ff40374702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf7d09d31b193879863267989e5390703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691323f8c52fdc1e3627f06410a07f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754c859b6332e26bb49d009fe072efa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364a872a5cc7e4b1bee813cac794dc8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe7327469f9a52acb9ba7d5b213f24707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1b637850ee629b54055a9ae22b375708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53985802f2d065de43f342036bedc628709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e378c7e77f65e0737dbfb349be5e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c895ce25a6d631cc46341fcae61f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee4c6a316a2500e1d1589883290870712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461bbce0e88b890bee0746d5c12721b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcccec5abdfff3e0ec2c2b73b86dc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e545589870ff4f01e700e08a6a0c486715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42be31968928ab0d90af24b9694f7e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59235744100cbb0854daa9f28ac9cdf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee45d1c2574b7f062c1d91671641db5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a090f82876cfa7430a12ec20676f97719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537929a8aa41cb4d546eefa731d0c2f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91956d512962e2e7cf0b0b9d5bbf74cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd022a84870ccfbe7529e5f70488a670722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19faedf2457e753d4ad3aaded8fbec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28417deccf9db366feaee08c3a355ebc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e31962a7ced72f97ccd119bb84ca6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd94e4c921f1d442314fb3a04276697726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc60b5cd50c9955da77e4d6bc1ea074727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a917114f7ab87ce9113b6ab36c09ffd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e26c0f706e1c6cf5df19970e796b1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d123109f84365bc05a3ba8a522dc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecc6f3693b555323b053a26103e120731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44467d6ca7bcdd656d5f605fa2a4965732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dce822195f3f8bebd35ef5f6afdc4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711c2d4eda66e875ec592a8498a1ebf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157a0a55234585f0002f010e79b5adb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c541b635391b0bf6da71e5510a64ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637255c04171f3802b28a6c05cf88ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2bb7b4acbce6bfc542b517e8b9f50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d363df3f96e3ad8a76ba12334a453739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383f46f521fa0186799509db41a97fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cec0e85589b5247e5a31c9857700d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e422bd429a7bde8600b3e79c58d7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164d083c438904d0db2a2ee496cdb2a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54302da8ba8b9ea0adf2b893f4a268744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bb8417d836c49ff356bb82964fa6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d0bcecebb9993298cc00d56304624746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8382017d0643ffc89413fac5114cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6431b1e8eafda70680be92b15bac89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2763f4086826932dbc5cad335dd07749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d53b064c49cba841ab860052eeef7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494606687a06b4ef45897d9cb4bddfe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12234692ddd354e102d774fe63a295752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803aa3a7c3fc4ff3217594803852afd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019b0c57061bc8d53717247b32b38fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a95468f76783df0ace47fe91e5e429755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63f2d327af2531bff5740cef01ff52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a8cf654591f58fa2603fb72cd6d84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae839c06a70f5dedea9bbc5425bf30e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2926cf3c12e1dda6942ac7aaa5011ef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7738c8ec85e6e9b98eeffa7667081c1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24667a474e887af98fd42ab66a1dc0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf714454da25ee27703e206f04443c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530172eb52e2e70a8d9f70b2fbb5d4b1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddd89ad61aab32f46ab054a0a2ca04764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffa80b3e2c86aa6756f6bd0a1ae06a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c330d64406bd22101c2d81626995c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775ab651c2bc1b538c8ae7dccfc8f86767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639f0526946fa18909bb8385f269223768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4df261b2beb806269c08123473d38769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2897ce3ab5c6f3bff2d7f8fb9158a0b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8671496dfb1ed4a4fc2bf32b81cdd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d20f4bc96f628ac4a2b6a4e8886cf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704d1dbd65402e528f74a431a7f4dfb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19e31168a9a635e001bad066ae2967774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cd109eb564b22ebe4a2dc0bcce211775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d33b6204c943f9feb43ecdd60b684776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3ff8c2b68b5462619db6c577d7c5e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff259bdf5a404ddac836ad875dbf50778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d9c75ed52113660903a5235cf4eac779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd56f52aaabff7ab14d33635bdee69780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbf3ce8f09b3e8ed3028216bcf9705781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb5eea2793e32dca0cb939e36b19c5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd551f86957d4bcbff592b4def9a68783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c70ea92cbe25348b684ef24c481a58784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da127b1c36bdb618835268c2bb432059785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5a069c9b7dd28bf3a5ae33fd74fa2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2f04ff8e46d08d7fba516909c3767787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3f9a001df7df4b9a82a4da9813fd3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09d88db0f99dcf28df082e1ed28888789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab381b76aed4e4b0941a0e7a8bf9a49790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc0fd90ef81ea48c05ddab6197f447791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32463858ec9ae1bf5eba284a7100c051792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab86480711a5df7d280a2753ac01706793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350bd3a62ccf21ff487553efe562222794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fd773e15a26a4cbb400ec88f44ac4795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf9a96a689ea653e32e08b62610fdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c80f11c8682e5fe54fe9908158a62c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f68d639637f32e63a04f7684ae7253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3aefda4d420b58d06273674c56c934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e01952a013e250b67bf4e44a2357755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bded6beeecb1d621aa7b6090517896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcefcae9dc5c64ec84037b9906ba477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfe26fac3d04157a89a5a447fd666d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f705dcf00d3041459fdc2c86ec3c1b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7abca6aa7dbbcdcd723e2d6359144710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037f9e9c79fa887c7ccb3f2d32228f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6bfdbec86e53aea6aa45fd21dd74c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950507b3076015d7b3f5d01c4b2314213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffe22ec7f246dff8729a97368af7a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216d6dc8f27186ddd080df1c0228c7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f697c591e77f467b3e700961e7fdb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10798fd686c09a874223ccfcb7641217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be1ed18a663609c57525747e2424318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fe7399db19a87276d24793a69b57319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c9767c25f48b65f96af9d9aad79ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aff10bdff6225ce1b81ff673bc28a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106b64324f7c98828a77412b27cd7ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa5f197f52ae29d8d5b499bf126e4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e6ee1496c449f4e274196da86e3ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a448d5d582629416c7cc2c330b70c0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c9d859ce003c045d0302a957c5aab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a266a78f3e71e32e791b0684745b8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f4b77499772b056329a52cd0a5cca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee18413159afa1dadf32a2a91d8e05029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9c110910e0ecd67940873d5370a2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09282f5983b570f520ad539d217a0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8f038aaf0aadcb5beb61da8501c4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa34e3ce13584df5d339aba8abc6ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b96db57a7d15041a9ea3cb6ed8ab334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cb2650ae13d355ba838518740a2a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941889ac305d0b753de54922bdd033736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95c10c4e1e6661e64700753383f8e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5afaeebeca3d4969b1db3e52af67c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a292bb271f71981e53ebb7db0d4d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169578d9eb3eced97f10a96f36f6f50f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039493ca4e782930a28cd33b4ea710141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54854544df30f239ec795a477adff30d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad1163c77b1d4c6a0877cf28f85bc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6d85ec810ef1ef27f49ce59e6fffc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b31a4defe40abcbfd673b4da2e770445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29ef452b328dc5acf14c79c507d0ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd36cb1fe8c6f170e0e5d5b0ffe58847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77cb5020a73db98094c22b1043897748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5decb77eb24299f51830a863f3d9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a968f559fc54e5723402dcab1f9c3da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1783fffd2fdb66ea854b1909c96bcf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe532a112bb856f3b48a8e2088e0c3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbec30f8fa2f5fe14303d4e8347e0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067db3bba0db540eb0820d791b7be5ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325393f9b926ba95cec1a6a53156e3cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b63b5cef5b0fd9cd1261ec4a669b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fe952b1953c5eece93c8ea1b964ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893147f780f31fa3f523c6510a43bad258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75a1e081a947af6ccad922d17a8ba259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7e219a0568f6c28fd173bd643311060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490f98405539454defb56ba10a0622061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37c4d2b4efabc2c81a9b24df560a1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1848eb6baa740879ac13a1f08a20a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed49ff35e89f6b76e7f0158c85bf9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcf1cb77f3f14671f70e1ca878b49965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7eda8e53e87bdacfde7c87ecdb50a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f66e32b68351aa0157effb56bf3e0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3946d2b44c5ded03005d3408313a0f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a750833c263bb9ed1fbec508b6f92969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b909d78d81005e1d76180b141a45d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a880472f18dc902cc3e3488e6929a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbce4b0080b96a262dfa438640049872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d05624ec4e09300459043e6a60442373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cb72ac2716932c436bdc5a42e837474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524fb6bdce46106eba3db98ca1d0c4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c65988f24b2177be01f556989554e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025598c94d3b902d5fa66a5d19805b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ce5ba56e88555b26a568730ed640478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b3959d3a7b63c4c8d4af6885ff6f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f62ae2ce11d68120600d156f3b04480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd030b77b8933770c1caacb0160f25281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1e8fe721f7595b4569a552ea605db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1060298fd7e15e66b9286c72b9755a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262868f41c85f9d27d862cab01728f4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198c00932a7ad7143076a9eaabe3e3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0016c4f7122a7a476160c616fd6bec386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb20160590ad885f614f95e6dac28b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d2e367e4523b3230bf875f5cd545c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce748942b18116d826809e3ef9ef755a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5991c7227d0ae5d6575d76e1cfa0a1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732e5777a186e8fe12de3bb95cd3c2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744baf76855717ef15bed068dcb867dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7ed6d6dd41f8ebf17902f48fedf6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2b766f7acf4452f28598fa96c78f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26534b2002ffc3108e0874f62655552e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360512eed499d41e860ad54ee3b19f6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901312014228cfc8d32e895297a1b4ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab26765b5efdde16ac2425831abd2e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6669d01e31d3f276841d86db49d8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dec452f70ee1fb63b3fa982fd62845100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2968f87d8c9953b2d886649c87334101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38054b0e18e6d124f7e8d75c1e9ca711102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d501ca9c487f2698f7e59a6de0b0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2d959e97774fc7b3da4a1a89a82d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232c14421b4f3de4fd4e3fc1b57f006105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c902e1b0059289a143d52844f5e7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06a2b797d3a792415d6555a9bb0873107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fe49f21aca3ec5eb9981c36ee8dc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfccfe1436efa9ba18361a431c9f390109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1a4921e8f0b2c7ec539e6d126b762110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05badee359ed9957836e460bfb5addc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e9eac5378c7e5916e52a749cbb903112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91a733b6c6f663af1efdaf9de74576113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec34d418a98eef9eaa6431af2b690ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688f6c57b1f72b7d5453e742ab1819b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaee208f209b4666592bc771c563b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db79430163c6be2c08c0902bccf6d9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2e231d35b36840ed53d3cb47f23d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c5db03b8e1e3065e149f83e1c6fc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3866f86e6d2a374d5f944163dddaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d65c68ea405962bae5479d98368c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71705b83566ed119005df2d39fd50622122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6baef78a5db253ae8b1fd3731dd056123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743dd3f71812631dbdca14025c946db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c249c306d3c0b312f25c051847d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df165dad70d94c78463d8d32c4bc3d23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecdaa87ae8cd6d8c6bebebc83af332127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7259d9d16660728a5db53eb882a5f1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fa54c3b2a04b9b7ff5aff84cd8f43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a42adee6517fbaaa9b8bcf8e1ca57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e2952084e490205e63504a82ca2ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316068a1fc62030776a9d58d91bbf08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0148890e94ac8784bb5d2dc00ab02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a2b9111e9c8ad5bfd9fe7cde648ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25ebfb69231a7752903c408bc0306b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046eec18f5114a72502acfa22a5951b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ee5ed7a1f225aa1e8d7252c011a23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9512f9dbd9f9a97510edb117df54d8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff44e788963e2cd2bb1783fe0b8b7b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffbdd934c811634212a38dcf24bd27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639658908d3a93a813b2c06a806e6e71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c764ceca5ed63d4e728ba223931dd9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b27caf0218298e6db8c1711e36b91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911682c5cadb13e06350834e821e5ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afad5c0fa6edbd7008542cfd17860a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc329d3c92546217eeabea8e0eee09b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bff5565efbc83ae63396097f894418147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2413f0ef8c661adcc4c94cabd4f16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e349f0143318b36c1938f8fd52b225149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa5925e9117da583d0779d608d5adc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9066fd785bd4b4aac35634d559915b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15e49b3628af97683674d3c28cb601152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab32c85ad6e54ed37d50c4093c1527153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cc0069d35c2507809813ff121c5c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740a5afe144de54e257bbb91fe4aae4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1fbdab286e77da445abf6c6c74e03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f221c07d56d67f0f97d09871186bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a32f2aa73359bf43e1c237fb86f17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834391550f004d650cac3b6cb959ffc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bf90f07cf2c07707751ea8663fab7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a57afdf9542bcda565464f0a510ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4399bd426e66068163a3b21448a6c30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3603142af910289bf99359a049dd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3239d9cd8bbaa97bea8989987fd70e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd53aa14dca0b95af7fa8bc7e64fa4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c923cb67e9370af46654f2a719899166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a1761af1c44abad1796e268b0e2b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5b5069c48e8055e109ec4c6d4f90c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232b58b1f574b4396830f96f2735121169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e41c40de6c4f995b5ccc5593b0ec8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc1e24bb2660f1540a7705577a77f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195184830b37714527eb519a9879aa3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bad448b1dd4bfb2b5e9821532869bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48277e5aafc3228cae33464756ec38aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb6bc7d413aedad893a7703737f4f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2106f7b0a4009c851a17447a07280a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfd76f809f41b909ec8bc7f78151bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026190b7989f5fd76e2fd5b66c4f4ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ded1c60871f89111ae9f8edcb85f5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaad3876bedec22d718dbee961761d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454a58928ccffdcfd306b7e682053e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35620ee64382cb91bb1b12c3c9f467b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62a3798a39586868250e48d8b011ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88880069c5413efd3974383c1113c8a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71526b36d112ceb64106b41b320fc4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e5a3fc4a5729fc481b08d48056922186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4efe3f32f1f94227b42e9a98c88edc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2bf7aaea5ca819cb38b02cb1cc9fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a157338db1df22a224f25946a9712189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03867ac561bbed7939f100759687a6e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18867c0349fb050b9718307d98798a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d816c0d3e60da9b108985ac90c8d907192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adc4aa93957192f5936baeff7f7935193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b32e620d01a9c9b8f7622ed93190ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201b7ecc42b4aa3188f0f540b8d5f17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecc07ebf405769591fe59753f9826a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db439ed6888dba0c046a0b31a71dde47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e00b506f1d039d668f6afcad77ab5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371198355e68bd1b87bb95ad28707bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feeb6753ea39ef2367469012ecbd51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3135c9bc964ed1b4174fa7a8d66317201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aacadd63ed65b5d3484ec510ea89aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76afd45eec23cc66eab04ce09479d9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f5bc46c390ac2f606140b574dedb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4401727560a12d1bb17c5a60098d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46283062cae681999daa01927b1faa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15876509814f1e55245c19a4fc635604207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd729ef5b4850a77aa72207b2dd4a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d633f4718d0d8e2d0f1f16f1bf8c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5400bcfad0da61adb03c78d0db26c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff435e4a19769c73b5ae0fd4bbad46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9706af804a9d0790fb66fcca41b3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8a8387993eee8f74e23313f240763213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bde663fa3ebf186a8894f1f93424c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74159dca2215eb924d774a565fdf2308215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744dfc2f4966b00e4db309811da3a34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26123ebf8df798069bb51081940f03bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77a6c5c27cc7d03799f34cc498cfdd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115819bc1b960a0179014fea5c305f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560646e1c4deeedadd353aeb2fd9077220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033558988ed9d52df0702ad5a14c68e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5b695b50fa7be590d26e6c0a2292d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45b4ede9f424a3edb861425afac781223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27949295b37a5c9e5b4a8c37dbcbce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca67f5c972176e0e903af1a2cc2b9a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d6765bd56cceecf016c6a279bc77c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a51bed8a9b6b73388c2c3899bb66fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d7ffe20f76ff45ade357d92fa4a45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64f06d388417db8cd3f8fd5227541f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f777503cf1b13d0f36b91e4897fb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb699cdf3a148a45d0928514a00b2c9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dce3cf100ec5e075ce47912a49f83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37389a7dadb1dc2645e5c6ee39c66ac9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bffafcb05e88278ae548659cfc53ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d329d9306a025593e2655c6196a4b51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d946e2f719b940d7650cb328e91fd5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921fbc35bab64b7a3e3df65f0a3bb8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab3fa513f19e01138076c8f275b26d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d621555d920a650ac442b5ea09538239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00968d46a6ec7930a99a390bebc886240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f8f9156b7a68b5539915ddadc9cc8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b5a83b1c16f98a2d2888c2b580c0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450875dfe7c99f883d169935b2c6689e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a799984544367af3344a411523f04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da234c888d19a0b09c38822d342d13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087218a65a3214b0c9546b81d5104371246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218c136adb9ef7d01dfdf820a81b644247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca03b30ab88222bb8ab38991cfda84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14706239f54ee2883dd069127853f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad276277f439217d5d83324473c499250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4cef2daf6fc2ed500688eb6b4278e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d4874b0064a4565f44a5debe740f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33fb99c3db671e07156207d7c6fc2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010f9d92f5d7a3e903e15f3ab30afff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26071ada92341960da9f56e88e620413255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18b0ce8eb19dc3edae37cd35b1251f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc41bfc8e51dd8c753309a66d064ce2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365b199f8c2440fd278a5194b48da58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f2dfd665f06b9430ec27d279eaca8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfa536c2672ce031bc1cab5338cd35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7daddd6833988e64c80e6f2ac17345261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04902e35cc93de6ed55531c5c6299e86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7168e1e95a11036cfca279c08e304b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd0787990d5a89a4416dfbbe1a04e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0d094a73aa29f42c47059d2ba0126265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432653a3e8d334946d6ad5ceb122abed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ea06e6528923d6154f0a89fb7fee3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5dea70b21e2c2e51b76efc34f5cb0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172c0fd1e13b81e90b22dfe1f6a8196269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ea896fa617f0611ae46b0796f6bae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5070becd8dd61aa21ecbbe9567a7ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9ab9e5d5a346076d0440a07f3891f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1e8247ecdfc78fb75e172f3ae59cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b94a1fee545b7a78fa761e9817fb5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306389680757c048ce167d9318e42904275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428429971b91e8f0e0e3f6126a37d6be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a095ac9258ea28f170107fddb8716277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe37321e296c4838f88de597068f39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f109373b4c1de699bb10c09724f338279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eff6fcad4a36a9505f54517aada6b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ece42c85933a65d3141e5256b9055e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ee0c21762d3c984255684b62acabc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994c1e02952f32f3cc2d20c0d8f6db2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194652ed2216e7a97e3a4eb51aee44c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5a331e1c7b08ddc6e924f392d2b55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234deb9904cf424313071afbb3cef91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af6d080e377f6db904539633a11f98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a337d5c843a078eaeca79554149471288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6346fbfd9e1c2e6c19d1ea5f59e84b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2d2127c163ff0cc2622deb29d72f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a67b2c6b3f855552bddb3b8c75616291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e847779ef09d7115a9ca05066f54e0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638e9773eb7aeff6d24a790fe5595e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdff008625c8507bdd05186d7e401d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005a81712db95e9c068e04ca3922381295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bf87a7c76b75fb913930c668d2bd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4d4349b7f361b7ad6e1deba8d9771297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6af283af99fe0533fc065a7418734298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356794359a2edc540ca0a7cf666e830299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f900df739fd68d2df23191c766def300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737fde47030d01e380d7f1120985a9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6f58f6fda3ed961dccc8022fc6f70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0cec3de4e9c40f6e21dc2b66b3665303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64173b84dbabe2955057467951acd8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248ce1e10cb5c3667ecc44698aea561305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27910a03c0c885d57a202a9a73dd330306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b8755f899c3f06c0ed659434c8e55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba69df8fe87937e204e3ea63be8bd55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9ee7c08df4d48c0ea19f83783bf26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f77a8eabcaf61e658498d98b71909f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69df6398d4e745f235265e3cf37a55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54746ee314d63be96825b5b0d800858312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f48fc423e27e7d7759a7fc01c98f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2168b0271f1fc212147c37da6a02891314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaed6b36407df0cf0e481862afcf365315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c416039ef19d931805a0d4a59ab4dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6b027ad19f07b36e47731f3afc6ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb819204e295bbd21200ebcc4571d90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d8353bc694661582053ecb151881b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ed3d531c1a3f5849ac792acbe6457320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7fd796d8b16a31ff2f2fdd51420d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb64f4c1bde687a2194b37b116689a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73030153b0eed68db3004a264d8c4809323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301b7f99f3316db8113422fdf6fdfa3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f842f4e9f457bb07eb26c8da5fc9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58708b87bf9124c18836509205eace82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115415766a8c19a2f79eaea8ad3ae52a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727d7fd72c34cf7b876dd0e3612c0b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e6c21ffd19a1f0ab3d36b160660a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fa6a8813c7243bf810a10e72e3fa2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d2e2d392a9c4a303419c4c162b854331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36a0de47b417c06df952be3cb8e5ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4492f97e6b04dbd2f29761aef08c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b851a1b9d400cf4f271f24218d0083a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d59fb335a6a2b2902b2307d57eb7b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403a3670156dc94ee37ba469b71235e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d2f35fc8920faace3a91efb4989ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab633ce0520a12d1f4c7e0a77c2b168d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56eb4f1f999c1b7607bb14a7ecf89a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c5b8e218760568892e3eb5d503795340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5deee076ddc05a32141a18357e7bc0a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad595597e22b06b6c7f24e6afcd355b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274037113f6ab644e21eab0ce7f763b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0191cfce0ee643f610868e0659ac9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f5ddfede74b544a65b00fe3ea4729345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111206251f4d6cf888890e9405e16ac9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da5c52d551ba470169d1bd6aa779bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918d033c7dd8e5875964d054565e444348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b1798de8631f0e3f4a61be7d0ea7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526a187ce7e4e16d0bda422474fdd19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9c705598dfce485036b5218a70d67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871900af4431cd839c8ae2e8e072c39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10e6cedc2e8e191938a48843e89984353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c45b0cb8e297017bd958af6d9e67a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafcbca52b3da2de793fc7fa538398f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cc5f74550408c34dfc6948fe6cd20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df2a31ff1315314627168358912f8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bdb74fbb49334aea15cdff8fe7d8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d91540b63f35ada07e7ea841afe144359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cf725131fb1b3e708cf9673f02535360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494395886f3abae6f13bdf0bb42710f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ee1e1bd9b1a70dcba8095af6f89c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34369718903ba4fa1ce08aedae71f0da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd49b4f0ba241422991db214a6be24e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188934342ad6ad086835b5347b382d7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977761540b82d49df7795adc0824949d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941970099901be27d645b73ef95ae075367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fa32d86cdccad457b14de91d01404368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18402c7a0b6261c2d2f0495cdc576b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9adf7c0a9d1af7a6554feb442c14d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7d2393b99db5764a6c11043218b24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3f445c735ba6e9bb73227423ad08d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b0c96a47b26d2a1fedec33e187dde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df4910dc9b2943997f977057a86dc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8c0d18a533d7b3d676d8962534807375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18641b66c776c50e5d02d618388b83c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dfd10ff3e0bb897fbd0c6397d1c46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc40878fbf1a929802797ca22fa62ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95349ac62aea97bd674897b0920c9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf258ef15a12136cfde3106d9cb4a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288fdc9aa32fc656b5c398821e36e33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc570968aabd44e0abdacf743bcbbbcd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9453bbe93ddc941d041dddd87f5678383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ecbb7c905265f0c0afabaaedf2840384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba7e8f525d8bc14de19ec9788f318e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2af2566bd607a9c5eb4acaf23cf99f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb22a5724610a3ef5fe488b9aae0c26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a828ed6a6a6767ca1a06d79e26c49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37994f1c6d1cadab8aa938bd186ac766389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725f9cf2e2ba69aad60524d4711b75c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c044a90b2c8144b1d7637a395c7349d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9de2a6134bb96f4d8608be6a47f92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cdfd9b821420d345d95d52a9a78fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236e6080416318b6ae8574eda1043e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30554e3088f638d40dd4f717ab90c113395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e8726781e4b6e4e32da66c8fed7eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70619b1e2f725ff4c72ad7bc579e6387397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23323e9f215aaf32bf6de365a69dd1c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92306d9105dc4b30911931205d7ed47a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1d8fdfef3077b4b5ba2b4c155c219400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5b0e6a6fdf65f8a32e94025ab43cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c41344d64fc16b7aa2c2e9cbffb48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aa12957ff111e88878f0a9abe2fdb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c8b5e3ece121781818ed5eacaf947404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b12597def233eb2c31009584c200c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0275288c279e93a3c40805d335f631406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38d712a3eb93db0c542e8d5ca63e53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956e2daeee19773cadb1533b18cf838408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1000c4a1ee60dc77147b01ac562600409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aca28ac0626f7a2c2a7c238d3f359f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e63161bb64c1c67ec0cf1a09112f22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d7b9829864d08e1590da0d6769862412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf11828dcac983ef69f68070e9424d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e9a2f6a6c6da10b039f7c3a9850a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82bb9b4a53e83e619b602b5ade5899415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea124e8d8681e74426af5e7d8de50c01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be7e67c481bcc0b685187e9da45b79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfa09a16e3710284871d2a63860c85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019827eb80d12953940812d3287d056419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73459ff45431d38f2e6a7523046412420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ec0b9edb422c89db38d0d157f17ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d728720d50fffbf3da9e29a7d54a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bafb2307cb9436545393f14a993c80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7177e196cbc6e9e2adecde101731c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f3f66f4137e645ebc728f8ae28d0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c3c5d3a564fac5bcc64ce95084ea1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c965cc9e6aa5fff825ac06b65fd2be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79c1fae615e4614b24d26659a9e8eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937bc39d441c709dace5fbdbfffc644429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578210326fa85b44d77ba694c5218aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c64ba5d77d84142b63feadd9ed778431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968f803f107b197c2d63a357a61af9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0fa8eb0b479921674a95747028d38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ff66e1726013b08acdae7d180b07a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58581f177c0e11eb31e6c7c1b450d38d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc0be32ea2eed8f028e34c469340aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c8db81a4c56bc56a23a2e594fc945437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3b234830570f32f070e4a312ac6f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17bdc15a0e2609c6b16ffe8bb19ecd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e57b3f63c79c9cf225bd0ef60afe5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b7aa3d7c9471a3d6f25b608df9f29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a13f651664aa61ac548bdea3d798f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21876d4b94842d315e8f737b5d4c4813443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017564467e9d273dd8c93ad8b511e6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc06fc8aa22248948541d1b8ab947e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f17343ae283978ef18fa3f985acd6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d452ac0c53e519a31541e7ba1e420c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496623fcd1005052cc5a2b0de88b41ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f00d35fe4ee218816d3b073c97d329449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f311d832ee240e209934bc4cc9c24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dab3b17e75385136fd42e9445749a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd4b35061456e44ff4388d5e2e8908452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9f81cf0d2d43ec5ea5b3cf11da7d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279bd7c7a5519818a2ebcedcaa6d6c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343cae4d9b1de7c72344b38164755e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feff0589f571b4aa1fc3d419de06d60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed5577abd39c1736014020a6aba3ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad5d11268bebd9940a294177e5ea57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953eb92512500b910e70c7402fe8308459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e4144c6a5aa2bef124f478a0e53b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed8b3910c2d6b4444e7b7fb1d1cf8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caaaf22fa60563b20c30144d809c6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd048cc9acc59ab2ef8572d28ff72a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e16dd825ed5340524bc042fa226f4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12d5862f46f282209957d9ecb903f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0f877c44a9886e8d4aaa9583d153d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013989f55caf53dbac52e4cc585b3df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b143645caf52cb357e173b84b51f9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca378247a015a837449501e32748d287469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a0357acf2a1a00ad8c6e4bad0f3d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f83e2150aedc2ff0739833b4d196a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fd8beb21935f9b9e24b5db99c090a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4670d013df5f7a40bdfde6f0a5ac3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b4507b9dc046064eb721471cfc49f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2df859cf491b1796a14f619dcb04d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb441f1edc32c39c16466014abae15d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425da5ac6e41c0f81cdd6f1b01843b7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1d51e9c9b0da79563af8051656264478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8df2a9ae047000c7283fc699cd900f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83460f4f939dc5049b3fef79aa984fd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e669d09dc30c2554b4def443e7407481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d4080f2be37adc7294d05fbd2630f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8133c233da8c80fb7412802c795f66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e0743f7df9dc4efed9782466ccc35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5ca6a9dc932b82d52fa06443e1dc3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f1cb850af3064e4ab60c150b10070486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9104a2033a7fcf064d72aa99198d544487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237568bba105edcf30e08dcfb4a743ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e559d789a7ce92f961c539ebdd749489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cc59a0813e39875e3cfac4715cc16490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ae4b29165b7b99e10b65d4edddaa4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871690a73d7ccaa4c063ce5dada1e422492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5186b32d5f27934e4c15cb1898bf277493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f89c52ef2751efe03ef601a2d0d41e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35517871e3cddd29f9c32514f51f8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd0ceb16643574360e1c1034182e83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b56ea48d7ec2655eac19da35c9ef46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d00ce9b3643d9f310d2810236f7a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924573b10fa6896f142b51e6286da8f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac978fc8bc697d7a066b5d449f354c4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dc85ce8e242901f8bbfa70a25354b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4df6794ccb5cca9130fd6c7d85354502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dd28eec49404d8f5828c351ec7cc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc5be838224b57d7c6b3e0b72955a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ec93a6b3bbcf030b97843ea21f949505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7608330624528c4ed3334d1f47220b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf906c30daf8ae48cac1fb9b856e60bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa5216f20f6175f708678265a0a90e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05db3e2e5ca79abd87e478ba1201c4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f123c3c2407c0ca6c737b887fd283f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acc342ae7dbb36bf27a1a855390ba3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597cd38b603b333c33356b6c4231076512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512747b60e13673f67b51224fbc15633513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb818ce5ebae816036a1e4032114fee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45276b612ae506cf54c890e4588c4186515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621d51ff02398cc2fd064a500398dc7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e379a42eb7ddda786484065181cd0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d18b181a87708414b92c258ccc3fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fd8e459fdcc080c289aee1e31362e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9384a27d69544ace0004eeae269759d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78e37494bc1172f0684e6e03ad3d80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32133a2f7cebb1bc06181a653fa647f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac2dc43f7405827957691be37c2f71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f255d2566e64f31ea116d8e2e3aa92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43426a7059105fca6f492b0adfc09db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbaf7022d23c06a136c43211dfa6e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074f0b56e3ee492b18de07f1c93130f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42142b58138714b83d4fb6b0296029528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b911e28e0e77a2119d11c6a14db8fe7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946c3370f81168e7d88bbb5f86323f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a52224baf099491c09704aa9c6401531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581b3b48d56cbb543d8463dc43aa89b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f914db87f66cda53f14cfb8e1138602533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6439409f5afd22ac2d39bdc2426988534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee0321a6257d6e4e2cb7a0bcf74929535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd600255c6d11f8b69e48251b089c2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fc3a8f1b0ffb3f976d4d3250e4099537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04e9ee3689e7dc92485f757b1f67f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ac763f1c264ce51012d6954f67d8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd390dde02629acd5063ed7146bda874540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67ebcbaa5e12e4f864986733b3ae72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7b84387bfc0d3cf2fd7f0e5d74b5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ceafd7f280b06548dfb2052f436cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7585c8bb1028026df213d68b71bfdc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6c0ea69689323a6459d6ec886c491545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1581b29a4faa86a203ad4aa3062496546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed9bbcf42f18cf9788c86a3a570e5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec573c6a18daf10351fa3d9ab11d25548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f31d62c1c9f687be3a085064cfbe2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5ca670f88366a96e051851b42076b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1052033a5c9f88453ad2c435d1035e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384eee49941f11e29d6c245450920e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d353af604e6c528f76b213721cf95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86196c6cc0a19002e5c888e424cc13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c5c60b8d04e474e284f95da67b258555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e66ab7f1f0f0bb1f2e6865c31d5760556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae42225ffc3c192d1aaa030a2a75d4b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ed8a2c3c61ae4efc1d16db22a7672558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f702961fae2fc16a4cb92f0ee3a74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80214fd465fef229b43b591c017329e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615adb8a1eeb1beee8f780d3dcc99447561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a482a4eb7271dd77894017a4d2ff59f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c212f62730b6b08eb607fd7582f83d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a733d68026d25704ac5187156d7fdb3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f24d732677ce6f4c5f60b96d43ef02565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c58a8f84d008fea9472b63cd12936c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ce49aeda9c6b22482dc65ea7c0c44567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318bcc2bbc66beec9ffd76ba15115ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06a7c26c14d90e38cd0d2a7266d7c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7236be2f39eb390ed693f8b9f9abf00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40abc733eb8f14e1bd151014f3c708b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5031900d9ffc84169720c00a852de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087422e076ed7461ed6f7fdbb3233272573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d7f500f545b993d859cb0517cc6b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797938fc3ed79f55160cdb68b9a1462575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3981c13fc378132175358c9f47a89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324a51b512cceb32e743204dcd19a99577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a781e406380fe39dd364cf8247a7f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181127d85c68d62a274b19128484ba8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d6799b7cd8b525ffeace31e04e73f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301890f2ff457f6a478adac551f0920a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddc19eb3ca961084d23f75e50d7f40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50645c963b0bc41c3985c71d41cc0bdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf5ba2eb7e0d8cd7d18c7cb3cadf1d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94403c729b42862f27a17612cd3db0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199764bdec1046db462d86eaafb60f68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d55ddbaff23c8e1a69d16678b39eb6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43fe620dab57a51f8efad886c3b630588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b724338e5139e70811aeb159f111f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d790e062fdfc9bbd5c7e01ba2b1f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a68b008d74ccc55f2ed39383076633591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ec5e3c20b0768ad84c7fea1f83b06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094a0fdbfe53de6432482bfcc534e13593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ae553415a270e3304134fea6ffda7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47a5f6c49c4b3ded59239649682e2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de26654a327df1d9b84f071ef859c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1ecada204718d9aba6dd69aee6d10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b2316498106354b9b109e667f0407598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf24e950066c3690607e89bd238e1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406254dc8d8803e98ac78fa85a5b6a7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdc6284d26caacb0a7b1009c3159f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd458929b2db8c0cfe64dda7184802f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0be59c28fd8b6eddfd3891badb49a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1e29a79debfcf939b21e0955f838b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692867fef241451acdc2da6da76def0f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558c29c8fe9b2d90abaaf41bdd9555a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5a27e81dbd52b3c0b31943d50d09d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411a2bd76bda82adda19cd995d94bcd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faeb078aaa4159e05cea6bdd5b583a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd04d34641797190944b059cac80e66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ca4e0310fe4b3024241ed79d07335611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8516dcfad4575639d868ffc0bf2d0fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8227795a9900acad87527a5da9bf4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53638c5757ca8fd6c9d00480f3fa01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b1a284021d21d9015bedb93a89eda615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8662b46552d199f961266670e5d94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c857b1c3e93404bbc5cd07a6173c76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cb39ccbe297bbf30ddaaaf90486b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545ba7c0a79b718ecc0fc1427c05795619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8a0980912e751483f1fbef0079b19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3454b2a4c2b47254e6f412eb5ffe3c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658757de25691a81dd35a6b4e58a32ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defca0bbab7d1d7f472e158a52a6b176623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191541356e23cdb82da47a620c98dc9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb115d18c9a67696780e23bbf4eecb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eecbdca157560f06f67d4f1b091e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec19adc85e5928d07c06de080f0dedf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e62ac4b76bd9687b13c2162f8d89cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95095524b942bb8ef1161fb992350ea3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13b5a835bedfe26db05d0d76c1e5a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406c8e1e5d311e946f9e4b0f864873e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb035a3ec83cf5c07bd2b69736acc081632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213eea3a81764e6d38a211a37d353c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802a9c01710d961de97d5d168758859634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490f89755a5eb1b2e67f79932ddb468635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6385b0a551af40016b85b01557b8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b6046d2a03382630f830a6f9cbfa2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcb84910c6d77fe1f19358800fc0bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325baafefac14de2d35c47d9f854f57639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908ab4d9edb0cda56e8a8f21398fb90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803a761d74e3da11585ea8937ed49bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78d479c9f9c638d29ff38c71cf5be3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db37eec307609733635c7ce58b6fae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c359c1d44a72f56a01f39ae51e3aff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc95cf18a86eaed0a5b4747da80b15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d051c5fb5375d2903a4397a08ecf7e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4039836e8a61f2e0741a2714bef3f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8e8221ae834f29f4c998992f55fd4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9f2d7dc4ada645afa168f5b33f72c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fbca0fd513137a1cb22e8e7ceff48650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7359529bfae0b97584115a2d76e9f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3f05b526e93f73d80e359e260a6f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421a90d6bd8e55b888753cc160a362a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d949f4acc07a4e89eaa550e354e60f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b90144467ee6aea1ff2bea1270213655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b23d4c79f948a851fab50409ffebdd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2871ea3201e202f8d48f62c2cd6dbcd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac4cae3d8cfa31b4f78f2e79bcdc27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbddffc8be3dd9d6fc9b7f5f3b0fac2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8b18bd1808e41ce67007bc46f21ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f6293f27be072e011f5502b919d09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa7b687a11d6f147ed5a895d670b4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4396899239dd411ed9c6ec1b2a76d8f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4b65a6420dfb79dbf9612d0805f19664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24c7971ec46027929e2b4bd1e1c1ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecba6027b22e15d5a917490255bb1cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65915cdd712f41eb6a75dd1087d8769667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97395edbdbf6eedc82584b131d906b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4343bb7f6f38a86f7a69fa8b6f40296669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead9059e67e9c90c6e6d8d076f234ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea79f50eece62d61273c1ccbef913df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31fccdaa14c86c20328a655d0c12d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9294ab442e6fe0a742af4d2b17662d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d9f61479dbf618e4a4cc8c2ba2b1f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069001a60dea489aa8bcbccf8f86ec1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a5d93c7872b5f2efd7a81ef3ae6dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca838d082bfdf06d2a598fec3f90ac67677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396f2e0419e6360cbf482e959e91ee5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7643cc1d2552145ec214aff8a3364fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae16e320939b6115378f1426f83722680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febe12dd105c05859f3fb5b37ba9219681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b81e65a28733cc6505ff9eb9f9a7a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e0cdef96b896069ca40bba87008a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36183a9063bb7f6bc3cf688b674df068684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594874e01917fa8b3242ae453af7706685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615546b988ece146305540010c2ad62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c4568228f3397578aa1f7d16474b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01332b17c0863921d71abf5afda0388f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d24f1057638e39fafab770fe7901a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd767cd42ebc3de2f46de7bc35f6d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12153e184b8885c3fc45d7a46b440634691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8074bb7d9d54d801aaf64316a268d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab36a4d04d6da336e812ef4ff722a51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e15024e801f865577eed8349d0cff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88baa33fa41092267ec02d1a30b3dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26197b730d47f789e4c9ef7afda39659696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111b66457fceefafd6dfb1cf628d66a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797898445e69da7ef2f48697fba98ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e17bae71c0599c5950a0892e6af1d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57225f75de1e2facf287bbfb65b8d179700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca99acd1bd7c771c173c892103c6c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894afa7233bbf04c1d0c67eed935bd3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626e7c5e8be6e4133af2abb74b4b951703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dace131e46d95f2b2af707de25643704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9dcdc026e9760e1843ff69efbe399705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56ce722233aef5879d2c0d76ca5724706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17cc5fa4009997ab13016854c0145f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46096e3bc96426b82548c67fdfcd1ffb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875858a452e9116a730db3741e43585709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee2dcd7fe21c1479cffe5f0e0207d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdda014a2bd182f55e3be8d01144d7c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78aae9f7b50bd2697cbb74fa34bbf5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9f66a9b802bcb23d99fb8b86a2630713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3263035d17f0ce85e25ebcf74c4110714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec2cb1974df473dfc6e3adac4b2e6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08735f7087a02959e8c004da49feb6a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2249f2c8c29451f9c413dae48cbcf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2338db55df3f634f4ba60de1996e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e70b2ddb52717b24e2e5a9d7deb5b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c582a45fb1af4df31e51371b1657a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f4471b7be7ec09f7f9ee3197e0a84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434eab99b524bef3e4e17af782df6d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe94cbba54274752f8f9fa376d8ae4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c880b25635b07bc05525b9bf790b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ee016d0ad3f7bfdccec504fc625e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc455b13a394ddec00a312a2df416b62726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814219b82646207cbab767f690b51843727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab8faa25e50f32cde33d7981abb7ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff48c2e8d8ac3cf8846291ccc9f1b5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec7534724ef93fcb9db802e7515d83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618074fc3ea20f590b7e7e4db260f4fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f7bca497bceadabb0e7fc02b6e2e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b228e7fb9c5280aa60a59bc7612b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e80ef805c2295ee7ed19fb646b25c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e72a40531b2153d28f00992c0206bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697512aa6a1fb5e091f0a089a1c3c6b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd0a918326088b2b0fdb272f013a0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d523debe0211a8fe1a6b2a1fd61a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e62763372393259c5c19578781226739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05170f48526dc18a3a7561d32fbcdd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1847eff193b1fd72747dca89932d6b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23501c5a902cab381fabdbc7e9703a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7a0bd5cd1d2336bb7e06d4d0d82cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b69e15e268d0410d56e83a3952372744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a67b6e710da640a8588bbcaa2cfc60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395480ee3fb77143fcbc80cf32962f29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216d682888fb8332d9ced5e4dcf8226747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd119671646b4acfb2c66f07d4282b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a55dcf6a878ae42a9af34f5e26f01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac86e49f06d7317576b3c8fa48abe87750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe918bc079d50f0eaeff772c415f0f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5c065352ddf92a405b757464c8bbf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143933c2c13ae20d7dbb60f2dca4e87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d28f67f9ee1dcfa670231966b7f48754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7134e76e30163178162f5c667ba997755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7913aeeeeccdb39a517262015758e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a190772a9b61bf75d7d10480e786757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c01811962b6a70e6a04d4707fdaf68758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0de1a951a65a6c285aaaa971b1c12759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbdf554c24c58bfb56e71c5ba5acf5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a4afdf9d612d24be463451ec9f8a4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378b540e9414ebbaa18ede3efb6bb45762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e2017a0a4da97c4062a587258125d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0dbcec3ece56f92aa98283eead51e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d79861335b11b1907f2eaf5885a9d0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0315e42e2aa9cc222d492da56d4293766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e82520897c308cb2664385d83fce2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470a766f4f76a83890d135794d1c8b8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceebdda07c0de651fede0ee7e83132769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9299f43d554ccd425fc938903756959770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289da1f82af5616d024efb7054256a7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bdfb0d8fc939b5021e3d0e4173b77772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983b04ac6c9b7f96718f03a69922d5b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe8acd5e3990a0e15579512c82a4f4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730259454fe83bc00bc3175342390ce5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89c76766fa070bd54207248d237abc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bfa556c129af060ada69975cd4032777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83b2944e233346b737734810a4eb16778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23f1cec2e0fdcac40007deafbf328e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670a9d17d69caca163a0381b13cdd21780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97bae47c3d3afbf66b83c5b2b2bc8c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd93b108d95e0cfeabe4c56eda306f8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de677c789d38022b721eab51c8b7af9c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0bfd2e7466ad7bdfeb0b0536607e6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e05ea2b0b1890e929b2ee0cb7f0da4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34c9db0ee41b8628496b3f0d357090786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e29eae4f9528b4c9d6380d42106f3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11e72bc9b41c06ceeae53fdffbd13d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ced531029d4afb49606f3c8bf5f598789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf948411ecd91eb99929390aec177e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8bfbe26fb6e30c6128994762762c1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc83338825ee15f8e011e6b7283923792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406229de6211ec00bae433b8d4eb7dd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941ebfd885fb7d67215f8a340be7b17794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcc4b6110dc4a0c6f37cbb022313d1795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>