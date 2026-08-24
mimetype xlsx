--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3541ac4ce1271237ac509b0b0d1fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9274edfe0e08635a5019519046d0752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a939d929ab1b10d4cddb0616d68dd0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea135692ab3a9e58ce78867f6cdaba44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351d81e00c01b75a8e273ac96364d625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90c6394a79ac2ddad745cc8f30895f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd465b3ee880d1111d302c906ba6fe6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609026e9a1fd73308f075fb061943198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5866e22d58d2c97df441c263d405f7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616d55ee1779aa1948cb7a16a1f34c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c086b666cb7375132858a73fba7fcf711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234739ad70f3bf5cc250afb61dfbaedd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ba386ac711be8d693bc7bdc9b14e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687122e6600372f4466b803d1a3ec9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02759b41b0686d71a28694ce13d79e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cca2ebb864a9f4b523500ee8f288716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c80a0f9d415806340471a118ff249717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb11508c2394b23ec6e0815b3e06e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd94bbba1d646c0640384361ab118019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43adab8d81dd2b858fafea18d85737020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c408ce44106c694b47c346ab4cac1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe897cd00f9b9e494e036b87eab8e1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200199242dbde7d157d6ddb796befa0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc39b90f77af23e09460c6a9b48704624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aca357c9ae2cebccc4ed26b948743425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aff22aeea69d42934966d1b2c00f5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc041e95717496788b78e4350e956327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f414ec2bc99eb29f0cd2fac19844828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b237a5c290a91f4931c4cc7b5545b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6d1aeb849dec2e2ec7a5294261cc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e443e670e8060e7995be639c39cb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae08b493087099ae1e04582c6e60a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0027acce2721adb8f3764768cd783d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98af2102b360eac573338a1b122b00734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6d8c12558aa88e542c19a1746240935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92f536bc635a8323dd64be1f53fb3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24fc4b6b51f4c70bdfaa3f5a5326d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614a41eb1d5eb9d248e9335fb5f0d6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee953a7a500f786c2bb56e335d90cfdc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63c0679c8799591199dca41b34473f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fee69b8d2b57000abcef5fe7f86c0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaae99cec0c5b91e68ce64f0943be7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72dc30cb16d354b04276d6c57d4a2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f62f76ce3f40b2b0ab2bd78a09913744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d2632e3d61d039444ce26a49d300845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ae11f11d10f403458e97bc54df19546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703e9353d854831d66094025719ae6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93cd46e750153443d51ac994b837fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676a7266420abaa8389cf7d74d0f13249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7742a5663cdd79ade5ff0d85be69650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5190fc319ea9581bb68ce81ff913df651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484c3d0fb0ec8b5ee99c7f26b8d72ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55a0943490eb15853a39fc0bbe450453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef387a9bab8d1cf86103bf5c62a5d7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0724fc7e2a7b8006349a181f45dd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d1aef4e395314030eac7412706eab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda82c9aabfaad24a36d0a05566f9ab257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220542abdb707116848809d3698e58558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014edb636bcdfe16ef5bac9b945eb1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ff60b68d158f316010c28ae44ccb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27708d51cebbb20f156141fd474259261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cb0096773ccf4691abbea10ff927762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a2fec4fb0de30d739a39cce1ec9f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede3df39898b32104d858e4e309d16464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4f6be926d4b6bb0cf91c6d020a80365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b67de3f6420cb5affac351a5c134466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd153b72505205aa268b7031e4527dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151a257a16646d749a9bd269824c8fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aad8e3f61529c1b74d97e8478433769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9282ac396b303e3c739ba145acfcf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f670ce3ebfacfc44d1ac2eb8cf48c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47bdc719d4b97bb21e3ab84942302872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c1484887752fec55bfd1451f334de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d813d8e1f9af6d729854cd7eef1f1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda62b3ab968d5f1c6f2ae9212dc824a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512c25914f151b43415096c7fdb41a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8877d1cb40149bca001ed05952c0fb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dac5dfc49954f81753212d5738a5a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfda046ee7fffd5eb85b5b78f1aa7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947fbb0e550f992744950ad496fff8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d28f7b4e041b691ae84c43cd146f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc737e157733b63bd233152a1cd77ff882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0aa176b88f552a0d8409447799188b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efe9d98906f0f91f0c9fb06539023784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e40adef45ba2917cb65a8e2cff9a5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1589910872d4ff162ccad7a6233ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12bda801baa405a8051a0c65bd3f5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babbb1f2b55837155ebe6938926d85988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eb1f07e7299584f2936b95b71445789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26d68e05b3d7af25ff4dfd669af2d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6af3ef326e6c13ace5647fc0079f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47484224b7b4d97f6c1b9e7ad96f7f9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065d5128f3d821e2d97043243c7e95593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0650c8a311c91d89ed8d903b98a7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf08590022b2681d0bb6e0650eb6ded95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcf4e82526c851f9679ac3a91afa8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e3b538499a10fa2e34cbb25ad368997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856c13136655cee806b806d9d310d4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf34d0736846ef7d03ba3432dbfd1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b7deba544999728379ba1d6a66675100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca32be4faab825f4236679d0ee5e87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ef8d6b092e146650917aa76311edf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbae7b11d9e891c9cba0f3ae7524c85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60994b8e8778e26b0c0caac3b0cfdf6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb89ad8837ea238c0971502db9dfefa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead8ed3e83cd13a808d6c13f82966eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2b1a74e5bf22eb4dabfe52ab71fc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56520aa1e0061593a0ced27601d859108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f49d8625a295d1349157666cf61c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13522e9fc1a0f2834ed5f906befe27e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a671084504040808920ee1ca79f6632111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f63afd3c132c183ecf6ad3437d188112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96062035886497492ab0a240debd7a0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90234e6c27e0fc694f9580b7d84f2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91472d62495a601b146f12a0e863ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dff480a3b69506a2a96b3ff86e4011116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcc681e78d95ac567019723d624f3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae464caf10bfabc28b45e03738c790118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a7401f8746757a7b4531d9f522c58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf219c3438a5fdc13a8a9ea523b616120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f41971f28d6b5e53a47d33749dd222121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13f3ed306fe09c1d535fbc9f00dc59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fe05325fbdccc3df085e3c41d3c97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0fc3bd089ce1fe6307748366c4954124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48378ea36217375e9e8224739a4f12e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41e5f3e72d6120d080b52ecd2c4dbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51b366cc7214af928b7d8b5514de2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e0fc919e600c351de7572722733c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb827257cd62bd05cc94fe08aa81aad7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aa62de1e4fa53f3f5e2cb20a41987130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce70054067d14a20e8059bdaeea562131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73bcf450e198ac88ff3b4fc8d1e7ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab509f1638286d13e600d7efb078b40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d529412dfd699f5aa8114bceea194b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f144484a0df1199b7ba8f289582ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760b7bc896bf2881685afe335ee6e59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8ef01e9d72955c710036dfd22a684137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c008a55bb00afd7e75cd3be532087a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045732acf9d69cdbca2f12a8a320b55c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd7f3ebfd07151245134f294f1e92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819b32b1fa0d0683ee96aad72616da1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e639482ec3f002e9498bb48febaf063142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7ad52b4e8ac8719d12cfbe5ee37cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa7a7a799b9e23b66f292a90ce24bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c67e0fec050f976accd8bcd56a555145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01796ec257f899e098001dffa62bb27b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26d25737d6a36d544395b2781b0763147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6db5c8a09e7d0b88343d564e67a7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d24064e0da32e7cbc402a45a4f783149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05c9e40b30a6cc213fffa7362f461e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57ef4d2374a7e954445a3916255604151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4be2a5dae3b52b504dc0733b2826fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7afa95d9dcc0eb2b4978649df1055153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb025c4862bbaafe59b347148cf3f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a297cc1fa99a1f9f1e97648ec6f264f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55b2bd38508d2156cd8e5e20928e98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd663ed77178b54fbcc17a510c24c80e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb84f1ee23a224b2775151d86c17973158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5f2e42c8e1c0121eb5aacef6b333b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90079830a1192ad298fd68497f268fc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68966722505d091d4b6ff3b116cf477d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfe25fd4e4a1562fc9d7ee3073e786162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4c525fd1fe66ade9bc9936942e3fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b3be685eecd22a3fce25368c006f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e249f35c73ee98c19465cf66d3cd6f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443e500919798c3792db15a2c2d75aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff03c9a49a3dd043879228b7dbc076167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5e9b8da49c95d928b225e2224a599168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6c65c74e7684fa3b81872d6b02096169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c88cee98ea3147de2bc01887fff55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f735112d7df10ca27877d477046c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8a799e3372c9fd82ed7e3588920b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cc1cac08f8f5e9679cd233f14e9a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ef87406adc5bf60d995521716fecc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bdc987c7af7e6d2e35cecacbcea50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772793b0779ad20b64e6f3fdc3fef80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f971de7c97915f3f9b18ee7c117ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a581508227f9d7d1311ea1b172127178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1305f89409ab6fe52bb666f44d062179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7301bd7e3d15fcfabe90d4a25e639d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2dcda700b529e0b218ef2d8625b37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05225c22f2c07915033b17708e770a3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130ade1c01148c93d75a20be97cc675183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24047bca916f5e9ec303ea856927216184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c84cc532d12989b70cfa6ab9528143185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836f848ae83ed59c319b649a21f0ac5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19596416869859ebdd946c52db859b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761796ec23c69326dd4bdf1bbfab3305188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be61ddd8057ba46870899e14315306f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e00923f596317a52df45f97d0cdf6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de03740f8d044e9bfe8d6a72490795a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf363d8cdbbd73138725f4598945dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504ad95adecf16dc84be3094fb7d277193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6c00c86839eec6ac07ad93b1ecf68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22bdba32b7274f76ffdb96df1a95b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1981d4547a33b14209fb20c3c26efd8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e312df8e6e693be41676167f42287197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214182d1e733dac60f600558f483b58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65159eddfc20e2dc228c97dc48239ece199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d323018e79214496ad9367af6d8d60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514be5f434fd8d951482a0fee90c7673201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539539465d12ffcf1987e0a4e0191c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf67ba924bea1a6b03cf2b8dc22594203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69cb9f5638821520ebcbab64ab1ec4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c3da8fa46c6fcff915072cfb311d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9017d9848ba64948dcd1d862a959d23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a077421d5d049a9ec64ca8e5775492207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5eacd8a782b7b85faa5ba46ef9a99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8fa2cfed011fdfb2f480da1ee99f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6735d79e1d942dc34b377af9d48db7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c7401f59366b994926329ac416baf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4b275400bc93a862d97e87bbf1923212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f92b9141e3f8eb6769548f3a925f34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5f0aadc0469f0cc562897163a59dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aa88839c03af73555da20b5f3e813215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c673521bbaac7e408eb8c940a2f8c8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae013c1f6eb13f3ed26426bb464e45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0299368941ac71b68374f69a72c9dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a001bd8b0868847922afaefa484928219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b27c07e1886f9166d14d2422053089220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61397379d0069c98d6185cfb606d5972221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c458b2f6209b60ae84fe4ebf89a28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ec920a842b3b3e8bdbc49afa8d18e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c053d5a6ca657efcb49650df82b03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4c4309b6a63d13d3060381a236bb3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437c5abc86cf2a2894aec749b5ffeba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086bd34a1fd557b5a1c8a646df0a99b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ed0c92326b8f2dceb2d877d4d6653228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6badb7c4997792e0c07611dd943df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78a9dec837ca4f92bb616504f21b20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04034073fb31e686b38166f0febf5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f84dbb3b914d9f15469f6f819592c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4004d005312abed24217f8cc24a65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c96fdac87c58131d22640f400f6e6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132d82f2ba378f5e38e6377f277de89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff2ef0fcce2885b52bdfb80f2ec43e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d66c99fafb106e39626983f9c59e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a7edd4baa3065311360fdb60e5026238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6ea633ef7bbb17668fda45abd2607239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059105db8818bb0d4db03bb185ea26d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147664f180a441e5d8e9732c1cf346b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720be3a82f1dc2a2a08c0d089f0fd96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1395e4eafeab3d8b79f73aa39cdda55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6cf88eb6724ddbc8a693599f647fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ea782eb1d313f81569c06b5e45b70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd544a32eb2ca68fc2928e1302b0fa30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250179327291b6fbfd02ae06ec7aa99e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71273cfb303c286c21ccb6d257e9677f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10f29d7fb5483408fa30b7bff9a72c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5177d30c2aef846d8140363dd75fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46f76371845bc6d9a8c1ca7530d36f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572e18b303851258a8fc2ddcf8fc8e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea87293d8922e8190c9085ff1df0b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc57e5043d45dfdb79f968357c43da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa8add7120e93433f5b66b9c38decf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6930857df24d5ad9bb66e08db5c0c30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a9e049f9e86bcc773e0c040a1a42b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4d22f4424e373e0eba1c108fd2e11258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234e8856301b514c49371d0e0b6d609259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48308624e5014143e6b796fb68102f69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e5bb99c27fa19da775dc6784b6e9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cad71db56fed831fd79ebf5f13d6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae02f6eb316f032875be91dc973f18a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dda02102219936a5fa296f966cff5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3032df1445e92528bae6b7db4bd05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179c7ad1488b936b37b0fe2fc462cbc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8340f3f7c8782cacabc0a60419acd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75cf5963da3ffa68c6f9be0710aaa1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95637db161575b79c6fa478770c094e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed162f270fc3bc87dc41db7138a4419270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d6d0bf69c2da24a1d90e9f1372d42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470388042266d5c33efeca6df8f0d91a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ac22cd105189f49b2768392a0b96c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a65242380376260d5323011fb9fd21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f0b2dabdac626ed91438c9f58d206275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024858370102f3bf97d9cc3c39579c8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d012f67da55c261b893781dc5821477277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6000650eb514ee20609044558c47e4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89aaf1f6131148e6ccd752edbe534f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af58ea03e0b9b3339deed56c62ea077280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9f0cc0cf6a1188e38f3488ef1e93a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8dfc1baf40c78c196bbc8c2e028bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608b4f18334bd30a73a7ffb88b9b728283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee458ac798be36069a9a1afa5715997b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edf6d1d9cd471d7c4a15e50a70bfef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6928a6cffd0207659329f4682c24ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9467c86d66db9f0e8da79e9920de3c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6a672e13be4d1843d2330c5aa3136288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4034a1ff9546103ff8fdc3a8a80c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23210e614f5d028d743ae72f39f5ceb5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc83716ad6e2af08554f261b1c5cf8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b71719f7b295344d33edfff174293292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f759def0e3f4a1ef02b797b797682293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128436756c0d65e20bae6b8567cb013294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066fb7ac964eb33b1ba7aa63564c108295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbf9d5785ac1b0342d71ca3a1d7f56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7f67e844ab6021684063df1f6ef5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b3c7c583bb527a7f0e4c9586883b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a33dd52db10a66168575c5a5840ac4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cb918d002c69e2b8aef3a2eb53644300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589822d884d09deb4050a733f2e0882301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d04e5a1d9a622589a1a38b3843899302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f82c41f4b48293a485000c2593b6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ed06c6cbf5f9dddb9ecb24b393505304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacb2337c5b1d170f870145d9c8dfaf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05e1f3ca4583d8a287bf5b4b8d3ebf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812ef311fb46d6c20eeabceaf15ffda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415ae1e03bd1edcfd8d4b456992e18a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c30e7a737aa9526cb19722ccebda1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407b7c72549de30e987b6067fa9f058310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b68691c6dc86743c67895a1d083d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264a72b93b3a6a3e154a4e3064da106312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138ee5cef5ec3c8fda80e381151a94a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35c22eb6380e050f03d31ce37cc430314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2155fc3aef9e8d50e085abbfa3fb74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaa40b664a516f796c36d9ee64ec22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80101a293aed5a53a2b654642036e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a6b87bf3cf47bdde33703e39fb116318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03252e787f31c9c5e78975609c1425d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613130d25e078ed5b9fa8b409aa24ec8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34798e08bcc07af15e074a8cde9f29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af708ca3cd5108123cefc46ac13221322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a5ef649f503ec8b686cc2eb84eaa8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259220ab816954091c2f78151acdc575324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b30d138dd76e7a88bbab50b9520847325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216e51e2463e2ccfec412b73a4b28a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e4919321c623cee9809ddb954b4fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b259e4a92df1d53360b5d816afe6ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804eca983d2529896e9a1a7f1d01c70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe867e886037be7ec6cc42001dd57341330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830db860fda19139fa8012359ccceaed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113b18576e438bcaa9dfdd14657e9a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec53ae255cac56ced2cfe7cdd1040c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde70c58f6bb321e7137a79e5ca68404334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b42c76a641b4c95320b4e6aedf13e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868da2c197b337580d7999feafc2c92c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b12e717a4ff8e7d43277865b0b72d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7f19cb1d8b2b05f73ada6cfe55006338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb070b22334bba6610e1d0ce1134e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8effd1bdc8af16fada43ace2f8f2d5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498be2fe075e4ffb9ecd58c80b47991341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64506d0fc2ebfbfb55f2dd0802ab6307342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22c050ff0b04b4eb7167e59f41da88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df53177caf81fcf7d0b095f1b11ad19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1bc77d5d4e1cf4207098559b86e9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50abd928798191418994e49aa3918d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d1e47d7d44a834cdff541be47d626347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d0ef04b6486bf2e2a28c83673da9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f236e86c8d79c5822c6ae882729270349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c2089aeef2222861ea412fa2f9eea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db831200b9e260d623d206476c1be96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61041ef513e90d8791f12d4545d1a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0947313619d8cdf4eaecb6dc685d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e593131b16cb21c04f933c76a16e07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad0cdbeacf1855aa0041d41d4d2217355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9b6154f10ae855a07ad4d5a7327e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ab7b9f22b61b4d56f2ee8174a9061357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea410ac0d09deba7460e97dc833db304358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b63e50793eb2c0e5802f2894e296b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a09e0e81991a90780649b12d6185d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab54695351df5c60b99a845db4fab04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183caf45e286e591757840c6319310d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21478eefd9e3488971db5465b2b1e6b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb845cd0c45324f2e490249e747010a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07447f621ab273ff4263d5cad8ab8aea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a9aed79b0206f7911b2f66260b103366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c68698a26b5175190442f6d04b5b68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08595862198366c1fdff1be8affddb0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855d59cc45146ada1222ea26994c09f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3013f16cf432f1ecc96c8bf0fd5f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2325ba9fa68ffd5652fdb4ad956036b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb48354b1f07089a90faef96b8b783372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb119e76b69736c4cc8830191c5dae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4474c869910084f1454bb4beebf42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63111084ea57e2881629c0695fcc8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b87829b35826fbfc3c4df2df3c64b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6027b7c69151f7dfc10cd4cbc02eec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30b5b1b715b403eb5e39fdf6bf0450378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19212fadc36059e5547f2f5e8eb6cd8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbf222662a355834a1f91020a96bb7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175c2c4a134192817b3a6935c78445f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4f3902160cfda22f732f7c7a56f95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8854cc83732615add5bb1e66069dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c5430fb26b071d568e5bb149c153d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4609f0bd65f488b5ddf88d326ff148385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35f83bac49c5063eadae48d2ed7c9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc96a09acf42f7c88c61bbb07e98c96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975d52ff7809509b6ee4c18275ed940388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad54027eb0cfc7d558bc13d427d3dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9f7362086e0e5202b6b1856b1adb9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fa21d37ed0b10ca61f840c4e3bd9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f17f8fbaed87b81cc412fdb0563ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e29a3980b6bc33632b429f7407a820393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f0ce36998e88ffe72781ef790fa02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd62e006a340a5a866af2dffe335171395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0d49c814fa3a2acbb2c1e423a80fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a9a804f0b8f90820c3cb14b9d0681397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb8789534ea685f23fa039190e64ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97a1b3219348096387ba522b148882399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60314bf0d98a56a6453c56a57d9fb625400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf8913a64f4238306f5e38b6839fa0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714724885b78f69af3e3b8ad56c516e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ccc6c152400696ff53c97779add26403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838e9ab9b9a47c9d6997abb06434fcc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020da46d280875d44cdbd3f68213fd93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b54780fb26ce6ad5a4f36e19e81c50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb1cae1ba58f8e0d1c9eeeb9d369fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcda696e6989f5a1b2b0305df4c3d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1796b3e19bed6a2140812fde176c1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebb2cd7a7eb1046c62e6de7c8ca19e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb41c5bb2d5340ea5fffab62c82958411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97c0957b70d29e18603dc4b8aea32d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b0f6143e0dccf9e972e75e5e7b4d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573351c7bd643c7b5a4464dc98935b65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61e771d8bb5533572247bb95e74260415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ad5e2534c12f5b2538f2336797fb9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486df80f3467c5dbfe4d254fc719a7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe200a7324abb09197f498b5521f55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90224f66699b67bac59c3ef87251c42c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb055eb70d49b33148e3fe056267ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e8a8e21a6bafdc5efefd7eb9997f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cac89eba463e65a5d864adbaaf0e52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c683f47c6700992aadd154dd079f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538fd1d78832a3ab953bf04d4fdb4f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84321f0cb3ea2eaf07d21af629af5f98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad573778b46dc10b4ef5d21a1b9b987426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e793b52fd5422c31187c7580db2c59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153939f368e182397c3f301d014243a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638685dd5741839175d198494d222af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ed46bfb01dce5a8d3384b8fdd54b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b0b74bb79e5d0ede8f04a4183d314431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854af53a89a49e036f637800a242fcc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09a0ede8edaa147ab389920c1ef827433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6efa011cc7a0c2336511836cbf5b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0f53a3323c40a60a954241dda5ecf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73080d6caf2d1bde495ee0cd6016aa44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b22c9018f5061317e61622ef2c3ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05a7ea10d6d0aedca57b74ce860922438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a370c9247870d857b6b8f89626748c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a142b6bf5bc5551d826b2832d2e1a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0df3edb36dbc98f82fcefdc1a9648441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080283bab74a8cb782e13fe317ed9ecc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a6163d063cf981e1ced3be8608458443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c53b7813aaef693a8ec31934e0ecf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7233738ff909fa66cf4b240c26c1a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dc9bd66d869f307d614465a2cea47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e6c363fba0bb2f889204638ad80b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d400b9896f55cbf54f52fa42157deb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7647af73a2741d039242b694618a617449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8378feb350bf536b54297ed645cde97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1217e16878fa4468eb696ef644f5398451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae4b6cba82579afdbe720f82471019452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e21a0f211469edc23f6243254b217f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847e94b5fc2f9bec984e91ffe7cabfa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f2474fbf37a7c3b44d2eff7670bee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad2a9728d79d9b2f8ebaf641b45de6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec8ad35929b6e2e1cf65f8b0034a4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4b07dba6ac89f2b00f1c7e851f28c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1a0e4588969d07764b64c97926120459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0ba34c0b2456d0a5e427dfac3d127460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d3d5f62ac028e13d4a325d62334fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b79ae3a98fbe31a8c7945ff4fee85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565b40e58b2165be0723e7f4add76ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b50807a73b50d04da33f491ccf0757464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03ddf9beb81a63d0d28d3c3a31eb89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caf800866c07923ecc740e3b6a5006466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d520e28095d89acc6131b102b80e410467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ca434b37ac73ad5110401b345252e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb18062b2d2391a609eb3c9cf64829469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16bd70731053b82a98c83d08b4fc69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510b1a3485c33c1a9f14ce35c48eb5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02623802f9498896b653eab62960ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bb1ba9cd583ce67e385a79730c1a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afa49f3da12a49a30ea858c51c06af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e8c210fefef4515a110ab84fc4759475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706473f5f7bf29ebecba97ab152ca45f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f5905a253d068ed41a770fe2c5256477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9848dd22d132b5dec8a45e3aebcc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be3ea7ad7a4c5b7f374011540a3719479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafebb6445de4b1754f145bdadfe75f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf7638ffa171bd6872526152aca65a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8e86b2d598d114942225309c97e06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b2aa0de33c7cfd2bdaf7e5c414553483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc16a118481b55a8fb56f4ecc6f424a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a8987fd29fa9ac34b1c884685f5c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55a9a78d6a66a83209c3388ace2a68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09696d993f76f15975c0aaf705b402487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a055f6e887c3f905c4d77190da4c023488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df41b7eeb0f5c9e08ac4ebfea8dc215489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0dccfc76ee76b0c87a85e6c797ba6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c958c48f0f13356ac181fdad0625f02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34a95a737eed2bd920546b464ee599492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7ba1fdd4bb5fed5f4da59c46b15c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af970951eab5beb9bd1a8d40913a4cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af3327f5849503aab60d729fd99812495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dd29e366b5df912497f3fd431e3d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55f553ea9f548c740c7f23c19308ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2540a08123450d33eda0912e8d951498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78e40387fad5f3012991ca2780c0f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59002af3ad0ddf61ac33bdb392ebfb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1637b19fb42c5c07f7e5fcf1a4060501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c6477be21b0aa0b3bd60566c202b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8891ae458c37175109899bef26d96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472323637ab85ea996d7694eabd75ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff25b1b9185a044add1299d20b61f48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5f2bd2388b416a54f83ffdfc7e16e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5c3847a9976efab6948b0737faa6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccf1a5e9984bc6331be75208318082508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f13399cfb037188406aaef50e9faf5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef68c176566cee04ae671037b3e8d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae284c99d94524ab8cb166075b2fb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d176df91c7c1ef97b4e596a760b2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23997788d01222f63119f3b4ea3c6f04513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974d065081dc96e70217a349d469d7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29830d41c1d4e0685400a23875373d20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b99c941f1fa946049006cbcf91dde516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c8e95ccf72d81241c57ecdaa78ea5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581007c840666206215f197fabc7c5ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f542b86aa4cada8800b7abc90f1df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258734cde760d974f946d34f9625f55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2f9780391c31508803f2a05366f6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d95ba0c6a2cc8a84009948813b3e56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cb46e732654109b044bab233a5ed5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce294381e93ad25d546b3b210f63f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c839de69be470dda8db2c404311a4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0a8fd81dd64695ad71bec54155049526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cc9b3baf0a1891b0de09f5877c9d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7fdbdcc5d78721c93f7928f6fdbbb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792204ed988c15a9ecc91e6f601fe0e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a8cdc518e6908b2b40b2824f5e6df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66097d57159564673d42112a828122531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58228fdd49420d5155188b58d15aec11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eafb3af42d96e8b9aa91a210a01b68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a48931922ec77bd5099e555be70fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33785155faf7589bb6a85532d22f9d36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37fe880ee2706cc2681f86df753b09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54e266a1c245e30862d1d394f7baf4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec52b65293200942743fd69cf3043ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d28e641e9d3be80881bb1ca566cf5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0868e2b2c7417a43936f0c97035f12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a722f5193cacd304db25e64bf41bf7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff816036b545143ed701bc2d45d19ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41358ae258c936cc65429170b5289c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49a8453618c508d33f679361cdb8eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837153f63183fa26269acb37357bb1d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9cd830cacf0d953a09527227f7ff7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281a85c64d4fbb3ecc831b43b396f2b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903212c7ca9366b580971fa163b4d8f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a459c3b7b7ddffa223a2f79e4e45b8f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016ccca456be85a69f5320a5705e989550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99237a2066650aa2c733fb239371acd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2fe88eb16988f47fcd209bb66fb97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b200dcac9773318dd7811a9398f087553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c09a6793d48e32c10cb9f9ae4f2fa7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56e30793a94852372dff86107e452a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9e14df83263b5e9f0f09dd1836768556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab1a29152aafbeb95a934c70ef16b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed41f8eedbe0d107d0adb3db695d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26eb689d49d0ec3413e85036f74a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8981e98e2e92737c44bfdee8102bfd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d75cc4ef519f1ed4c4a1bc6bd47ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c25721f7fa5cb10b14b2b0e3f5017562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d92f043d417c7d38eda2e2ac4bb07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d368bd5f7a3f8724a33136cd8e17e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04389a93f49a04466f399bcca2fad1f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41089b2f7b60e7d5eea58cf08c635566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d94a030784b22bea7e9dd00bf7509c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cd218fc0b68838f6ed84ef2788991568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398d17c7f4631dd92b04982e414a2c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dca103a88e3d7c0694befe8835000570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8056f2b36e983135b1db26e0c62485571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf60d34f54f66aa39b2d688c37335b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceabc94a0802817fda13a4dfaa2052573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20fe13dfd1dcc08093a7a76bbdf535574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01aed27a7c3012642fe7bd861fbb2d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d228b75465c0237a1952dbdea5f9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6abf861bb492f1a36309b7d242618a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c212b3981f76d91c626290ea69dfca7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a835f82aa3bce3cb32f5b3773260bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d6cc5899c36945f8db2e8e3f2de52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85092887d0c3e039fe8e10908cbadc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acb30956e101101e90f603564da3b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6c8ab598c4db3f4e3085232addaf2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da8eb6de6e5bfe6e412100862af879584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceefec93b4067ff7ee79bb20d6ba70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4f7dc2289c5d9ce4d209f8f93407c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878803921b3e03ba4afc7878283ce845587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af573c6c06e8400a7f8370b35895e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f9fb259bf5138ad8357e292971625589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c753f7d258e95eea75ac788d93b462590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac69f7de1c98231a5cc19a4db0da31b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100eff2fa0f927bd9036c7edc1c92b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56399d60ab89f038a11d72ca415d4131593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231ad4b98b191d2f5bba8571735ae3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf27466f0ad927edf1625ae92fa483595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46450e5b18f84857895a5c39cfa085f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ebdd3cb315007ed22591a41225cd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286a3f091ed2dc761c3126190143d7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd33aac23e5217e95347d8fc83314f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67220c915ec7b88a5f9efc1888a7558600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a169cdc8c702bf278fae8a52264a4b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3c2f61965cc30942bee01da514c5d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad581914c14f161a29f7dec9299360603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873b1c44e35cd60dcdd65687ba5fe62604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd634241e28b11f8379101b0e5a551cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217615a72b2a1876b9e9c43bbd53f7f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1a863014dee6d83ef7642b441fdf6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8449462336dd7a705e6833626d620ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816fd6bcbdbee217a78256019712a85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba92e0193d2235da8b2a8c9069f3436610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837321b783f3ffb4dff03cff9c94bb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba56ab90dde51aced0b50ee3b3e6ea5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573dcb160cce172c0969d8aaa838f37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c7454fa7ac16178f652740a423e36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1517268d0b54a58668e07092c9dbbed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee756f26865e68932a0e24792b45ec33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab219f93f7f00a9fd9c4612762eb57617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9908634197fce9bcce79379f51dcd96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fef4194ecd5ee5cded5de6edf5355619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd719b84b42fddffc3110065842348620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa52d6cc9215dfab99e2eef1c1ed31a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52978956a50064a5dc5588d2067411c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cf10eccd45b2feca59cc99fa352c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf0faf8213b280fde0ad6059850555624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c87c4d50c826f34e6aecb014b030f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb0d360110787f936418d2d48617b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393fcbb49fa4f82cfbdaa10fabd9e1f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1407540d11814b989710f4bf5777d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a91d81db247c638b7c3d60b1e25873629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41321177c3976286af2ea145f57d83630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4104d3b6461d19823fbb75368fa616631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebe2d9323b6eaad27d80eb3da9dd33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da941a7300a5779758a358f349b59c87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1e9bafbccfb8de58317c55953f412634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589664d7d115cdf2b60c525515a02bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf498f421e47f78fe78515de9f8b73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc953b311ec2f96bf9384f2ca8e92b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81f8c67dfa505889932d287ce9c0bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11683bb13d4d55180c8243fa9c3bb1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e787d3f9c6bdaf828f1a885f326ef2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd1955113fbddde3174bc32a7ce54b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016a484515fb8cdcc439935ec598fb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07bf7b06a13ecab5f28511589dbad9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bdbff9fdaa48bd1fca5efe658f168644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5973026b863c05bc928d87d96fc52645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0363b1f45bf5ec199b5db9ad1b30a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c31a8cacaf4fe9647842ea17d8d47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a78accc27f5350affed0bc78b8abf4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409b4b9fc50377910b8a7c804e848e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c837bac41ecfe2ccd65fc830bf442650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05589358ec60f3f6f9d275d64b1cc42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fedd24d6df0f4f476227747214cde652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f4e284a0163c0d0a972cdcfbd0b4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9acfee1cc8e1930da1f0895085f57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b096db16f48110c9b586c1f5ab2581655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2828de3688d83250d55a1a5174ce273656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98154a92ceac831c8c2b810f3efd6ff3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbea8cbf5ed17841dc04ec768e7a8cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772efca1e24e4ee3a432df9098202d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf718fde9ad1d13737378292c48d07660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb350c68d4d8ef92bf6d0279f5cde04661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0084e0b003a0271996904ee635109662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9591a142b36f4d9814c4402dd5e2e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e94b197f4bad87057203fac6decdc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d0de2922ed062b1fbf22df59f87ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142047636782b8ce1b6852ae8b94466666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd4c6aa3cc3895b6199626da7e22e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5550a85018448f19caeef354aba2f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81c79f94614c43c0cbb63f9270f04c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac00df09334ee91ae2374badd81be1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda1b0adf8288652284e1d381af08e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eeae983dd9f4453be71512649dd86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbbd91eb383da34959bf4eea5efe74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ef7d29e72567bbe63603b8ee31da4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887351352fa9bdad4f2b57b334ae0bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df45b53e5efb9eb44602a3f3e44fb3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046c1cb0575fa33b5d02cb162bfd615677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81000c2d3b6c32ee69221159c0ca8a9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91220d7638d25b205dd67976c05ad4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561f0a89778bd88c2321fe4f06f60ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d6c01bff14a822ab93979ded9f43e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6203d2d51a82fac22664d09b0f0e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fb702bebf50c1fc1d17eda90335bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c404949eea020c9c6ff9bd09b6b3721684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa2d0a2287b88aac922e3ee3ff51c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91409eb7af53c067b54e73acf8793e24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4efdf22291f76b628832491f2643e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23756cccf3726c42224d550a149ff176688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16e80b98181d726fc1c20fb07d17e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fa8d7d9531c67318adb98bb3e760d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db7760cfd3a73eebe6fd3b61a0a56d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ce219ae2ab34fc9ade1a175ac3f21692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa01f81992a3e0cb6488dea357af1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a441e97783786ad250bcbc36d66f4d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8b8810be94b772d4b0ffcbda0435f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3882744b46b72fbd641ca2831c1294696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22a92c3e9d216c1bc329d1a43b0d1f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccef88fd0118000056ef78c1e3b81e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab110748725da893858642db0261f1d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d23031456c902817475e9858bdc40e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44030b4296baa62c0c358d054e81ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5a3366d2b866a0237feef6dd90e0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef60b599fafa5b54320d4295848711a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f64698e4a121404f8e300154874cb7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ce7e3faeac7a09dae34ee3f1a998f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffe5d04cd20d3bb1643e131eeae57b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815c23bf1c630404f35fa206467493f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fac8339810c5cad74b4ff075aa59fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e4a98dba6b74d16c6bc133d124a48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d4e8af9cd6a99e1e085885e65bf55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1702b4b71c971028f8a0cd83492fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d82263b56a2792c4201595dce6e714712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11c946c137119e2d03e25a34d64647713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae635381bd50a2d06af1877f48b84194714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19c87eb1b8ff152451a55c8a48c15c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491298406ed9968dbb490130ffabc225716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ca410e037fc2b899bbd0c41a95ddb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c2c4474fcd567958daf6362e27e8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1caa1179d98f820cf8530e9e6cb7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c320896e26f587e2974984155982e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe9882df318ecb47e700762196e36e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d40b103354cb424fce5f48ea701096722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bec6ea64c0514063274bb5cb46551723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5b9f214a00d7aabcd873bcbff7be3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ae8f6d8cf24cce51c0168c97988ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e425620b611bae24aad9edb976aa2c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5ca170dbfe8b5cba81f1e53608b5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712a64197dbc9310516c95b4532d09a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babd41d0123c94a825be408c72ed710729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0418ef9fab7866fdd5d2916f47c7895730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec08e3b2c67bdb7f31547b51eeb34e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45d2e64c30c6ebc56008a7ae5092d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b7b2de6113dbf7be12c955c7c90bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a180a3eb4c2b1b9dce02483f789978734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06758a8b0984ea524652508464ab923b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36292d53bacd0bdb93b88bdf2efba480736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6f69c508619137feba6fd3d6549a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675dfee3bed6d8e1778e42d43974dbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ff7a3d521892152f52651d57578c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1e763ac94ac3378d0d77605eb3aad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c9c5d97caaad3621232e86ac686b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccacc82f90e09ebb515d2b220c807b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797d748b554c19e6262ab5d1eace2c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e309eb088cd1d25e5bbf3d4a61ee6d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47194eed0bcfbb5b7a2a9a36eabf1e28745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae5612d1af0da542af4ae635f823c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a71a697233fb71349c8c84a929d761747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d6dd290a417988225e633a4c52a8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c917eeb280f01ae31226a5cd3ce0286749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc4fc1bc5e3de74abc998d85a86ee8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f435c98e18f0ceb0d313adfde75e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedddbe36bac7cd16e0ae01c50e12dae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ad01d1cf23b919a07e1f9762612e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a7a8759b7dc3c0fd73b2efc498bec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27192f045ea20b7caca35b1c355f26cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d51347f2b70066c764274a6e973f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12a0995aac4513c78ebe44d5810318757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507029d565a5e29363e29cdbddf5186c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3b4d4f0840dd108e134afb25b84d3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c83373b6ff1f187073a125f17c290760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672f127ba805ce7667cbca13c5baaaa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60091ddde46f1d6e46da3755179dee86762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e30cab86c28235ee8502f9cdab652763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad269dd316f157eec304ef1c7ae3dd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb501b45fbd771344866d1970d879f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb59754734376a36e4e594827c72b0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405cc85e1945c34027f797d196240fe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cfdf2c57b2ddda3c7422758930e8d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c46ba6b8b1b0d165f385e1882acef769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e1b87700675fe4fda6cb006e1c682770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f39ac9aea7488c236f9a5a84460b6c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abd5cfec30dde7e60df0fc5a1deeba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348afc5a1dfb700a781a25fd8f9663e8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475d89631f4bc2cc56d9607c5eb8fc4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a505f0613dc552669ed763b41c30309775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c96e80a1bc24f91c9e86245895c90776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82482837376489a4daae8e8bd5b9394777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee28b4202e4a51f227603d73395d171778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b8baaeb1260a8398cf1a0aef024d6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ed4f32f505f1f0135b77c204f6749780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8523c1420a549c6a19067d57427ca75781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ce42a72da027ecbb63ee8b3976270782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878746116b997f4a03e3a9156b50fc41783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3e7506958b5261c55930c7e69a33b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077c1213dc22cd09dcdbe396c27747b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8dd283805e9561f28719a7e78a022786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd58df9770106263a71aac2ae5c56b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02461f59ec7fe2787041ddf1f5300f5b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53430d9c24fbe1aee283073842cf8274789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4c9315e299401661ad1f4c4a3bcbb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e90fc2c051cc64be9db6ee5242dd03791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857d0b7730c724db3c928a3a7b9a93e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45428ebd70e85b3e8a8ea6672f348454793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7656c358530e39420c185cc03f2f56794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b62d5cb0907a6e11fc431e4d43060795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7f4e4a9bdd0856a5bcc812ca90346796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaed5aff5423cae0ed93071168b59e2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90215ef28308bc11e4e690d233779e1e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4eaeda83f77186666f839db7a4b44799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97260b694a60ef68f633c3bdaee567b8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda14fcde285dda58b56b155239c6736801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949e5e59d49e0310b920410abd69ce5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb4b51669edc6f557044fe8c2bc283803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecb21b8781bfe94e03a163901cf2fc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad491b301af4f73aad50899a64714401805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b0038cae53bcc378cb62188585c96806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f1045d938e5f0a9c338aea157076c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4cd416be494fbc1ccebf810738c02808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd3d1a4d2407de8743b6ba02253fa1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a81ea442bcc2d944b6af57e7d8392810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3409a6d45dcb0e059f628ad369b2a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a11f39042ecfbc52d4e41f57892659812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4e03c3c3faf591b2e4321fb5fd3c1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bf39bf5c4ca22b34f20aa9cbaf121814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5df690c9a4c2251d164c424e128d3b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095520715c505353852febdabefe7d90816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292212867c865302b7b32d415dc94c4f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e239bda81f3f96690f7a98848439a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359fa9971a0672ffbb8ba42b3fb5ad9819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5654c7b5371e2afc6f8db7e2162f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4151c63b02b403951e6872d722add2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeffffd110ed39499bfd00f247c3133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47704fa30e13c5e599beb7d23546e6f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99e3cdd9f2cd2687007542fe3f6db95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e094e03c1d0afcd5d46d0d8429a20156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f23c2311cd55ae7537ed2bf83d9c417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84522b2c73b55037d42a76d8ea9f8dea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa85317c3ff4497595f1308ada7ca1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47314a37e0812d722ce4288337ef09010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6697eb2e868c2b7e3d5499714edd01311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6941af207adf1bfdf741e4f1d1524b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d274ca91312c1cb709c1ae83fefb1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d8ccab97524f8792d4c72841e6e2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b717e674b3dc396ccf307d06f39bb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e76eb358809d9fac3b70efe71824b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af523c5587f9561271cd65721763fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93a069fbe74541989578f93d63adb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2117b7b1abc8c66755ae878bde37519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146c772fe6854b921a9edeb2e3bcde720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef842adbac43a3741a166781b69cd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7082f2e4fb36b9d4377f9dcddc0c5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4220fdebf891f97d1b6a636a5196c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91da172a2cb42866382cd6ea2146b8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3074428418e51a1959ece47b237a5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162a66cc69e42464f7163bbef13891126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e35168568be0e5da6332665a7f52927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e45872201a8d3ae8b54cb9d9aef6ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c4793741f8d3da26d1e5616f620bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53a0c06902a66b543842cb933e943730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fc35c1136e23c545e17d0c4cb204031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093db3c6408b969b8c9fb2e1f14169f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2b7d12a2ad7ad85975fa35a7c309133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220976a68e6a52995ccaa970dde91ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d12642ffb7afa439e83aca3a082a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9b73f3c0252732d77082d9e8ffffa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e488038a7a4d2bbed10785322f49d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b70e5824034ab7fecaea4f89b65d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c84abdf2f7801e83d090777de7d8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb482aa83b10863b3cbe02ef313ac74e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac642f34a0cdfdc4947bfd19f07903741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59271832355d8a1a3ec7efea1595bf7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab268662f2935bbfc914441135d224b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f87e75bf63b9509ab189a735bf72144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfb0de65bfef18283fff3136e484ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2eb89f6ae8dcdebfc161dc09742d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a47b86f7d2b378116adf1014b030a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812c83472da79c57df3417d450e962148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daf4fa5bbeade0e90fd5c5bfc16c5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb115042efb19312c4ad3849695702ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daa90456fad3c6b3b03127957b051551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cad4ad5f95705b23ba6523c40714b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27513bb2e4fcc901a6d3aadd4472be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8479e4bdfaa7d495c0f76a154c6fb0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755e521932fb4c2c536335446c4fb5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25613d6703c1720e030a3edcbc05689f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970ed12fd05c8c0b6082ecd566f72a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b392f20241008e5a17bd4c46459e81058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bbb4d9c9697ac03cdd41ca413f0d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60377e0f69ede9205d3d253b93d2d2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64093e1eebac5f9605e0772b001b9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51da71d607773c2984b9d0ae8f3a4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ac792939fcb6320d456a12422a59863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78aeeb1a3cc8a8b76087bf2348fa0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff63516eefa0032b15f52d4aca04ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605478d21a8e053f8d3aad1e968ad8c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e86b268dfc109bf5df5174de6c24e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a5761e44004c6c87b91764a27e5af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e10b582e5cf573ea05e94789c1ccf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba0fea26ea7d509cf85622dd68736b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b67ddce249e4b117d7a75360dac3e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86682c429fad398105f3c021800bcdac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15c93a2f833d5bc42de13b2c00341273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94ec18b132fb8172dee2dba32954e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fab530035d76d20927622cc19ddb8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af7044ab8c327c105e60c68dbf230376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c78a42e394aa97ba3d38f73fb18b4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8b6633de909ccfa5d519a757c25f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049452c00847199513f90089e44774b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74576fe63d9919c7588a996ffab4116680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467b1ebff4d6c67c9ddff853ac335ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210af02e914ff45dcd534dd6be3ab24582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283a533c4d3d4e5c6c74aca7e9c46c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2a6b51d68eedeca989414663665f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf75fcbfb15d59ad716fd0a8738414585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662feba0a998c98c6511afb6342b43d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de044ce1793a0b018e63a4ac56a271d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce57a9924cdf7c231ffc5c3ed3d4f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a6a76828873ea6aacd06a40f282cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d53e7482e6b87f777a17965eb19f1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180aaf65710b2f6f75c857ca1120c0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e344bf150a2afb49697e4abc698bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aceca438940f911da45092dea7a3d9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dbcc60b8dbacacc9fc5bd0a97c1d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b412a95ec0a0aabc586cc5d961846b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246969721e243b903ad65edcc5f1ada96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b670893a610f0e7f4ea124d48bba7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcaa21878f48bf6982d7194e2df55098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cde20b135abb2f8cd81d0d89d37e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684a16c935d76663d1c860783c51c59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5e7558cd27a25494304465d3d7310101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a2d605a964bf8acab5b7f92d9f4fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1a55adcae1635559fffbf8002ea6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01073b6d53e0b66264a5be0ac17f11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f9f2ec4c61ce01a1e8d6657b81df4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fdaef22a930d2e24bd4145a018b53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df354af1a6fba7ed6453cc878f8523107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa660edfb0269165dacf363925ecfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7623ee72a6acc35f88d7838470477109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394646ee8ab20d42147aab68e4dce455110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619bd7678a7a7db4bc5ad9b37f7cd5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ecbd8eeed6e74d0ee362ba13003d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8c4016b9b2ddf01bc731c021964cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288a61c84a9cfad8da3435d5bc67e92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93380026c5e9c713987c5c186b989051115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b6bf108823cfccff0f145d1d5a73f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24fd3d9d9494b05ca9fd9f6ff3ebcc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2f8044f0e0ce381cd7fc6a11f4fef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5d063251ee9e3a80e632593ec4c7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ff533484d864b509e291181242d88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9780614bbe46e24431e0dedfbe8e49e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3993612f866592c7940e0e8d5a74c21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8c42397d32a042670d42b4d6f9654123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23e39cf190023be2fbd868a44164c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc46d68de68a960c362324d11aa4678125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33226458be76f18a795db04fb1ce519a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b596ceb51686083948df07741ae2e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf44cb3849e4a2366d8e050f08817fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30bd871c739f8b72ff14b5f6a9d8af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166ca7e408571fa2ae9ae2f0d8ba4a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaa2e792c35bab2c3cf965296eab00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a732d78282a3ad621ab8d4603049f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec9ec9895a079267ed7f28ae4280c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de181aefcf78c6ca351ed7b6fbd45a0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff53b0c9599f36e4e3dcc97e78f13cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f4cdb67d7188d9031ed25929cec38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fe00e99c97a7e50cdebd13b2ea2c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe0274b9885d833a6bdbe8e5a89d66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1fbbb8a4a85870758d91078571a39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0665a7e817c3fd9d7d98ee334c25a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52cc5e84a7e1d745b3bdf05f440f8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4da7041368020f21cba8a8e58eac2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae17fd11514ed23308558e3faad4761143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c33f28523d9236155e11b3ecf8db6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e28f74d720fe82d649cbc6da9be9fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1b78c144b76898cac1f5052941b00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74ea0c00f289fc6014582114315f4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9400f356e73a53a6213c8eda19d8580148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cbf25835ba6e1231ed1cdc80a0c44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbee02026b0b2b468ddd0e7b30e445150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec91795adf1a3acf74496eea83d0c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48e8fb595eecca71421c601361661f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d1e46643b0f3837f3faa698d92199153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3e3da417294edec93f9590880c7ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ffe2fdab987fcf5820466aaa0d032155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa76f7c1f385106abd015dc036342f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a4119637af797814ff83ede277623157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74068629dd99a0728023821892348b2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54518f70baef71a929d92ab594897d19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5002e6b5b3241896f83e16bdf265ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964797e6b5a6777bda9d604ec2d186f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80b0af9b60fee430f1cfd2fa5fd07d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d20f3d4fbdcd1d7cdc8d0cbb6429c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e34ce7120dd3aa81dd2a9e8723c652164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144271b5d71c5d6d8ddad87e4d3579dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b6f9b62085e53fef5bdec5fa6ada6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cc5425ff136b9e43e93bcff818d7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b107d0ef575b9db96b542df4509ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb051b71cc41e5054280ee38e1c37a3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e06e37a35de05cd627c5bce0fb1bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd6dbdfca1490897d0faf3486b89a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed863714e5a84015ce5cc12fb393cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95d2bb578e6dc139e705fba2a83af0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff22261fdc2d8e8bd382f8e7a7aa7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd91eadf1771f996f2ab1a51371ebdd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59c110ee5649879a9733957800d430176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701766e88611e9df6d843292f27d4a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce813e01ca7d66a2286b135684acf55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d797bfa37d2c0cc190c4f9eabaefcf6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b93a45384dbf3fd1f28d4ff1047301180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b305c9d3403ff3605cbff1a82e4dc27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75360f0c8a142e080c97860d7150bde8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1b7625ad2fa754f4f2eddb2b17326183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b271ba206b5f559d0b7b98370cb8d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc165586e87c07c93d5d8c999cdbe5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041266e83d84b7e63bd367de8d2ded2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c038dcf9b46fc5c8bcb88ba787c5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a038f584a0ac4db702e8c088dbaa7d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f03cd140e4eb570c1697345ee9d3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1dfe9c5a2a8e3a8c03d87f1e326a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be50a9f02b7f50ef9e5311f8a52f00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924838b3c538eddcd6ca19782584c00f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30247dafb5195fa2480f8156301c585c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4728ca7baec20ad01f65200c8e10e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c982d4ffab0061a698415a9d2e6ee24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d9066635004f2a1c946c878f91a68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d87f68db01721d8a19aacebd04e15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ef5cbde203d6b6786ac90c6bcde96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456275db121658e1d716b150910e2d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c0b068665063569c48623294782d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168abd5ccc92df5ae6c6985b48226c04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd466401ba135da230b73f77fec60f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768595b8c37c1cb0906d9d9495cba8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94745e797e3048ece445928b5e38fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea721aa22fcd39fb4a0549d11aace4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baf9620b1e8a73593cf7fb4f1991b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe83df3b99ada99d073856ce371acd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949362b602f1e1814fb413027fbe21d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fd543feaad68fb9a23b47137d90ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68094f0e72a2a21c71a3aab03d1f3b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af89c53446e4455ef5c9543953a0cd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7357429c91e71a33ffc044ad1aa87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8ad58d8cc7eab62f83d8c4ad73d75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bbc1d96bfcddea6611537c1a1719a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ea42700119731c88a2564bd2a36a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb9b1c8d342047e4966dfa80581c93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86b1e6876b0ea92c0a795472d43b8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8536af76643d4eb52c41a12eeab9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce60d56e84dae0b5bbb42725c8b9875219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb047090364423377f353307f60ef898220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec6018f5534d704d26495dee0df6b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7a7fc88c6355640bb43403284ed22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e66821373a3d38eeb1c454fe0b0150223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5423146306b4bc0e75480748839c5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a52a73318e42061ddadd919dabf7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8af8bfc8b48199740c02929dc37d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942c7fbe4abc3e00b4586db1ede5503227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664290d202e5b14d6b1ae2ab621bdc62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5690b2eba00851d02bee8943327694229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95867275d09556f2631fe6b659c9a40c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf97377f2da4dbe0b70903f6ac0981231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08474574e58215353d923208ec7cd860232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7367cb61b97769c54b622f1b1ec1200233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d93431afb80eb150c1a8c0131f6d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9327fecb7aed9c22f95e86704c9dff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad5ff113c8947cac812ef67f74e6f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7756e9a39c4f5f7f7efeb3fb373f65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075f79e9b998c98afa600f7defe04f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dca7f03b7f384664bea18a0433ed6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c597c52e81e679c41cbecb85015e3f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7367680fc512e86c811ad54641732b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484bb2f2de4997d8a977cb3d7f1f60e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253add15c751af89917432a707cdac4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c344e61c97bf58e093b35a655a698244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf0ba097054d01b198431967e6e61d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd348c46b99e9aba85fba6314036502246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c76502594e5933ef915e15d68f832247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dc7900eeab2b0b63e6e10b3c17d29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6ca604304d5438cdc20725620b99e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb63b8ac81638dccb3dabb4c4ae7cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cd3484c466098efd0c23fa998e701251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f54779df155213892ec80045c207f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6321121af1689192889a0336aaade76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b79f64f29becb004c8cbfd33e3b75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d321cabc25630058ea7f4ac3608eaf1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44519ae912989cd1b94e7e2c403e111d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da979a650cb6dd1b623d9c352e1dbd11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca7c18abb2f277ee405bc1cbcd0cc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96373f2d8c454ef6d8c1b1e2cd8f4e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb52cfc73bfe5d2dc2856d67cfc360260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809481fadb2c37c5d7f067756948bfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b98cb00f62be5b50509f6e57882aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab259bb9d4914f179c5b5d70701cd60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ec94332aea0fd9d7ab173370a0cb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d101998f80f3a0f30978d7aff5d76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d64513b038c5ed2b8837462bc0ba65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28869dacd810f85732fb2fd7f9b2d959267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd5a6e0cd25567b3278f543d6aade5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b08b63c4346e7b10ebd864f24f981269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616dcd4331c7c5340a6305e123921a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574ad7e3be28e12e4b171c620f75190271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315d19d92e01ff9bda735579ae5c1e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1af06770943d01e34199e787acb44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee9bdb96d083de62c92de2edaecfde274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404dc9aaeaa108156a40543f847f598275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa0b5433fe729b58288f8a3bedd8e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dab0c61c1c09282db972e8c0f2121a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a19f056e711a2b215fa5cc29d662bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471553cad8a129ce4d57bbbb3bddb1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e782eae81aea91f035054ff49775672280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d2f3874ca8eda3d9455d350947e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51b698e47850b6810b5a33ffd898d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfbb164d5730da8d8c01f8d4165518283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98ae82c75b0ce6380f11e1b928ad8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c31cb4a9291c5e6dd746aec0a47983285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbb111ded543fe24c9ab734c274a60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735edd3791a703b6a1b9113f3453a49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab6a4beb281ca21b2174467fea6957288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c53039d0207241414d0511851cfb14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd50f555aac961cbb605e565004c6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bdd49ab38bfc32180a486270a5182291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158956b720e23382d1098d00a6f786c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451548117e2f96bfbda26f7eba1ed89a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44644f108ecb6f9521fd7f4b42eace294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8da22734c4a2d67301ea21e4f85228295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe2d876f1fb371d24fc3c552aafc41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae730505b3351ec173f94d866a30a41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8765be4200eb37c3c67aea2bf6c73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8e67bbf646425aec9fece70bd001299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938011857b2c63162b0c9560565c0d51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff572b7fe0e6a6a62d82a39b424d28f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c03d128b90aa9819b3040aa466902e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3a2c5fb69fe6a14b6acfb5a32dd4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1286e3608306427fbc564909acd26c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d0caf200551851f919689d1601dd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044e480ab8546355d8b4a59e00a818f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db2eb58026af33df7b38ca68868cb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6f06295e0023b14238873c176581d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c155c81a58f12c05ba3977c5d636f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d77abaec5346aceef5ff1be5f3b105310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f2b897436b163e34d4280a6f31efe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5240b1ad99394ab1f64a743d46debe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e224058e74dc6cc6f352449242282313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48ee0552785f87d5420342aee7c5f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9e8ff374ee6000c732294aa949ee4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe31ae701d938dd74d99e5ed0a8309316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fba50984f626a119623dc689d302d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de0b420dc846c2270530081a825d95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466933394546ead93fcf1253c026892319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7837f54c64f18977ba74e50fbfc7d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80945d2f6553874c16ed4177c34d8728321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22264ded3a9cc314e1f8683096cbb557322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561ed85e2390c7c5c29318634619099323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7e97d666addcda692e0fef988e86b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843baa6830bb85852d46e1bd2e7514e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d17b3d56e85b21863df64475b3b89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c234a721a85cf088bd3d3413efbcad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf224a1d9f4c5627d056071ad40b1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0a20002af8da5236f02431b5503b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82d820eb50f2a48f43414df469aaff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d0e7f8eb959ae79606ad390a9b6f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcacce9b19952bbeffce25aa58a88e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b7950c5fa47376322a11d73c7fe79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6726168e10372115bc2ce8daec6e14334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce4fa009092ebe9af7b09151d90125335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839787ef169553c255b8328a20a03d95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4adea87c8dbc98afcfcca413082b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4dc0aba1df19ff311f2c29e44f28b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b329a1192d3597e1ed9684bde83d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a39aae8b640f03a1c2168e400aec76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff227b1cd1b3b6050e9ec2bf7c3f398a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5223542c1788f9e68f8384c1a2a93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0593f1a019328dc02de5977680b9d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e002ea5ac02160f0bcb41cf6812a0c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290886850b13172b0d7cc3f63b1ac5bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624138c391bb66765b6747dc67c0f8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62858f6efcef93d3b8daa99a9e3479ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327a4dcbf0fb2202168ee7b8dba77e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14291c94c71ac33fc2c107ebf4911b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f8040c4123ff18ca09071234147c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2d894f80218b89201448153d79236351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d52243b5ffd1b6a6f141a8eb908870352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709680be931213b1120f879085874c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e870d9bf5a51e6b5ff5ca38c36813354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353649ae51fe1d88ece16fe03a9dd7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ed355ea6ebded84e416b44e5fa62e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22af0a6190a727b86b64b72137aea52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0d6a01ac4edc9694bb4b133352d2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be1e8174aafba19ef54afcc771e4f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4857fbc4e1c29fea16e434f9a1aa3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600422ea85c22487d4e778b75b4e535361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43026e77d6a4c099a1e093b7eae515c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c32bf3a2930134f813523a7b0a2e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56890c20b9245987e37bb9311699cfe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50426ebd0fddf4b1178df716937f363a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a296df7889a4b2f93fc46d0d48b5caa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36bfbd41850d84c551702af448cd38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840ff93116f0fdb04ef3d3d6c7b0d32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5cdd8ff3bdc0820d9bac2637b4439369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d4375f80dcb0f07cf4c2f6c7490f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba563e62f2ce096df159a7f5e10549371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2657dda6e53d77836ba443a8d78a99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52982913f3fb434465c82a0e31c8f689373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118236d2f2cc9d9b5651059e01443df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c40318a56e7b12d18dd4ba8beff12d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717a55404478c290e5a097fb4176962376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aa9e38ecb32f609cb8130e86a5411377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f2f14b79bb521758192f249490192378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c4293259ca480433983afd59e94fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ed580c495e06ae17586bc935cc07a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eaaae3424565057c41cffa17f48d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c5a96221c8663afc42adb8cc4eaaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd35734d0591373af3adb80448e194a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021eda96ac6a5ccad3c62c7bee624c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e1e720acc7f4e27776ff0e78adffd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b88e5b148ef78f48a04de57a44c4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889aeb6937e7cb7eea80d42733172d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db563102cc8f61ebc307b6777c49ea3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267acea02cd1742a0851c4211172171389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a42e32ce8e99306fc381c7b1faa5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff596bd6bb7408c5faf0150ad47b9e8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e5dee173b53864354661cf943d497392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28ddcf623d96217edf610885ad69bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a9f8275248b4325c6b3d5ef457063394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f654d7cebf392bda4b78b949c05cc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb937443906db2add8e2e23d05fe171396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e05a99e93a74db05dbd3c165e46b9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260e4f141a26cfc180293783af85de4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af11361c6b536ff68dc41ed6bb80445399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4af032a739e4fcb173e46c241bdd7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566edbb54a33c13417d02ff2d71ae69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224a40fb45d90eb7352d614c842e031402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc59d7995427a03f5cd0cb98dde0ffe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b959ab8c0a19de5db45b08d59365aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baa394b39f0dfd2a1911e12d47516b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c189182f2e4866d2c71f8db8bf8dd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b59a633831e8298926deacb7ac6a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8b74b870c5aa9c3ed1c9bc231a95e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c052e318bea33d225ca0bb949d1404409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41297192ee43cdc2809f9f8def346d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0123bce1f4d0fa838836b0cbf8ce9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d76520122665c147eb60ef3358c518412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ebe413a48126d50338c7a889c9484413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd445326e00cbca09d9d6c64007e8db4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9db57f5766ec8ec48c7e8975a9e3c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef7d1fd909b6aeea4622d43b0fa602416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29050c52dd0d988f823196bd83974093417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45087b903db8de4c67b6ae267275a13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a525a0af768920b37af76489e8da5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9228e9c9b04898f90220c896b8b2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fba07e96e7b83a4b2be86dccafd41a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c82271b29c1c35a6862e09a209f8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0262b9d875e3c16bd73e09e8a301ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf16c97d41be4c348609739c4735774424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb1b0a3f46b26ac96789091c2183ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b5c5f58cd9e4b04d98cdf46b239e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99575cb5b9dc0fcc5c1dce10716793427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc1f5330878938178e32d0d4b4cccf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb37815e0ffdbee0bba88b788e6215429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53447fe4ee00239117ff8dddca79295a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e88e63d375aaec2fdee589b244baa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0aa252b8ed1fd394c80d6576ff2931432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1c3f905c12a4c44dce123ba7a7e44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c27107f2b53389e0a4fdf823352c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd671b11222354b0f2dc52e227f4dd98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba479d2d98d06b25993f7f39c9006df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b91e7e056e86d01ffa855117a30e4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47028853d6e12b1917c47a015dab84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a89aba1b7d72d5819fa6375e7b3ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18d7b3b2b26525e74c1258af08da74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb34a91d19e8a5adbdd1645524df84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c26fbfc6b24c36dcfa558facdb9a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893bb558d931bb5b88743bc684120de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cb4c8b7ae795d6906681be9ce94cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec991e4df57fa6138d8b143e8ec0dff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee3875c981e3a99e33099ff6e051ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c34bf86728e305c4d7aba87070ddd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b473d4d38491e608f1c61c5655914448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3dcbcf32aec402b3ec0e57f650c4d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8795f5ab93ae028bfa58a59789b7d5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862acf74fb3fd4e74e8383bdebfb242451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809081ec132ba22be86ae544dc55270c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce93aa012214701f49e12b698c1aa2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63885805e4019a2d10b69643860dfee8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cc7413f1c8264f2f1865fc5be7892455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24147c29f20cb1b71146b982b8db4807456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430994797c75588c4713d1469eaefca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4ae934ad6918d50ad581e01600b9b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285bc792226c199a588e4b5305641d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7ab7c25f8c1ecfb7ad175e386cd23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d799e09159d7f0bda424b44ff0d32d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb184b9874a116c1f8a33447ecc7c84d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1a484666af76f502fa81b7a622b2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497fd49cf0fd737e00b5430a7291840464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ea83445775a4a1f365f721ec3ed1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b877cf60fcb119d63281acebd86182466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d71381f379771d3e9a4402a2aa91b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60b8980e9d396cbc845bc69d630f27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d9a1169fa1ad8cc29d7e1e8898991469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319e9dfe4de1eb3f3d8fe26b73691e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68059f450c09e1e7117b343d886e0890471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a5ff8121e71ef29520f0fd6b48ed5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02d60838bf0917d00611ca1c806fe7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c0fe0bb11224d96f9b2adb41fb0a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ad48516e2c919cd5448082a7f6e41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634363e43488a21fe2345cafe1cdc726476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202830720db4ee31e97b96ce5ae5af2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7bed1d7b7f12c8a7c773c3a5a064a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d428e47492320e66a959e64847d99ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e551f18ae92b33aeee290d08beaa4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3365aa4256f003b858b1b891c879a8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c213b74c33d271fd1c2a2124b7077d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f4fe53cd8c086bf08a7f9489f724b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef7efe7a56a8476a92fbecce7409f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d5a27eda8bfc0df519f5829c8053a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70252fd4866a4a218ee269f04f4ef979486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd334bc1ea03396f20b6b95b5c0a39d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3794d53e1c9387340538f38e632bfa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81861290dcc6e999dcca74a2e2729f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24ea080b6d47b73335534d6e3e30cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022dd7a4792ee29d9028f35a00aec9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658611e9d7d0d8f3d8b7f3f8479f839b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59590ffda7696027af27d955c1d7e0ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d76ffd5a234df62c758f8e2c1030d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e006f944e57541c4554456e129bf57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f16056a8bf92f997db2468bc88be8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a76f36b417f0d2706c09ff5aa4bbf8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38899ab6f844a2cb01167580f20c802498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604449114a5b1a7d8404823f290dd724499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee1f2ad4b6702d0c4f7becf646db5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b38be8dcb038acdf0d4b500d877ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcf464b4b586844306f32f3d29ada3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4f13f3308fc07484abe1ab7eacba2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caafc067e87f940e628401f1a59b4d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02ed319adb77c700aafd26c3d7462e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01358c3980ac8c9b6607eb68b123b34f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42bd90965c4e562d5c218d1ebd0c92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd615c9713766acac7e070ed28c7289b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82535042559e36e4566f985dc554d13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d0ef8a753d75d0fa88528e3cfae2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace85ee03de77f49ce8778d34ebae0b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fac497b0173c58bf4ada9a82a9011512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dde3e92bd99aa12e6cab6da583e82513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441c083dc2a5316677ce31d05c20326514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1864f94bd4716041996324ccacb676d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4492de51678736d642f326c07d13bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057d3781d424b633b3e640e761c8799517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98305ce4fa092f44cd622ff55e6fee97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2e4744bf6c40ce79f58d761dec9c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee1f583d97d8bc4dde3afecb564edb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad9bafb67516b5f88ebdfb5a1c41c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d2f24c11f4a14bbfbb2fa49ae2bb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d03a6f770638a3567274875446517b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2ba53fad8e299c861cb08c6b7c16c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466313adc063329cfecdb6e89db3a068525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fe33886c5ac82ac6adcaaa3ee56ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861e23888f76c2f46970a1d293e48db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac29c62f64e840b7f2e305ff1b4ae2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28461b6017eea3b731fba6c522132530529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae20e4829e3ccc90cd6503f63329d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e3c64444e7c1130141ae4c126a1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45353d17359c49c4343734168fd999532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab1db0395dfbf0996f164030feb8b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b91eb398828881e32c250c57244454534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eb13a3f95738520f2201121d6b368535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c158097d878d03edddce0d4a83aff5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aa43f198791391924cbf5bcf0177f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6046dcd4796332dc51a4ec787843814538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b095b2d6e46ec89c11c87e739e5af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b997b07e37703ee0517f5a88ff7a129540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d63d8883b1cee931b3c877d128a62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23e70cbd36aa47093584635059ed03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0443837aa94e08ba56316614a7bb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501b9e1a1460f8b9a0c4ba563a79155544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f14b595569b7b630552a029846d1c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4cbdcd5597caea2926839d33bcf0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f0af2875e5ae10f59103bb8c075c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3ca51ceb97edab19bbc1011c268ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bc2e604539cfed2bff6a4e1310d68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ff2f95373b12db9a9c5662c18f11e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24524872bad3e4d7fded8d1a9cdc2fca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f10e5a57a40b0bae26ef80c86ab038552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d42bcbf8e210e5f9d972c23c249fc3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6be0d2bb636d8a64dec1ede6dc52b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0a573bc99435d62db317101c1595d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3044bcaecb1f1f7b9387a4bde155b1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde3908a05a4242de2feea9464f6aa8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdca192d04f1c2f31e7ed1abf84c65c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db8d888cb83d5fd6232318eda7a98d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac042b4d31ae674f89dbfb6fd500ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aafb11d2e89f4aaada698c462a0e51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a7396d55052a58b70a6c3831812d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a033f60ab463252d77dd6bb89b4b88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c551d210d7c2e4f0b48cf1a6930088564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750fa8a2c1e99f9b55f391a052ff19b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b778c905ed1f3763fce91260df40f4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d37f9813363fc090a3a01d4af6119b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37834d21faef9d8971d89373fe30d0f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341638896d2a1835d1d39c7ef1d41a6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470ea93abd396d101d132ff8bdaad5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624471c573e07b1085003599e339c6f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9109fa5fd07b9f3fd08c1fc5ab71a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a35ddc12a6e5027f0ff9405d8dbf55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac92acda0dc46644eeaac12e2b880a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5caf86b5b9589fe84af297fa1584d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8b91fd65f0519252204a8ba16bbdb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59f8e7cfa147fb2639d60f81946dd3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889314fa20c3d240a8f5d4aff52791c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6c6273993c1f715a340fe9043ff8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375086c3bb3d6cf2f6885e28e02d7a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248761d0a6ec36e66990a6860c8ac23581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab0158f4503234054ac2d0b046dcca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926858674ee67f21cca0a1094910d94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875865527726fd7d396c6ee237ce67a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2077c08c87f8773363b531a1d3cbe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71170821487f95fd12458a90a636c648586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b7fe6f643c02c66802951f3876b0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd4e0d57fb493e45d08c6d0acd021c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe9c89b34737adecdb3a78425f0f07589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521720fc4fbe6dc3d697ff8dce024e63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c67b49d3603e4e1005b86a9468a6c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a12eb3af45ad7ef37c82f23e4fd4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e21c3504e88dc3e9414f7993e8a1f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a93538de1147b052f032f015312e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef79ed90dce85fc2c023e60b644963595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38501d62d65f2c698a495dc78a6f55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018ba5f10b281908b93469d98fc1e63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b53430b9db516bc70d15b93caf92d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11861fc4963c0f90f912a2cfb95bbe5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbe9dea85e58ce56bafe126cfb1024600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae306a95f95624d43119a2536ad1a31b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bc9c7373ab71cefccf4e389c615ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b226d416adec522c313ab5853cfd6d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82507ad957914469b2d027d2870052d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122c90e3713101efd25e552f9368902605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec94be1b9b1c88731ddaf80843decf9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44089425f31b3682789d3192ce4eb579607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e957c0695c17e0c8649a09d1268f71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635d216cccc69536ce997e30162b364609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ead0248b3adffcc5236551d471a0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511b05119c4822457bea37e3da79117611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0de49cf1734877c53b5d0fc01f73b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020ab3a1410c9a473508e6246974707613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf3612993ac4170440ceccf634220f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a601b3b371812750c32b167e42634615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c79c14e8b9ee6700a9c8d01fc28500616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ba4075512d94024b31e328f3e8e69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91e6120e9aea82500ffa3ae2295d78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a26a5e9cfe881180083ef3cfeba65e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f44454cc0b0696d2925fb40ae57ed6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720b40e1b6c98c8eb50f195e2f1a1fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a375c4f15bb298f2c9366938b281c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa4d904df510cb10ee8715d98a6157623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2992015d2fb2df9b371419cc506fdec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b02d782224265dbaad473fc090c6cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedca04644a3f8e3174ce8d4b3d56dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfffafa2800ddab294eb2eac1f22b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c56a8d03c72470f39933fd25039f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0266c0e9d072a0716311916b632616629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca67e1a57c74fa03db4b04176f69c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0954a7c398d893b0d4d3be5796079631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec52d2cbfaecc601d461ec4b133d1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4b69e4607f32688819d805107faf1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7c0927350828c25ffe56a988bd6ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714d31fccf5da4b65e0bda43f895a1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082f4d38ecee8d7178a423afb91aaa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10192c6864cf3fb2a67aacabd46eee72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e51827d27ff4f08046304a961f329638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ab40a0e6624db8aec0f1d70bea6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d90caaf7acd42788054edbb0e63dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e39aa4a7d21776789f7c563cc30d16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502d21070f49976491d9619274e6813642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f3114da3123b97e437e66ee6de007643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ba23a618c0f6f8f5494273ca5674f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd5d0a28c5729b10e0ce3ac98ff666645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66167326bab22408d7b860efdbbcbcd9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa291c06849d1db10a2c35a8001425c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65f9b46973b74b7e45b166c60ac593648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db0a9d5d5291ea1c8619a402ab3c7c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f4f09fdd5323ad27649b17e612798650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3902397464c2d404cb2005082dffaaa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ced1b8e5fa44b7448b70b325f87fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1877dbfaceac444cae943e985d425a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d3a3f34df8f16d81b120c994813e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30178f615538987f7a6cfa6431a7281655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55da94f6ddf58779fbc51d35eafa308656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ae2f8ca610a290c05583b6006d5f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53e65a77e25aded2cb89ff419c65a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b8ba89b3bbf82877cd177ec3310d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23ae23b545c154f0886960da965d96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c23faefea2e5113411bd2820257ee4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d929db16141a2e74d8e02a6faf171f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a345fbd8927d0732380813f93352c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37f3c639cf0941a441a75ddeffeadd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3260374a907f33d2c0e6c24ac5ba4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40b516ff001d0997513e99a0ca7286666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69409283aa89ed5ab182b7d89a0eda3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f10426163adb20144b15ce9aac78b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab541663567fea18c3d7ecbd613c4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894a0832b3a5ee31d1631c0c84f4791670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdeea147ff596f71947af6905c5c93b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1240e67aaf5a336e21ece74a4d20925672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32df4a0f156f9d952769abf989c9860673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584a6a8d4422b4c653d73244b946916674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb5b2c3f8791ab99e2efdecf6f7d29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd597af11732d4d08fb1ac9082ec6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783cdf7d0b6a3119cdb2b3fb59b6164677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061573ca7428ec821cad5371ca256c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679a5a2fdc2b176990e7a357169c18a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aad264fe183c602584b335aaa3deb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eec921b086b5214c9951cc43211da1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5688e7f9a46450a310afe96ec0c5d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88ce61a86902a5fde8dd2aca100007683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17a7572c1ad782821c736cafd03c62684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278704b67dab9ebdd68f0e34ac65b2f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a501065fc06e0be9c08f2e9d7a062da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671655d145130c2f2ef4e2bdbc91eca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d4af9f797d8ece70403d09acfba2a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8237c0ccdd5bd8223e7e0d36a1b81cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dbe49012532e3ea98d18f0079dfb9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e651123b73e410ac9756a0dd8d3b411691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd680803d25def06d567c57bc2040c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9aa06f2fa4ebe70d9b1c45d9c3782693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc729b3289f7f6453279c97b6d16e3a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb81ab3f8ad9167e0bf9a6537fe454e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c8cde582fca873141283e1de5ecea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fff75fbcb84d6f57055e842a43282697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb41cdefecde7ee2654654a3bc1167d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c57acaa5739a71d3c7017fa9f76b08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d15d36afecaf347cb26679a4020dbc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57770a13ddf63401736bb7008acc5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178319da66a9d18480451bb62c8493f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd40ad3ba2aeb989d749d1ace8a3ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25081087593f24cfb0287250abf17f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637636887520ab8cd5bf62387306138d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd83c953f161a4c337ca71a0b89be4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1664b91f5518b72680c59c5a3b7871707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d273800e79ccdaab07877f063d378ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f664233320ab73e8bec3313ea56ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89917ff93b5101010199ef334f41a59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da979c16addbfe53428898a6c805fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f769b588b4126a2dbeca94aecc19f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079622293f00f5feb1ab22eec457656713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83fa982ddc4995dd64c88490f091b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90271c21038aa1ec5f6833c5dd55670f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10933eb155a6c31a77b2c02669f3cf05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb8d7a11a2febf0d7ac4eb6e9543cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528cc8ff8a6c932a4742100e96174b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b271a31a2b5a5bbf1f094450df3502c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d31682fab8dfd7e4eda1af64f7b51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2347832ce1c74fb37ab666892563d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadea7a5c55ddef8a06edf0f54484f39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eb1fe1b78e78d9d1c181ed82d0e94723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40e6371befd635eb5cf7d188329f3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269eca8ffa64422be56688e4b5145b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466ef090678869fb38f88a637979d85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ec6a39e643603cd656a0c95d9a952727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d49e29b26bc305a7ae8c73721a678728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac97698b1dae08155797071aa676fba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185292a5a7529ed7dc6b61727ab942cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130df80f842ca5f25960e8ebae3c684731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6086d917cebb1ae374f92e0f092abb9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee317baaedf5211a196ed0d972297e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013c7aba57e3f111465c12e412feb3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc79790867800ac3bce8b6685a4a5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eba4cd00a9f6e02a7d034581946ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9d51bc7c73b38da490ee9445645fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c59958b459af19bb6258c66d4c71a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63566b71d1bec6cfd500dbeeb9d57f09739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88c3e9a717e6f88c4d2e612cbbcd54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23bbc78c110c1c392df8e2f07a0539741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bbc31989a79c0b542d40c93e31bef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b3a2a6d64f2a8d3ce079857e623a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bb2600ddf70b5685b36cbbee16046744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c471cc740f67d344e9bf024b6758c67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528be013d5dd0791f28d7905496cbec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85565182a35b3a9d0399721699e4de42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555d55f532b69363cd511bf57dfb8c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6ef635e456286689fc020614bac8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd340210dcf0792195afd5e245bdb6e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8f7cf97cf1d31e640703c093a641d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083f62c3850c7156b0463be19d6725c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c7960a36c13f0228525d997bf6f6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdc0964269ba38c3dc8a4efe0c5ce7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df543fcf0474dbd369eda5389efb99d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29e697c098634eaf3a25ba9e80600c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42638d5cf10ddb0b8831ae9e149576ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152c8bb614c16a224f3b3b7049a208f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c1a77270d77eec4fd3db55456f209759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c39b7455a0bda90d7c6e0a26e222c5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87362253f80240ba18c4b2f7f79f616a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46ad8760c6a6b4d6f3299c3b4cbf47762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3048510cadff0ff02e53ef0f7da41763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebba2dc700b1d9a7de580baf16cb42764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a0691fc8cc80c7729357358f3b3f2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37901198eb8e4d6c06515152cf7254e9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f83cc7a5ec6baa2bc03c26c568da98767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944181ca6e39c8f22c9fa2e7f2e6af9d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204122e2c66ae48f1bae01b36a5acb8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeea4e28fca02340153fe9249684e3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc558ba075eb1b7335edd6f222b2a66771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107172670e9d7db7b16066ee35cc3b93772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8758e9042bc4e087f824df393f970f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d83eb9a4f42aff79e6fe5110bcbff0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984dcf1c141e8cc74265965573911d0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625131f1aad18bb1f58643680a4883e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750101f2841d9008040c7b1b436b08b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ed8b5f6dda471bc7c57005606565e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0482c67dcf0ab846e43daf2d3175632779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf915d8f8dfc977fdb37b419944928780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3f86784c9fc879421673346282de8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816c3fcbb4edbabd0ae920f0ec5a5a7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faafdf76684e051798f72c742008b35783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443791012894d6a2567faec43156fe15784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835d27397db3cd9125af3a412ea7e05785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a164d403ec7c5909563a124b06991c3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff63584f0d141153250b947ac383b3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ceb92f19f880e33ff75d78d54c19b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74d9b27e2da9d66fac8b6fed84b354789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4d7928d8846b7f25b2e4f7a0ab64b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ded3b8f5335392487582d2839052e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc67e77340922e35a6afacf6b29168792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a433859fbf2235aa2c5e21921d6c0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051fcd029f9c7e5cd4a2d3f790d8966794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2c2d40f7c9d1a903bdfdfdd3f08ce795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28076218d094059d7ff63840f7b0fb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4afd89af47e6b933c44bd4cfc90572797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d65d7de0be2dfb86486495a79fa260798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3083fd780cb2e7d193127c83a63ce7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b00fb9057f246d573248332df38958800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05694ea2707a7fbfb47603917e05ec43801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf313c50c5e21c53d566733a203b33802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175cb4f220eaff99101d4b57a9b9dad803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20da15689c24b441f4246a39642ed64804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12034e2c3d91194830b6324598dab2fe805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621febdbbc03cd0fc4e3d61af0d46efd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442e887337c29da5a78810b808afac807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eefdf203c5df5311fc6782b2e0dc3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56c63ebea857e6fb1815c1cf4585f4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d375f9b0a16bfa44ae870211cd221d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303e4177539599bba051c087016909c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086b4d47e4c6d39f5e2063160b65089812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5b9479c3675df2f26d0fd5ad7bc6b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e35380a9755de97c9c853f3bc04f5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52165a59fd735ba8036adcb53e7c2cf3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a93973e9341b40fe77125b1363d4c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3a726b376d118f9f9680d3854b12e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850fa946d4aafd3bf2987a2a8147c36818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407684f9350d40012d7523723d8cade819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>