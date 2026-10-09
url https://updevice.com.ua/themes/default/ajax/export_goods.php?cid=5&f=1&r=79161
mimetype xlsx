--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb4c06257ecdd0d4a65a242fe8721b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bb7c66e7166cbeea49b8c52ddf7d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992158c792ea0ac2377e2a7cfc0961a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c47b5c9819be900692a583fe6ee854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3049153626bbaf2021b66fd539015df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff9c3821d0b3ac1e3de96a772efea46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d65d76cc851047df1fc69412938167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9422f66024b584bc9d0d1db085613d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea3fadb16c4468ff43d7d2b9fee44c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1a617a091eb2be53204e67d78068f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a437b8685f4dcb866b9f8666c7defe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f222426a885efb4951111ef5fbb859f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a2e76d7a3bb9439b3db582c3d415913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573cc2d8075778af83028817b1fe4b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997a9ad05cf3b4c1a9dac1aa294e20415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba37520b2ffd8d0f64a4c16428847f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ab2b1f29a091f5c284d2aaca11fe217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c591621988e2da5e4c743f909b80cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d88cbaa415424cffc3e1ff0067d4ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3ee800d551934df4c8d3a597218eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2aa2203ee7ec451fad1d7fe44369821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f93b95f69d775ea59895d88544a70422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556300d2f921eda7d43e410507d34b2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd64d3bc29f2009854bf16c584d85b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d375045df34edb5616ed8b68bea6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f909c2e524ec4795af437b67de911f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7370403faada6e76ee332f2fd21fca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27857d74a03abaecdea2ecf025062b6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c294039e642256e4981adcad1dfc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e83180fe4758dcde3f2b4ac95232c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8445b491bcb0b805899031a434e22731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12a32f9db7c467d9f237eb6ea7b86832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f83a07acff853c46448a97e06fe3ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae787590073157b1304524aa3a57de7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358cb7118aa46aa47db157473a939d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e505e0b3b648a0c83849a02be403436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce08c7b6350100926858b3ef8f4153c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307e77dc1d6a8a0f8f8b0ffb21e8c3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b5b7b0a3ed46520c1d41191a4900739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b828707a3116ff08783fe6e1550ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac2b740e7231d597879400a9db7e6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0a267cc7792e36bab606f096b8b8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c551ee9115614f45ab8328935192e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2943c07ead547666efedc174fef7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9e16bc42fce069d7e6cb14d87dd6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b0234560cae999e9f888f29acd67946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b008bcbcdef0946ed2722432bee48747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849438e74b5c2f1ad914954f0d1c78c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd351a37b693807fc309c331dae1efa049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d9772f9e210ce08973bf89e8eb87250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ec5e13e82e6e61363c5db2774967751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a18e1f0264964f149b936793a0a89352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24012795f68262a176f7c8409ec999d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f4555ec3d8ebc9286fa496b6d832954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b105f53a3921910ec2e6d93f7d146655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca601b2e5ad77c28a9f8d4f713be3f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074caaffab2fc39808365fd9387e9ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4ef88662e3d9b03b863b9a1c1089358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba048518380306ce60376a5d8e1fca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb68bb85d71f779ff5dde50dbfaf3fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a4b480df9ccd827ddeb98a60a545e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd760653fcb3b8bafcdc5e0ff5267162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6dbb006b8d48ae3e7e37020f3903963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08654a249f0dff6f553efe035c823a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0683b2cdd2692dc958f8f414cc1a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8dde472bf961336b2a4c410fc8c8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770dd97546938630ab0190f81d9f16b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21b116580dc579a80a024bce10369468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe376ae234bcecd80b7053df7d057169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49341c41db252356ba3416f39dbbbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4d23623e3f4745eb8efb91b08735571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53506a6b88efa31062b9c0f96d5f417c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55572d7a4011fc4130819763d916088473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2703d37dc6604576416abb1377d8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648374ae08dfcdad481883dca75f79a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f21950249e939d16df7fb5e9be45ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d96e22caa3791a6f19256a34e5d9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e0462d28e83c44a25f6b2e011945778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb8a104fd7ae1b7cc3b76d854c2ba079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d809526e18770681b8307a4bf00355080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf4c091137618ee6fbc8cf55cf2cc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b216475f1a5cf6fc1c5df16bc4ada4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518825276b7604fdf9bdf9364af4c9fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f05702af2d37edf8945b765ddb854184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e90a76ed5d8ead4dfc0476416a801c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aeafd73ed6b9cd9bfba8182c7d50e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f2bd3e7867c7479c1827f607e8d4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e4f0d651d0fe2f00886b6330d972a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875e1d939e4acf0df3a2b6e90c05abf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e4b13975b1df198af118682c0384090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d7e9e3e2d3aaa185bb8f46dc428c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5dee6d083132b2c4ed880edfce38392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bff22188cabc0f55c7278bf2cfbcd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dcdbcb944034ab317e3ca9954e11194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b12506e57c655d3ed9c50f7b7bcdf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962833451e7e8f8ec34c1632d1af8eda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9b37640c05a466278e46c6bb6c70897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cd6a50fcbe0e5b29e657c7ac54e4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c08440a5b89f5ae273a274d4ffe2cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34b3fde827a6f49cd2737a5ed148ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda6daa8757b95242d9e4c7c00cc8bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bbcb0fa45bf9e25515a6a5891e03b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fdc29f781a064685862af585e5dbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5b52cc1b687a1cbb126a84bc822b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81645924ca37eb6cc9d68f7746baba7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc348e0d25bf4b39f7d467f66facc64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884eda55b88c5424c930645ce75a54c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b89cb3f5573222cd207490d63f2898108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e23277961eeea6b20f33c9edda9c80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410556edf8302cbd8e5c8cafd56fb51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e98c3fc4c9b5150d586d5f8789c618111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048cf8661b2b5f9e969d08fe138641c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f36c330660848c3411ae61e875c20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e54e5b6e13187956aab13c5fc225a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e634734045c2833b0f2849ba293f21a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f61d582ac0979330f34391eb4dc58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d6b233fb65f66c82ba3731b5af977117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b030bacf77c3b4f2c751d105b8b433118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494516fe23a00742f231763171c7c95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ce56c42307d2dc8c580774b7635e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a17f6d6371e427791975ca16dd3f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3345a30b499a558189736d3c34f61c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b02833dee8bda997f0b38fc0d3764123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cdba6f8d1eb75354d8936e84cb26d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951222bfd2b3b685a527f8f0002c6f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7e5e7fb6e21ea2c0ee435a3ea136c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe4288bea516ce096e54ecc8dde7e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8618fc78ccb005f7ba303ab6f1f70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b119926e267b45b2e75ae48bbb7b2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786421333f7eba9e8ce918f8c76b505e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7788a3748d04e9f1a4344f17ad11af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eaf214130d5c9d592089b18dc4074132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c1b31fc1b5554a80cf295bd8345ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7e63c78d5b9bac3daa7132d25d9a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d3857f270c56dbe9353909056293f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c26c4a3826187d0957a1a4f9bf4da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a5264ba695cfd787af4bd4ccfdabb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454d300d43dd75a2782484773c56430138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b35e03edeeb407727992b7246f4cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf232fef181b4f10f133b533b229fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d658d89fda9fdc3eaca194559d717141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d97a8936c6a1c586a6d19b5d920ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eecdc02d2028005c1f371971b084b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e3817f3f17a9ae1311aa1ddf7ed26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5044e35951f831948d08680a7371b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2525de810468f9ee00c790edeffe939146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a3770d2b0a10f877a356bfedf4a74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53648d4895bc46328539963c58f9c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513975fad80e2d449c94f1afe1b4aedc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914abbb593b10d3f45932e9318e22e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2daefc0feb903b1e9917c1435247d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5e95eb787b494b447c6c955e7196f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad38d89f5481ce8a9be97e2bbdd504153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13134631fe939cf542bdba958af528c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bde6a413dcd9528395f27a26dcdfff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f0cd9a3ca23acb643864141069f1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92e7b78f281366bff91a741f717214157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45a4da179dc2c70543fb23d4678c0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99b149271bea0cee2452d5483aaff8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6722869a0741ebc6932d5db61ce68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422988b13825bbafaddac45a0d23a18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8a81d8fdfd9203f3840b370905f15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779a357f2e8d82447d60467a6a517ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c0b38151e20934ae81a19a4ed383a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7a94126046e33d436adab25ba0524165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c60bb891b1feb72bd8d8d87771d0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203dd9fc34da8bfdca52afe95c1ca8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868379d666675b79cefd58701130571168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46854efd0853482c0c957e96e7b137169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54118c68a6db6c2d8ded08867a96947170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fa4d75c5b58aeb8109ff9c1b9bea6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06ae4c83293b076bd02403fdf63344172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6fff173edcef05038dfcc829df3de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6174a62043b71b1e1a64b7dbc6153174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea6cdf361db17c2d6f7e381da9d734175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfbf3c0e3f5e713eb007c3790c194f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f8a4cab23b03e3fc3157542ad4d4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91cd3b008e60c32fde744e2087edaf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3dfa8620a27de6f80edc7c63b9d36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ecdc49ffd02a875a7f50bff3c0c33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55401b172a55a61a654f2984215f3eb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79723d569c84d321ec0ad2e49be7e6b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38c145864ebc84ad8ebdaeb9be4dd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c99a41365615e86c255b5e66d6b95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca193bd88f4c56736b5bb595cc703c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b7ca26dab6c6bbd7b5d869d9fb41e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ce9ce89f9869f303bdb702e65eae4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e42a1b40f0904e6cf2117b2477ed28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46be99cd5e3320995b508bdbbd3defa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79905edccd38a7a9ab0ae81a3539cb2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb32a4fde7533b2518ba6b7df86a0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adba14ef01614cf59feb016e57d5e43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdd7a75ff48fc3952514c34f80ecb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31396cb4e72f7b4cacfa3968dea8fa8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05884b5350691961e9b0d7956a5594d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57ff7cd424db3089df6cd5ee293de6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838099816b434a56978a70b99cb0179197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6dd5dd5f5efb448dae8a06298fe82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b912efa30eafda8adfcc2d758c44b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cc381895853340b5b720e81c41939200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39b963ccb1ecb8dcf168325da3a9bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05083c63e83ffcdd5e051a459c3aa933202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbe4077dd4f39a9aeb84addda01abb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3bd97ed839165d6eb3cd9d62bbf99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e98c8de204c598ab1c1821e8b6f38e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281a86bf974fe082e128bd83e8b7894206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374e5326c80dd7c28302707c5c8020d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5594d0976af504a73c31dec7637ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c86db46ffcdec6de1430513153872209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf525beb2eaefb9c6a3c9af7fb19de8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd749a812ed3993dd966dc97499a8548211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a39b471fd58049f601b545832181d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1545eef35801f584ed63e3ff34c776213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504b9d7b714605b8120228e5c23b13f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa49aa9aa9d9a58496ca122e02181d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bab1cf4a5cf9847fcb95f2c9b57c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744983e71f685af2cb314c269ce4b850217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c170074763eefeead3a963714c175c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1751dc7160dcdd5f83b19004012bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9692bf9d049d0b70100405d413cc19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976f60c05180257887298c9cd4c1d2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9e6211b8c09abe9c5331bceadeb8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ea47804f6f7754ec8fc4e7fe0d1f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969447c5a65893a792a41fea62170aeb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5289b1ef6f0e1461d92c4c46c95c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a83dbd8b14734edbb32070732a197226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38f7cb6c2c0e3baa4e1ee949dea71a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e739af4de61f92cc945850562637cee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d647bc25e97157b0a61919e377231ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5a1c551ac96f6078422c4a13ac38d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265adb09d364a573d42491c2859bdee4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f28e2625fe79c8141cf925ebd1459232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68600d0b020829a8e31e6b8b89f287d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339684cfacf861fb715c7e24f3ee977e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291f9af572a446bab1878d979fd98f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1dda95ce38e3306d52a4e22f6ade6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0b675e59d608a003751abb08ceb79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432bcae4f6fbbfc9eec8563a64cb285238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ea6ef27d7fc563d87ed1168bf9592239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f46703678ca8ecc6d2d43f939781a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba51c3164e6775898095f1021888700241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9fd9e3b2c4964e7925c3b9e169129242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27492b437fe9f04b6c1df8ba3752db2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd909aff46fdc95e62f08dc533d866ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5d27bf05d432a25f28b41cf1423eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b8c925588317ff1c79b8a634b0387246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cee6290a3149856cc6a2b51062030247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c882e84b03a0c193206762ad7eb2e73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3379685b06fca670ef11a21d7d98d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46951a3281b7a525ceefe8744119282c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91e9abc2a9d6b3fc6fde3eb75cf45a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0a8c32d4bc0cffec6861f99bed51e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3796e9f95947edbb45e95f45e624e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e642817d172918dc140eace44677422254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd692f814aa144f799f75905526f6cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f151eb30519a541d4afb41307bf14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2ca879a79723a676e4da7dc0e8804257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5b60a0f379f961b338bf28f280218258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74fad1eba5c9c071b9590e35c051bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07a9e318ed374831ce6fbe390c6d00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826708997f3181a4137514952ca2de9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce72c7d27e8cea5b9cb01c914bdab7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb4c9f48145a8c7a2495f721463f2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3607f3ff1635da70504527e0b04a3ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02632163d2f6ac0c39a9f48d573e5e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f21d18d9347b38f2364fc6350071f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9cb7745d7e5ce1b6aafee9591d57a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec68f02bb697ea2ac5a52dd3ea56284268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa959bd384d912f83703377b611f7225269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aa546cee5b77be4d2b16e5439001e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3939b2c9b99ea1a1c1bcf21843ad05f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b21d793b986225673bac60a77d4b58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560201ee876bccc30863c507794a3f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8155ec649dddf5abe9e0300d2b80b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e01be900b65440680731cbe43ab5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe0cded536492c1e560c474f81434e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c41ccb2f756adc717e1d128ac8dc35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c49ba732b5cd6c01a78f5eff90153278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fea01b96b41ac20e90e336da05684279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bb0998c860d5707645513c9a0a765280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1351e600c5068709e0d3f7d28f5d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d8571631032192d7a1afbf89a0763282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cc539c74921632ecb32b5e4699a73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d73b817c1cb67820000ea04214f32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915545896313cb5067b8fc7aa964d32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea58dc9ec36c10ee21d4e9f8106b5b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce5dec9e0350d4b8c5bc12985750d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd212a0549c5a9fb04048f4d6f0058b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0aeebf62f391a58b1adf74f0dda3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391be81f89bcac3c433e94133bdb7c66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbefa49afa6eb3fffbdbe94b6a5631291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989249f46d34d7155073aca03a570c94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65f136804f9ccabff4672601cf296f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f734e8f8db52cbd93ecd48301a5f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139140a803db86e53dad483f23a79bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ded2a6c3824c017bee26c66f7788f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0ca5c2d1a748e8d50c318838bf84b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbb6ce1a2656caaf497aa6a9b16414298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbbb613e70492a2bf43f487ef3fa34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb43b96dd2e3e8686a4e5dedcac687300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37f9ad7e454267cc8b5c6574eec6cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187966f1ca7c310aa26328a5460071a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d0fb8a87079af40acc7acea59495e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801b444fd66619ba486d2da24b2d9a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508b7a062efc5e59bcd155292574081305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992ac76afd4945565a10e966c1d1e3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5d3e56b93ce7b8eb15d73fd8ac330307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e532cf7153af825cb1b34a45b8cf6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db53e7be7475b59fa42b7171fb013c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3427c3ebe10964629b60a860177732310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ff30f43ead20d7e78dd4e59b4a29c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695b17060e0fee2703b527986ca1ece312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdb301a504a29a5fbf2545715ea9d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc60f65655cbcd5f9f9756e3cfcf39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fb115a92291c40d22e75b386b7285315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcd2fca7ad1e19d0ca924b36e64e33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64439402015ca32e7819ffb85d8e33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacaf2b99b1201ca42f43ee6a1eb414318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd918efa21f6a76dce878c0eb48568319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892b796ac561716011f930ac6e25c03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a6c1d91236a8658c8885845799ea9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e69285d10289c77cf814d69d87615322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f1ad357f5701fafaa2096d7615837323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa525329ab8789898be48f7112bff7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f939a198e55989154cf25f627de15c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c90516a9b0bb74b5e50355870630e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa675b497479e809d03bd703b4cc35e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931f5177e22bb67862f21968b6e89e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82035f07727ed3645b4d0d1b047f23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a856fe8d3349133a5417873e1bd57c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355f165670dd4eac09c0b6e6774d74a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06af1dfef1944e3b8cabb216f901f01332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654b52378b3154d353d71450e81a24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3268059a5cc6f1d41b609c2dafd7058334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ecfa2bca62045a0a9bc8d221af1c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbf5504e495ce1deb820343137f90b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a758bb57f1d461cef2c9ed6ca309087337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5abb9b648a5d01dadd4d05e48b4d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e7532908f8fd359bfd7f9f1370b3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326368c2d718b845cfb26c11832441f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d58de3d350cea95e8d0bba86e6c5fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b94e8949e75fe3cc56bfc24b2f3c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a08256c62f8b5dcac9faac720770e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d207c35f117a27a5367f693c7a4444344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f4139109cf89a00db2bd0517a9876345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af68701b818cea42e28eaf313607c9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f61dd5b46a9c8f3b4bcc50129bed1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d4045cb503d13f8f128e3ff3d8491348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748bf8b3775fd35a36e602da2de8a2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb0edc2ef4f5577b04dd626c215233350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97c482b87b9fd6b7b82ec0be9bec88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab8c142953189ebf400951c8700248352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091e1133f33caf6c0b571e2d3d92e69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b14fe7c1ac5801470c488068e1b631354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbbbfefd08b66e148d5383fe97a849355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59768b483b9b18326f179538339dc373356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad53551d826683e2b5c2a785851e2a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931ab14eb4fc14fb243f75c7e24032358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f4a27df96ed14c085dd049f75cc96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42107194988a2d127bca31c4ee1b1db8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d129cbbe34d84e2c431ea70e3eb00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274782659d4e3a8b3988f537faaabfc1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ffe96e0ef3e3be4236f7f5caf14ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfb50010b91e34543e4cae4301a10f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c518f105919b5d106afa18d487f8a41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5eefa25165e0659268f26895d91f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30583c72b777840288f83b7000caa021367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946be16f10c52b61119f82a1f63adf43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5509785428c1daf031a7c898d5c5725369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6a0a08d52a7f99363e42a70a7a22f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16680da435fe8051f8729a0706356e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9017b33baeca7a0f8d1bc813cc5851372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f6305e78e308ac40d1623509dc55a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafb8df80da34b09ef5bec922aa184e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424fc7af0b1136a036794bc4dc9fd7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d8ccacf4af721f4f1a7aacc9b08fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf338d16fc66a6b6810161e9676809377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fae52af242c9f1b5b74e4bfb3ba69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff420f899749d8e8760a772e604ece379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec679e0c9e6f0ee19cbabca164e8be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471314632646eed0cbb95899eb1f160d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f340558fcc439d1deeb35bca131aab3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7abc8e810888ebcd1377f182771680383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b6f7e4bc1a94d8b8fae02f8a244a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351bb0dbbb15f6e37eabb0725c4a983385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad394c70b0ac627f99a681b54be073e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d463ba04a35a3f004cc176184f79bef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7e9ee3cfbc979da76477bd5bd589d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a311911eb4cfbd9a2f9de872fcbee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7ba7b6f455a41841aec1f9020ab92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd985f9329c441a7858ee7c533b709391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568760d8dd4e35cf361500a6edd2f61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a4e683f77d2973b825cfc6749da89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0f11741d106f4811ab88670a4e276394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2b9fb179246d2dedde4f42e6b8e0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac376902b9af3181a7299f20110a0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf1f84acb5946cb90e215c6d0ff0ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0862f3c9dae77e2e1be399cfc1193b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951fc8b64f5959d50f743fff7cfcef4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c6be8e2a450ff2b3d733bb6a30f7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7c792fda4144ad1d532455eeca0e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaedede6a19f4bffb2bf91d23296f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfbee89067e6ac3745775d1079263f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6be6181830e020ff482ab41d8febf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ff0b5bcbd94ba1b0b7bf683c69995405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c76b46b3f6fcf36e288b2f2729698d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd907f70e2ff0c74b2ee10d4d7aac6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a333993bb38bb3358402e840b5c9c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e52d66dbd45c00786e41ad98fe7f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb1ecd31fe3191cfece4b6b20ee6d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1f9c97e17bf0ff4dbd389d8a098ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9ccc6b4e3723ceb70cc4e9e9b2c66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e31e2ebb821e6d64fe9d5b440abaf4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4e983dbb0b5da0a1a047114a976f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a831928419687422788d1911e1d15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865892015d62d42c5611ac814da7842416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3affe4bff433d47217f7e7775480135417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bfa6a2a9785743bf48e004967cbde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5405fe4ceef4bc52e2c29c38e9021419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0bc5a2be5d2517fc56b769c550bd7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bb1150a6bb71179a3eb1d8e62b918421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298fc1a61a4cfa2af7ae1cfdd13cc7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ff38d64e05218c8862290bed5ed19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e7a9b725647f6aebb4ddb63a44b8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a8ef436d36b589711995c8e4c775d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53043e9f10e0422f80bc03b2949ef8f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe10439cb9ec178168ae8397be3f77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dcd4d9049aacb0be883aab5079a0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44abfa50f7805aae9384f99db10973429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584899e29140fce525f88a0343cee5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb440020a8110924afdd1ac58304bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a447a4ab3ac4f63ea7df379c994e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602f9d04d2c240b7c0c7caec6c793b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294f556def35d92e3fdef8c25006987434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6790bb36d365856f2cc5b29b7fccae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c299612e6f5e74d0146b4f971691d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efeba351e5395b60523b498f1fdd73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024dbd170d0a9dfa636466221c90e96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae63472a68e97de75846259e8734c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13a229ff5f45306e081fba82438269440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d96a3459c8b332b5743c4eada12a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38146c1abf8aa17e328a813b49d58d76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f9f57e2f21b24335c4464cf0258aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4848b92cce0a3def898456b3cc6fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c1dc1cb16655721789d540384dad4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b126715cd0d44003d42ec2a7a59c1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d886027225295fb5cb11c071ddd22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e39fb16a8c41d23c1401802c38eb62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0786d6eb7970d3e06b5bcc5622130449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5793dadaf55a2d51a38f92e1bb5ecc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e98c2cfef40d16bee2c85a2a7f0520451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1f4a40d57eff17ea82276a5b8432e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31aa356d7a3a3506206fc1986de6ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5368f9822b6ab091aad2e0fa081a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c3866e65d8f29b4c24717a06f3e69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97f12f66ee56b6d88a6a6b2e227102456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447985109ba93755b9e4fab45dbe6241457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a530ec1a494df79ab9159a2c4d08e57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eef8494343150f674d23d1be5458a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14fbcc5cb4f03837a61956e3109b94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d69fe27407a076edc331afc7c8ddb1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec58ac6fac136d1e98fe7423776f4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc14621a689ba4555efa6a4c861252c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7f0af14047f0e13e897da4ac69faa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0de87601fe337df64eed6b7aa4bd1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32abd339828386da398dbeaa34f5b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a202c697b8d20ebbed030152495b302467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7ee4fe9a3d472a4fc1a50a0cc71b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e422cb704277a9ca6b502725be2580b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b5b0f8a02e1d7301525e84af502bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdee1515e55ebdbe8f2b4fb35bf34bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454a2af6d59da104943222198f4401b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3efd029776ae4f59d1f75a470599fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ec53532988a8a4d5026ffaa6da613474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79232d6be789c8c6c52c1c128248b2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37360a7b1dd95deac83bddc8aa1bb30476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14952bb57cb32fa644ea1c03fb2a31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8c200ab81e938487342bfa696f916478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474271b0dc54b789a37d4ec91b04f19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0337be0d3338246def3133f193680c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3cfaea114a994246a88b4fdf42b77481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d98f74d7709cda164ba07e1b86734482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad0b0340742c59f0e3e0977f842e0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ff987686314993afaa82f7d971601484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6117512204bb7829c986e1d3181dab5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796535ed1a3e91f6194ab5b968ac8dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0496e743c85d4b070ff20aec24905b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa78b5a2ec807bdf2dc6d64dab1f67488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbd67d324567c0e679fc333339e335489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15859d08a872ded27e58798667479f10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d64f099d5b9075e1844da97d5d1e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030ff47f5c7f33d60007f2c82ab5800492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ecebc527c75ae4a492611105310b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7637d959f105d408345a0610f6086494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40717c404627c7b44c9415cf126fe22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c089d6f05f14752078c9db2ac763e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be20bfe97e6fc86f491365812de117b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35308d0eef3783eb8ae0812d04f43f51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6526acb8d3f0a2f89675d092cf32140499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00637232f21c2e9f1f5b846293d60cdf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c362317a0aa91692cdd0194c5dcd7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7140c25117f855d675fb43fe19127502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86dae6771fe69ea4080d8d4cca464e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5087b1443afaaee2b58597f49ad04de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51afb5ee7306b21e9782f37758f9f97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec18cccfe1e538a6daa09a3c0846be6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc242d4f0cecb70ed09d1de905c26c0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627116860c3ff5259a5630f1e3444fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd10719e33c9226dfe78bd26bbc071f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db35ee95e9779b30abe5295d887d2e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98874497bfe6ad888029f6cd13123d9c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f87176201d5272860e5caaa9d9de1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5bc3048c446484246b5e2ca57051b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa543febe5b7bbcabd213f29a8136490514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6f98d7662a055def38177f61a1ace515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e934686c438d12cecc7e82f889dce35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6201c3dd4882409264c250fdc5b1711517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f561d729961e67dff009cbd1dcee0fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadd7efec135abdfef662c4bf3557b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f2dff4874e7c5cff812180302d3e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e05bbe757b4f7d9fd793d20c62f66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f20b6027724580e8229e8aa836199a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc1820be41d19398b08da7d7034583523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc55bc4cc04c5dce03f436107c68e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01895186e4a60b0886b78b61df39b1f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9ec1e57e13f818ddecb3031fcfe50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228f944c4c4f954a085a023c050a03b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f725c4ce638b1db3b8f504d772ffe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197252e700f6a91094fabec2b0ab317529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d8b0582b8cc3fe39350fbd4d38bd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3842702d7b9cde5c4479ca5f9a858531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3169891dd5cd214ccdf75c7faccb22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f919445f275e8247267f3cfeb0587533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a289631cedccad7e0aee7af78423c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78aabac2093af7520b0500a9f6bfaca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18715a860b7cb43ff97d4a380f2aa6a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aa5b8053f8ff44081b1714cc7743c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca6ffa749a3b4166eecbf01968960f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280739561a8561341612e54f4a644c1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ee56583a01e7a6442ee28897ee529540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe107600ed33d91203de23b4c638388541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f66125de61d912a41e5800586d589542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5e1a764ae5bc3453d5aa1f29982cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c4b27b1d1dd44d480772653adce5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d121aadc36477f65242c84ae8bc10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8ed952a0f20891d7e50335eca52f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60412086b2673a38dd45e6cfda2c573547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9064d655c42eac444caa1353492bc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe5f85ec312f9efb7554c76f8c77c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff53218393f44ed4fb745264e6d6cc6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864c1cc48feda84779e49211a81db13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4aeb0d02beda1a3e1710f7525b527552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f388685a6513c501a4ea22a049b768553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70a0592eff74c1dd4c5e2d5c18e29d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6b7f6b915793eab3256462485d083555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af67219c0e7f8045702ee7b628bbe87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630461c49437734924c370ecb4cea4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5f3fb1386e252f10fbac1ebdc478e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53326b1df01a6632e45bcd126a95f7e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bcc7a374dce05c790437e626cc681560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2645a4bc58c84b9b3258ca053b0e699561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e226abd6f426c36ee311434e543e2d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d487ef679873609b855e0c60d7ee09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa25f5e6e54fee1a4c5bfee0a69fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aeae32f5fc061d2ae9e31c8e61110565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3363ace16811ddcaf09e89c870bd6b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12c542ed063bc5aadac8f2b540250c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ad9240cd60b1bb4ac5dd634a95f18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f92c5bca11b42b6d6f3578d67e6f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed80ed328108c2b4b9685408e3c3bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b611514a2fabe153647828ca2b7fe05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9de60e2a437f6df9c06fae8787651572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa145f89dafa1635258963dab20f141573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9579ea83819732e4c206ed3906280574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8f347c322051c237d876b0ed7f9cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b8e8aecdc4d1528696967e0520c17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9caaac73361029d20b7bbb68a871b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5c8581d997a2e662f091dd0de9b25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8488a2733b3cb5b620d622eaad850a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3423fd5189631a191489b3a7fa2d35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e88e1a18a33ac961085ba6b6b7f3e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb73a7bb143bc5c4cf43937e57b88c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78d21232c104ebd2eb0f65f5b20fba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260402189761b5d6d9d8b3d753dffaff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e5d3cb68e53a9a681d79026a0d1a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e2831da8fdf05d3eb59c4f83cebc0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8a6900c930bd470d3cc087331a3b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64fcc3b73c7727125ecef6a159dfc5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12399c61665f507467715140b368d4a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5719ee52c254b55a0d4365fda6e02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802a2b381a1e59a27c877453fb0a700591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1719f0e0d16e69938fcc9d2ca1704592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031d9dbb58548d63ca107fab315603d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84806337f27bb3800e8cdf9849d264594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b8027e0388b424c50fe31285bc2fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06402b31ff6f842abefb2c468e6317596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16896c0cc2df9c637b51c2e08c57fc2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0f6d0eededead844b04a9da5f9bbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571e6b0e0e8d99fd6739507a30f6101599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5038c3d65d0ca507654faa5abff4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541001afa3637f29153aa87856f0731c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4441110b9bdd36405bdfa428497a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726a9d9badcfc52571c1e4d5eac8f93603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774c38ec9b14938ad0a6b11134e43a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ead872de5a0a2ddd33ef27045774cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b443827fb07b4458ac0e9d271e10d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb50cfc455f62a94054af1dfa070fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b900a2c3a091670113e462912ebd12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8de16bbfa22dd078d073886ff790e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8954a70b4afee12c5be4172eeee49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4000f097620047269726ba6102a8b96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d57219a072949e46663d4b06aff1e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec51e34d6589823595dc210b12869f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f41518b2fa1166077db260cb00ab1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0adf25d594bd85dcfd2d33783e9dea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae195ee7d34d5632e4d3f8e89e47927616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabcc31490a616dd06334cb5ff67b3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad9862c5a63bdd0a3bc7c0e25bbafe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc7e21823538fcd4c29a036f8f4b01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35db34b58a02a9c7768b176a4b5b56a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249206d02b9f0c518c2a7a17b23716ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fdd8ceb691a8b789164d312f15445622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a740caa48d7f81af17f2c071a2902623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b5dfcf6acf16978cb78ca078e6599624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f301c7e889cd2f1813827ae88b280eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f69183c05429077d12e7396fd8630e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7b26b0c4b9594bc16f3d5f69b2648627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d3532403a2cac2f0da33db663eb1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872545ce41c476a6db1bbe23173fd66b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4d499ed634d7cd9c8f8f43b72a5fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3bf3121ebba0c439585ecee1a97a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e46eedd1d1763d68d4c13a563ecde0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0f03f4ea0a0a9dd0c8894563b363d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a15da29d7a2ea7b3a767cb146fc9e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67227a3f0b11f71d15082eab111df1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2a608dbb0c90acc88191ecadb6677636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72ca1fe3e1053f9b69d6013ad9a2d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2485ceea5f55a18a43ecea9b2de8f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33670a2e79a9cb43afdc0a571165849d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fcc536d57778359d3b318deea1e05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa818d6e3e4237b7cb3dbc7a0359504b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6969580760349d383037b2f14ed7f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185381d19c4379086f8c3e4c413ec8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcf7dfab48670cc6d7de166d5ec7fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ffebf907694416170f703ac575f2e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012e665dfba0f4d5427b17968882483646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a894fe86a91f12a24b89b9e570920e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c3ca0def46b21c636d47c5bc9469e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4893a25fa088afc0cfd948798b93508649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15a22b3e029c41481cfb0cb83e59d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a9f849e78a0dd9f2053d6ad396f78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63e9512185a319314cbeb59d9dd000652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743d70e114d8c86d81e3b2a3235d3c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f6ffcebeb6e4446b9a8c9a42d969b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e260b7e30cd6bd0d5fe26ffa9cb772655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd75fb3a8093dfb66b3d8f1a4d59d83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792e66bc1e473ce59b926108588a8aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5311d53174812aa3aeed827016b31b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f352808044e5c2dad5ccce28748d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748be0dd4c2b6545b69bb93a933a233f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b86aa0dd76e845c1ddbf9c9053173f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f50301eedde05f78f66d975287a7a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78b74bf3f7d38aa3c9ae706845cbc5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf1b57851804e39109a732c4ac5303664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6745db98eb58b053927319a86ea569665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c2343e86a232247921cc10ec681aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f47d827cb9979ba54c2d320aa4de7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f431096405ec7fea6966bae1037b2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2c8ec8ea36d6e647a22792f407ac9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfb2123051b2008b81a8a5b3ee9f44670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bf951f9d4be124f29b78a57bdad41671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fd8259609f1b0380c858628f9c62c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450e52ad841df44ff28385bc5e79c50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a79f47c3c7cde58696edb5518fa294674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458074d3e0cb99bb0e35578ffc946ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3a1f71ccb425a4c78594b19d02bcb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145605db3f43e6558c31ca08d489378677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74e83afee70168a1685c985c4d2ef4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fa260a4be904a83d51b404734edb4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04222d1908e9bbe2be61f1af880807ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc17ecbe8fea33a9d9e1e5a7336135681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84db61ba815c6685f314d81493aece682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba92a28c9e694c600627aad7327e83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2e26cf104e73b79ccf99213a81318684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3709a6db2730c4b050666bfadea1b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1c5e80e9b65c77816798361f1f4ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed804a18348eee150b0acc8d810cf4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d74c46c6697dad86e5760b26d26f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9cb86376959a7f177fdc753abf16a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7345c256f6701b6efb1052cdb559c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94f1fe9690d8f3d709084f7fefa89d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc429f5984fe87f660bb3c30c9db9583692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfda43d6e1c3a56ecc73f58eb8c44dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b173a3cf98dcd042cf53928abfce6f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78234672cb8c1115a51d2b36226f45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4517d9baa872864417d69cb62616725696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b3eee9152f0ded5e4484662ba14dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024bac1989f580e3bdc4e3737d60ece698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf7c304e375f6b3bf39817a9b9a0fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141a381721546fd41946bfd305d7762700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8f461459b831dedebe07233badcc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b287fc062d1990fb77d159bacfd51ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d421edc4cd09386e53244485efa4d7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8533a6bb3d1212edc74e2f715abcb2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca2c6c08b54ef1f1ddc89f51bb52a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e09239e5d2f8630ed09d4cb785bcc1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce90a692fee29f1945cd48823a02621707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e675a56c769e9a59b5b2bb08199225708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559933cabd4edd2e5a8dea51a3b3396709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758e5fb4bf11556662242a7ee5db656710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3ef964969aba4671487c2b968e7b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1c239f30808dfed0f25339d0048e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d5c6b9729892fa81c02b58bf475af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325918b0b4f1b9c46169d93fc79f87c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f5582090314e34f61ef3973439f99715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18117a971bb3ae147edc5ba80b934b24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ab09e6b02d6c1220730de224be041717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c7f268d85a7733675968fb33d795a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe9e5fc26770330f56b22141e07f0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740a16eb81d2c4ebc611d64c60d0b9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeee910e12a96fa371f7c5a53fb26b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ada01222c3614c7d5a5894192c23d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07298b5b257a34acdfedd71e0a6a54bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41658c1ac66c3275d7e045df79dbff84724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a832198cd6b9495c5917a9546692af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481407a0243e299d4c5642f892601536726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533edaab954690e02f56f7baebc21d2e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39af57e77cfe456e20ec28bec3970b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7472e1437dcc5514be592f1e9082c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b25e20cfdf3c3468eddc6c9990dbb6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f5c0eb2cb93f7926aac811b528853731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bb752d86b77d6d09c1dbca25a1726732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e834b0a6551ec1e345ff0c159ba42e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cf20b948da95496a2af35133d419e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90d0eb3d64a4a74c31bbfce18e7b37735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b37c0de5d5de4ada0b56d70ab117aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c87fdb878ebad65eba29964d7113a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dadf7690cfc5015dfed8217107963738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b731da8203a8fc2262c314d1c72f576739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0376672e4966983436ccfad63b994740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b9c60029e8b0153a78184d8236864741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598c0884abcc9aa98233293b52bf90a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacdf22b2af047ff1f8721a5fe49904743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea41f34fa646a22efc795be3ae3312744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85504b2923fcd9222a6fd9d97d3a3648745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c319f38b9c44e91d73641d22ca0a3c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cb9874e7bbebf0b3f5159a4405c8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df528b9a9ff7064f22fa1fa7218027748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26719194023feb282a9f75588bd5282749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d979a811339292f8acbcbca55de312f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e076d32ad32ac63ea29708e83a72ce2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bf05b1ca5b2e5059b23efd8144be5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2389b7821f94a214bf384babcc07b1f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94ff31a4d7a94a622b70b903d3db6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e13754110c96b7ab2718b3c179259755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b348132e543008562c767590555b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02661e8029f0136ecf399f0d02586ffd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203e91c5dab39ec4421056af5853340758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11f432e7efc59cfbe4a09e7c9b51a8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20ea047a6a63176f827d2d1ca16c81760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307e0abc4ca1eddf1d3421941a8dbf8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5059f1544dfb4c521afcdd3bdad37762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afa39cbb6800aac4a469007cdd594f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85603f721d60bd93ed06fb8173f797764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc803836ba0fc93c63eb2b15de5960be765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095edc944e8187a103da0077bf21d798766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bce606678e24eb327904e3dc8e381c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c0caecf3d352cbe233535d2888a3d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0208f7a9e490f0b4b2c5f81303d86769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a4696510d5dd7eb7a4f0fe4f729ef770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86646fab47911702a89f312ab2c1e087771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0c70b15260db5def501f4573194e7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a026f191502cc08f8db8fc2148bfcb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94446ee01a28bbb2aae42421b3b49ed774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8f0130edd994c5313ee6bbe6a18f2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e56eeadd3518a8575205566fe1f79776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25031b4071c551f0fa58b67589826f5b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6858d8e5b3ec4c652db866c6056ca6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2206b217342f0c4290dcd627af619a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4efdd12130a9fe0228d764482f655d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bd3a7753e58c9ceb991f9d3e2b3dc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabfd3bf78373adf79836b148a1a55c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98d342e52654531f8ae2958d93b36a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac81b02f41befc2120f95b03269f15784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92a3919fc53254f2612745f55c2582785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f003c220a95b3b9696170a8170f482b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71ae1f4ec9abc6343721edb8aaed91787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa6e94c5ddecad485750d27d4e54d4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d91cc0e40b9252e408fc93a6feafc9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e80b3ce40939fd0514128fa2e08838790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a801c8149e87a527680ceeeac4962791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c40e5ce2d9e32d8e3946b31fa0e7f4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2188b1c54a5ff6442868c05540c2ba793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a125b1a3b75bb3722dfd19c7dcefe4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81182689ee03032c9317c72dfc54492795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9985e553bf79d04537a85fb07e103796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fd975b238c66cee216390ad89190a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ba2b35e2f833b59aef495687e6f75798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886180304d876a52ea17fee22347ade6799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483c836dd9a0ac0413e997acf7b509d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37735240f191d90b98ffaedc9805042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885ac50710e5b24dd35441d1328a22d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc9e1376adbc8c3e9cf36ace26690e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115b18419a7b89dff579c5a82b4a5b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3c17022a5f82fbb96472dfe8390e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee156780e443d12cfa03e5c1dc2e88817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99bebc23315d5b57b616fb7042538d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0bff22fc2364fc3dd9e45793df1a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49819c67d8748589be15a64749c9d1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37149332a38543412c727b45f9bd1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750473f38ece8b5d58475ac94ae947712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50354249df2e8661011d8eda088b7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4ec526fdeef6a3c04b5678bece41414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8deb5cf4dfb4fdc4ee71cee65c74515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdcf66898f212f870cd60e6f7541fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501de428729ea44b1278092cf6d12b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b868328475786ebb241c3b4c702d4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcd762fe1f16bb5191b08f6794c12219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e8c0cb0ea60c082de70f94f3bf01120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68efd9047edbf09e31e2ba48c9bd52b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d3bc69bad241b6236290bd244088022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2547a1ba20e163f376d587502e82923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b9735e503ed9dbb1d4a9a89327cd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d6fefd34a4830d3b9873316a3598d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c71988b8b5fe11078577de2831e54826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd79b435b5f197da6999cbab1e97c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b975403c2ebb525bdf03995d81dc0af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83123c2866e02ef90c6f0743c551652929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050afe846e6a1d8a40f129260e4257c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90818d1707b3024c6d18343cbd2c50431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b9be185df3a981cc72d367d3924fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8748e11a6f776445917a04df67aa33233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116f8fa45ecaad649f7bdbf477e135934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e16b5c2dcfef0f8eb70cc11d0248e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc348c90bf7142ca9d4b93deb71399d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105de06f9b041cb63d3c13f719abef6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964272a764fa3b92548f87181da7b45838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec2781e7430f3d5887d5c7152a946739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362176a7983e8b0162bfb7f727cfcd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbf2fdeab72e087622d5055ca9290841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb1a08d94e09a2b6704381213ea01442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d67244995d5aeb71dc6017df5ecd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36745f37ed31954370f6727831297e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1569eeae066645b83611fa72ef7d87f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef0f492ef38db32425bb0fc6d526e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87859fefacc833f01025624f99595147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436012e6b981392b55abb1a90a19df2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cf5065bc034b4442150371754b33b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3e6e2bc6e1985f20027e850f1de3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cdc80e65f70fb6aaec982b3f2ac3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a61d805a771c916491c1613b19cdb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375582a3e894f388cdac6a1886c797153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d95b82f4838e5978fec4100675759054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bc4b8462ebd841be6aa333097f57555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32755d1366e5a1eee065b8a7ebf3574556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d694327348ed3be1a4591b921a4ba5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35649366c1e4fbaea33e5627171b4b7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc54688cc49a4bdd91b68bb40283c4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36740df5c115b9b58a1c49f84f050760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a89fe29d4ea7a674d217f26f246df361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520394a0d70437330699dde9016d2aeb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cd2627bcff02c99f42436edc6809e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a51cfb76cb76e858b357ea0604897964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7d6e58944d66fddfa2e29453dfd6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ae5d6e5755c42d84e0fe0d41ef4dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d64450fc5ca9760f439f884ca53df467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36bf521470c2d59e4a29169473938668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9b40f36454c99d8df001148230e9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a73e71e794bb23ff0c5e15dcb0eac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1069b5a511527a5b7bbc6f8626d68f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26051a73bb8004b58b4b884adaaf29c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8359190e5598ae18f6bdf9accd4ce273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada11d8d50303c4b76276ebe7e6166074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd560881984d3e673878a3e28f405775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7606e33ca195bcc4e281605123944476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b93a8b77ed27ddb329493536a310f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0348f419b14e2b68cbc579b1f137878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fb0b8a34fe0dbf9ca254f548eb29479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049cd71a91eabf82c3932b0c2f1c96580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df4534fbc33971f48acaec4711f6f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd001ed9f026af9cec24265a7dce086c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a7daa69c9aae4fe86f8c6833bdbf783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b8e9379a0bad8ef60dcf664dd748e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf48109622c3682c43c9ae6025143e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e706ddbe63a1cd0a1995341997c9cd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c71e811bf7ff795c22e9dc76194d5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50800fdaf1f8583b4f351cfdb2f612188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3af61f9acf8bcf90fcedddf2d088389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc039f6230f387deef043e134340d8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd19af77d089e0e2c6b1ddc04e9638b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88eb00de0f02469507c933a05860ce692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00728d4ccff7e121df49ca6300324b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0e1fe826f6acf6ea48661a662e3cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606a3b5caaee6c8f8b94d9b92336af595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac090e14be589e9185154a917034dcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aedb8572bc642295dba628e1f21ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9c76f0ebd30d4899dfa1691a02dc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bca5dcf9af87daee4abbd4fb36d4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163427142f71bb233aae2cb92703db20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60ab00d6500cfb2b989eb9510ee231101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba111c4c8796272cec97a979ed4652a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483fb94161ffe692411a7d4608d40e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20284ce1e5a556295103e29ff496efcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc636c120c3031058c89a1a1047dfa98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b82360a22a26903def3fefaa063cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093f7beb96df51ecd6ffdd740050dfd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cba6df000dc099be469e5d325883b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2049fe0f81297cdff60ad0653dfc63c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49929e66aeef0b301b6bbcc161162eef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6046008f1f9a6b5040c6168583b5f0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17837e59651d584cab60801828c9eba4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7affc8db9ca7806068a4fed3d9916c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82509736eeaedfd057e62143e8c7e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c479d7f9a7109b3e9064e4aba4346115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc64f305c2dfb5fb4b4d25b665acd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc27d2e0c0a9fc9d7a88623e791919117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756785e290b2009159b9b6aa20d38bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396927b364e1b0e284e596f4c07e87cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2dcb0266e97cb158b91489f8b1a0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78badc9ab2239b1f9c326250e540fcdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1824aa938c816241dd747ba419b76f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1843a3ca32197ad3ae9200e6d13e35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e16827b6482b401cb94e167ed3998e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0edff269b8faca8573d68326f5394e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06493e93ed374a66ca33fb04f58bf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64129caca32eed7c01460e11f629b34c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ef964c160d526cb4c4daea494727c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94018f94b9612ce63bf80513fb49bca0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0c236ef9084ccd0e30300622d6e8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daa095dc4bb64efd95124e7010ca36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac03cbb1ca43908357cfb6964e39fcf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6f012117ec1151e3fe52438429d1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0759ca5775a31dafd118f93366232d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fc9dd203279b603d4a7cfdbd265bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda92828879318594f0280f564aadae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed679f8c231274f5f96f4f315c9c73a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5940fc57e6d9088108085346fd13bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7170a8de879707ecf92e1053c2cf0dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64513e03882dc39193ae393ee58b8b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfae378112c7286fa7e4f37408b5dfc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da387bee9955d5e369c8d1c382dec3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ffb466b90978ed95d2eaf2c97d232143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51cb2c73fa3cd9742b696519051f1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f0de6a85c85e5ac073154380ec529145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36137e0ee8497a847207210f168625146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518985ef867b4111be36f2ab77e8823c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8cb561a16336b2acbe795ead70338148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ec6cd12115f8286ee5351b03962fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861f3b897346625e24c9c091a1ed446150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabaa66880c1a0ec521f9bd4b48c663151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9592b4417a424fbec687caeed6011152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc259ab88259423dd559a4559edc367e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf250d5745636f4a088bea0fdf53a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b88a7ffd245b6d231083f1ea5f9cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede7e2ef99ad0de1c1a3728a200cfc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf085a4028943be852bc4b0dc16cce5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd6202369b0fdb23962bcde2b4a18d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f44ac680813c807c51501c63fa1982159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760add93e5abf2f625aa8455e17e01e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d978533a06467e07b90efba42c8deaf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad5b418260273c0aff1706076c3f17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9e6de7ac6cc6714a75c626b10fed1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c279e280e50696efd8b4b2d8eb882164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a0b285fcc8300e798f548c0815e0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67e6e1b8d28efa388b7d78b7450710166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e799b766d9eaf86821695e1f8e399e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81b654d9259b1d29c53c1d4e440ef9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daaa576ca29a24c3525af6cae5d54e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e15059c85789d91208b54b18e58b07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0456664a77ef2d0953855b15550ba5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7816a409e5d8639c18c5c73a8e375bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cfac6504d501ace00ae11f720420a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a29b1d38378082683fa228f57bd0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eaf7d7a4568166467f219fcbe72d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae4944b076e8e8109fa3d5921919f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f806af53125723526f0648617cdd323177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37345f594c1635567d7bdaf6a878bbdd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bc35819a7dadfee7f86ad9cf51bf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72c3fb0af380a1bab5e04c95f08856180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d40d386a1caa5ce255f3cb5aee854181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed6a91b45b90ef9e62af572f89997c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71a1d7255c09063afd20d3ecbe4470183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3bffe400e81d5d9b511199aa33e09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e6aec74799bdea682d0e7926f08d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fec85286fa96e8045b19b64688adb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41af0e8a4908c736a968d8b87743af2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa770556f81d4d92ba72ecd4fea48d42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cce00cd3bf0d88b8741053f481a576189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e729abd9535872d7554b0b3a6fcac7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5136096da6dec195af3217ab547e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028555fd58f2c6d297fc0e0d0bdc31e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc0499a6bf138a4f177e54d1d37425193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e5f7e0ebcb629d2b0e3511cb746ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0424542cc25305c0dfdadc5c6c77fe9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13ebbb9c0c7f9187b15e0681a6969d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05ec5e7f216cdd220a6da96fdf35d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e0cc550b279a4cc2f2a9be98c6137198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dce20bcec0d86660f1f471047b390199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7857e07deb8d7dddcf01c7fcb435f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e845d2a4d7eb9202b06ef6b8de3a702201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fd093a4d7258061e52a5b285f69a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01475d16bbaa50e1eefe6f373999e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be77afd55a2b6ad8223508505aaac0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fef6cd7e733e5dbf6ac23b69e50e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dee2d6417ed3aa2d9f1486cdc54ab5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b8932abaed743f00c4866c6d73845207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994768ef9bb192ab99f9fb3532df53cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c27f62ecb5e4055a8b36b6909b995209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e334b5609d4684e2d4b62c9eacdb39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cd1e38551f7f6d0df8b21eb2ec57d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b11ea2275b1f30bdfeeb9556135ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2c8b9443d3bb6c5f8d8cf554c5ef0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9e00297284c969f014f5dadd51e4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36c1556313cd7197e26bf7c50479ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a248cd56cee304e4d733e9d5954535216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8fd933b577ef997dfa43be7789eb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bfb68d449bf3c7c09f4e0c87b860e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ff38336be52b51f462ff898994c06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36c92dd91a08eea3042125e2fd817d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bb6d24776915cd680d6536f6064c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c3b8f58f50e5934a2cd6255d02723222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2027e654e8d846b720fbaedd167b6ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87240766daf9778d8b8a82f24ef7c68a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714b052df86cd447bc1efaa6207342d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76221750d11c965978905f9c6b6ea62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48eaf3aa979f1ab63d2892b156ac351227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52200f41fce5226d5f08d2c11511985e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a58423bdefaea1c53c176fd2e0b07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78be7cfbdba9e008ea5e247079e5cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468517a27772e24bc29f14a71f15438231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c4aba138dc34f5e1f5990eeb8809c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb45f9f3d387932d18fdf5ec558366c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bec39133828bfcb8ddcb0a034e1a26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48f7019b44f091ea8963d4d80ffeee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280717c7d3d4d7a072900eee74fa0bd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b02c755b10a14aa4ae0a1574c5acf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8c33bb261fead150af30f2b916a2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568654ce878b36504e72a4c52bc31ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2628a3aa0ee6544753cff2eda87764e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2a65d6b8e19fbabb330cc0ecd04ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd56e862570774e74d6f91188bf535242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144c025eb415d72051478ab32b95daf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b570c2857d6df8b3cd17025cdf1e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f46ccd8509d25ae284089e4d0b0faf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c480f2079f294f7447e2dafe963d97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523a921bdf18dc521570690a9c67c70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ba1fb79bfc487961e58622aad8be2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae64dbfef3ab886db16705ab748c454249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d501e07becca1b5148acfdbcf532e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c93f9e045b02e8897f12ba04a5261251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807de2783be5c26bab9e62c01f948a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc705c7c79aca8d7ce8712080c16bce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa73155f379eb936c9528c67f33e189254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044497d75798646ff8a64b43429fba85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67b78c8210795c38ec008f2d6506b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c21197b372255ee0a1f6f807db841257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a235ba357345a1e3d754a83ad27ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0785dc329cdc8b6edec0fa3056d7a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b548be7f738e499fba6d1375f06361b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b837a57aede72230f6e5774ef08034261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f34ae92647a0d2046a0f985eb7be6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6df683c38407d6c9236b24d4ffc5b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3b7e37890ea6172cf31bd864e21f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2d9118d4d71fd4a05976764ad5cd2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f0c01396b4393f376576e5946bb74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e7a2431960caa85748ff9f478efe2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d719260743c8e581640a0d08440acf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba78fbdb7a2f0fdbb0eeb48e209e259269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bedf727f9c06c4a44146bd247bab9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722e9e0d8fc1babef4dfe70344bba11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ea9233383b0ad36012494350c7dd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3d8f80d6eaaad3901abb0ce9448f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca09357dc9312e1554c240ec041559f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db9505e340c9b5ca51bee01a029a7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3af24a8547cca5a67b9563d8f6cbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac434ac8c8833bb3e99d329df2ef37fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e13c1d53a08ec9ed7a38f48560bccf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edc323c645eccc340145287f253acb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fd0795c646c0351a2cc0f6dbbb1ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3649b78c0fbdcad71934bbdb6d97dd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33bdf0694989e1ee6c7a30bc453db7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc220a7a684ba60fc6e362b56a44bac2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65ed8cf2e77e9643ee17276720a975284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5a5e30f172569c4b4bb16a476f50a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80a90d01b98019f29e93139ceb20e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e68717a916382310ea5d8df11fac6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e966853acca3fa74dd35d9a6bee7e3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f8af9c9fde9ef2b2f0de8e7a13801289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d970d2ecc2307528cd5b8603efad6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0329b2466211f47bf94ac21092d5a8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14f615d5389a384b7a3123ce26755d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fcde5730cd170ed92f240f7497473293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430c4f44a723f9fc67ecf59fd9ffe66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a09cb95a4491c1b9325aa27bb218f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eee483343ae6671127ef5eaa4d3fc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecf28d06bc5290c7e3c418ab0f6828297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc4665c881cd49f0f4b62dfd072325298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f479f05bf3c054e8f694331834f501299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df235f3a02e7eae8959dc2584811de62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0139c7421c2e8eca66807411f4dce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccfc617a0b9e40c3365d1f8cb556fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52304134d9a24f0b49c1c7771fb8270b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbb17c3a7f0653e35f0efb73d9085e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e987d32a02ee0e799b13daeaf8a06de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4858faeeff532912852efb4d9e8e34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68640547a2920a6361c69d43ebdb359307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db1aa0ed97e2b9ad95abe3d565f09b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1dbe1e64e36e9706d1720594ee794309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8970255bc86293b6be4983326c00e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eb0c37727f031ac732f1c9f3b1999311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739c731314edb68b0dacc9d3834b4ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbc1d979fbc3d18bc0a5a9fc90340e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b0c278e5ca4733a4f30f076e10331314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e9d2b83769ab12e2b13d6d435a741315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36868a201bd65c1d9f70fb898f0724fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756cca98c9d3da4e45ae1a98334b42b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aebab550b3184a24188569daad652318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93235e9f0cd6791db48e351562d2ec28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa79fa9103b68443c69d6772371dcf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f59692130d560cf89a13fe6b6cb1dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90823eaa85efa6b16c7a9e68b973050322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db3c049255487c9dbc29cc218ec86a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6943f129c0d028a504785ba02ffa69b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73173d5e17cc2352ec399af23949ee1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d188663df54ea9781d3719b489f2703326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff495187103f1d0e7d9cbbeb1fb593f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed24e27df5f713d7431506300847653328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03510a83f8b1ae0a1280dfc989731934329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7702d9e1800b5b4de5bc3980cc242d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07b6509b9bf4d5eb50ec9cd6850072331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a2d6ee050632e1234463de97a27bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea563424a2e02a3fc2203e8ef7851381333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d428b966db54fe2f966d2397608c463334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a8104aaf401df1f18786b925e934d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945be7577f991c80505670a5be3f0f03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da34c536cea74bf7fda1bd91250564e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8c0432c998a27fae7cfec3556e23d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47376c51fd1add666c99768fa7363bb1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a91e2980e6f05e1d3d26c443ba2dd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8d6c9df3f7f6713a19cbc872d46f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcf25223899b4b7e9f4d7d8fc61dc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dae2d27489b1cbc752c7b8a8528cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c4e0ba94a7035abce56289c2b603c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78978c7d7e8a48affaddb0188af3c96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1d7455e9ff16bea65f964ba62ca07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e64beecef793fcf4cef8e2ef76325347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c2a1db707daaa26091a336968b3ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f47037d845d0209e32af27f029bcb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29efb8ee2edd7f5f95df3486966d11f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da22f746d8f7b841fc0cbdeb74a2923351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1edf394ca35819d42302a579dcee00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abc5274726514930875bd5f66d57a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebe19c2aea86a9fe1ce54e17cfa419354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58138214f7b89ddcd7623c904a59c9c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243afdeed83cc4f2c3d7dc850b9f965356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffecf6be4e6df485a8e8ebc409f732357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce714ad2b6c50ee02ccc3374d3d0b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372d215153760dc1ba7c30da73537b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196830cbb09b3f0f3ff22666a3b607bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3315344c443603c08262074260797361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d01374f0876910c3acc07d898f697362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815d3594d19e99696ecaa9d8e6f909b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aadd2a1f8e4f87bf5e8c5e6b1ce2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a18c925158dd0072bbdcfe2ebf02e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688e82088957504059fe923514f8fc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824bfb8880aa1c045f41f2c68497f41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f216d753653d7216db75e703421914c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acde839a4ba6bde0f04b4590c67c34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9213e3bf9583602f447e0dc77eccce9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfaed0f7298e4005ecf38186784107371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888e08f7bd8eccd7cfdc7337eab2af5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60067070a33dac22a9594af3cd50dd25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808ef1b3823e424f767b5b74ca7b927374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b5f5abcc13be539adfacca94086e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a73736c6e7baa066c441ef60ae430376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d18f4eb134f12b18338448b5350a65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b936392377fc37d7dc59d7c95f730378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8707da88411a8f3298583fe3515c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdbb5808a03e9596085a9616e3107e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130b5005e22382d1f1764afbba090a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1ae022e6f953a08908dba16ad55f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf73de3f05a8c0440dc993dd321ba9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21835b5f5b6c1e8733112f5c35e146a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6670093b82a46717d35ef0e4af8f7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a854bad2ad50c0067a813684d9cc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ac224b979a333548ccf3048af8177387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f70635a9879c19a0a3cfaed6bbf560388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05e3f061b6b42e8436c2f0d7e39cce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f561db5756e3e16ce54d716b7af54f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e961b8da777de9b1682e4523ce2b3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c16d97276a58c8471532db3b6fca9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ea4a9737ab4b69a941d090dfbb84a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05c777ec8072847dac688cd836cac4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717c5daa2eb43b8ce334e42a6268643395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db43f323f6d845af8c7416e4c8487e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc354d8ea0709500d74673e8f015444397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c7d86676e194087c1d893c6fd4555398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558eaccb65dd191119e0739cc255bb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f67b477760cbb88520f28ab61e346400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cb33fc30454fb586cf2bb371bff7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c90ba889fcd40fc0091ed395d9256402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac55c3d97825b5f2d7453c3202c64b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efcea7bf5d0a67ee759cafd7970b51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92468e2b67d84a8f425af68420357201405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692055739b86012a77fc8bd67824b41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd607743845391d383e9cceffff3f04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d6e5c0282ca319c6e3eab0e1fab83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657b8db665c6db9c93de5477c7387db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b959982d7fa8c6def2020db6d126e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bef4ccb2d019b28c4fd039b544d37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda6741c18458d3817a23bb15b9b894412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01bdba6b7e476278762b256a724e01413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709085fe7e170ce37ce6817933967bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9a986354c249b3db3c8b19bc8d51b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bebd72e1f9229e2cab8c3f04aa7bb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7619109d6f9f4ab9ce80bae91cc4697417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8caa0af1fdb9ab8f51fe9b3f5f6500418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354241ed835d9a4c1ed8fb82687d21f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01988729b8f02eec2692c8fb107da57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d307034d617a391f88fc9b7d20de103421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1a985350877e145f40ae836b3c556422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44c6831309e915c495747ae9bc43a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ded8fce2831910799934ee5d10b59f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a382222327057590b1010debd204425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4813db33bbc6ac94ca307717de2c7e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a05a0b7da21188dfea7f6e8a259b77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2feba2178f9a2004f0a799f1ae252428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bd061a4a3360f3890bd393bb9e39f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70641a63c6e97f962cefb06038dae2ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bb868ee90af8276a8a79122ad6779431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4038d51cc2ab5e18a7cab98141ce35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b427d1fa7947979b0c299184eb7bb5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eaacbcd25223fd7cc79d5a0451cc6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55bd427d046f5c92a697f7129314cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70ea36e297b8fc0fbb5f779debdbdf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a8f951bcd02c6f4baea406e12bb7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123580c1d25288d5b44d8f403cb7e887438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36254d26ba8a025951da8dff4c6c3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e812e089ac8e626bb6c2fe901a8e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47d07ca298c22611dfe580e2f29740441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc5e16d189ffe27b60fc1fb53049de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff55a82f32de134ceacff99f1f6cba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126e447fb032092cd8384218ecb2bfc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c557a8d09e1122ccedebfb82ff57a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fcd4eaab534243177eacb2b23fb55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1856a8676ea52272aa1e5332d890b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a673c3630c18bec7be0804749fe64448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91607ee4a982af1706ad6bd6c1ae6633449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc70571930d172450ea4ee969afec2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41aea9d99bb3a8ac95218ab0a2e347451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064dff970404b3b22abb7ba0cc85f30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d8d96b82b4c2f7e83df29c850b5a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948e59eec09e0c44a0dbfa25d88f712454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f62e6141d7fbfefe4f987a7f62e9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d206d767ccf8e2fa6358a62e26f0ba1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217df49f9faa645451ec85c2009a324457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d9d4d90dc65991835abc30c024724458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc00c083c9eb9e6eac8a0dc07d02dc8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ae821647c1fb004ae55f388561417460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78511b9553efb2ea984aefb1ed3750c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdf2c4477e9e0b2a02fa2099fd50dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65bac656e3e347082b7be5e2f71469463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd7b82151b292a5cb8df59d37479c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13360d92a0936c77577c5bc5e009d92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222741f4ad4f3dc0f9b53c3ace796b59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4943bde20f0ac38033bd2d1413338a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cd3703573de894c3ad5de928e9981468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38825e03dc4a5406dd8f0bb1fd0cf26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49624604dae8769f05593412fc104be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970566579eb04dab258ee52231a19032471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0f0f145b1f01ed67da0cb898969e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e493c6d02ad2352e09b01104ec445c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b11356fbf9f2f30f8eb88fa9ade66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558a81a8aa1a08b38dedcf3da859d0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561962461084d135319a1abb47776888476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a347f58a0b0e0c2585dfb06c4b628c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608455dd847a5925ce8383ffd0d1545478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f5aaa0358dbceab6d0a037dad3cc8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da67b156ca092a8e1ef5af7ea31935480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b6fcbeaeb6a073d68f80c2fb2cfec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddceed016e70610b915ef7d4f5a9c16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340e222c02c89fda32881cb91ffb076483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3bac7a72c89a552c0150ca899d9cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d357ebca893f9ee63cb9a99d761ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3d56b02485629d7052971c1596fc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ade976e25414aed99513a5600002cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8eb8b1df5acec77cb6adde7b89643488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e2e4217bffdf17dcb4b1947484e90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7f14a50df9833014d8ffbf5ff4873490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbeb865eddb9b43124b152bdbf5255491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c97edba5f763389b6c179bc0f8769d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c34e0c15ca99250e69a2751e9fc28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99bdd93c256d17b238ea2792352d2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc805e4e07e48e5e040fc0c7995b1270495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84509c691ee4f5a546a1eaa98209fbc7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db2fc473ddf42bd1dd2b312d11c395497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9f1297a41c55a40f266a3a139370b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fde7737aad17b6388f4daa510a18c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc9f527c2fa2d1f9119c9fb43af556500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610464a318d3fc394ef4dfe38ae5e9cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa0d06eb6433d56f3c564285d6228d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ca06e3d5914d6523c4c6cea8afdf9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816cd283cbdf1c676c3e7781feb9b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140776cf332b209d3af5eb3e0c54a8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65fdbf6627ee2822879f08e7c34dd6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59e032a9840c539005810451676a88507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71686c50782555666e59e57afe9a3a0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaa772618d9c66c17c58f3d1a22a8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ba4d24b1b9b98e720bd60c197ab24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1b3bac1dff3506e6dbf0d56a92baf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e256dbd89675cd97c5dbfa5d26a9625512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41019731471e0be001e0ed5381f6a31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23ad2efc089c33cfe432b9d5c2ad4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f72b2d61c499c8b2a7386249616b03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee053e062a65ce7ab0cc8095b50d9a7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936b7fa74f1c6389eb23921c77735d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ed767d6acb0fc1b6e36b02aa1a3a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25af3978eceb6bf8b4407aa6d3ad236519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e400f55bea694ecc71ec036b7613de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c6764a41ee026e4f8722897a3b08c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac57190036a2cb21ac7bea6b24bbb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af74e3713a7f92c3db2acf00e69570523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de6c304ac32bdf050de582b9674232524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33938b30a03db25154a39783be110e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91fc75822cdee26de64bbdcd1ad406526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc88a8eb4cd85a9b67162e97a8dfde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a5953ceda25465f4bc2e64392183528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736a70c333a70355690f625a117aeba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ff7045b79edc1af25e8ff55751612530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1226b4110fd67c6361afe14c7b7f5ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e3b4940f0bc1a1e24d5280931a1a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f723aa6bfd3b76c47e00dbbdf2919533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aadc65cbd42d330323931465fc80b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b4ec01b94d8db1399485901f2f474535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c64a8653ba197036b6f3cdd641fec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301b383815ccb515969ba83b32a04b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba3fe80bf1de811704ba64bb23de0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a185d33adfeaa0e7396c06299dfef3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079ca34a9d7e8ac7f4f393d348b7619540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c65f08f167c1f8d35c46c697e53c74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f4ec819fdb7047f796069db95d608542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd47da5dacfb10300b1793277ff453543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42611aff1461a3037f39402df172f60a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c83f8fdc3e7bbf7b8db645324d28c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eb13e3d18202053d2446efb6f6cdc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1b7857cde1ad624b9492d49b6cdbd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ad17b0d0ed1a57766b08c44402e54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956b7f1db8901ee7da0e04ea73bdf13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62f6865623ab1a94abbd048c73e0c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f242ccb0214e0077f793da9e423f96f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ed73384ba24dc8717b8cb901465ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc824ce1ecdf9abb6322fe34a08787553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facd7c4f94229b7f66f8200876f4be9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001500994a4dc52877d020640b3459d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8a396b6d5a030b68e44d6ac7c9c13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad45635268556df35d89d6ca3975b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b0d4941b634a0b1b2b63e9e72091c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dc00e6d8ec61b32a407cc5a42bc03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cc62b4e05a9eecddbd6a5f9900ec3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b16e899dca4064b954d18ff7a1337561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6925565e5757b58b871a59565a7c648562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697fb6fc01c45f523eeaba8308aea8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac165fca3c701ddfc78dc092a3e3b7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dabcb924515d9b45f3d1c608a2a73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7d78e2ba32b80bad6a7343ce5346a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b610963f98a1cf32e834e971691a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4218086b0ee702908355211d8594ec9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68c6ea4b8faafb114520b3be144fb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc46dc8c25419462845986c4d11f07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc124e906120ead35de37f60988e4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60192b8760043812ab4da939da18e752572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8768a1755cb240fc869e61c6566c11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7768f79878fb6a840ce21e3a07594574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d8f288353e461d601eb87479b81e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f5c5cccfa46d0fc088c73dbcd26c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa092e0d386697e9e54ab7c754967e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903e9340a5f22ef9050f34b25bd4d0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200e088d6695bd96bae4c7f9ccda4a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287274c3981305d11d21a2cf4ffa6b86580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224e678d6197f837a17a72807583cce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b00f6665742b9f66bbad2aaa09e1a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ddbf33aa4f79be3a912f54e9220d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192eb43b469c5c9cb8c515824c1f116584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9fa907ae1dfca4a036ba5ed459bf5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c86174317cf226b2494da478cae82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54138b82da2c5fce5e2249849fe72bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e8020f57b6f962dd7f8745a26d051588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed8b293f107cc7507ac95dff8f930f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946da84ac25d0ab807fbe5b8c7e0d00c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274db3b8b9387ff7170cdfd71a0d5319591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10222281233ff22a122b315efcf07775592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570d39f5af1c635b91f8408ad04b8db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d280bb4b80f1032e00c5047ca50b9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7784e5a8cba76b9439e3d01df86c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3990563d24d14a0a885ff725289e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92d48a1270b11a3aa17caadd6799c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6135715faacc2df713db7fdbd2dae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eace0fc4c16b122efebef98ab823f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e185599a1101ba293d98226d2512134600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7511587f5acaec2fe34775071a05e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fd1f8143777191d25740513d6f83a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb7275e5524ad0a24d9aea6d4409ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478b95ea87137674aa276c008f26cd4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25814ddc423c957cb1f0e9bfc5fb32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd712a8a7bbe272901848cf9b0785d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb2e919330109e80dacc92ad0ea608607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a602ed8435c32dc0a683c7b356a6efd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff220da22ae943b53f0dfefc59b9dd7d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ba369c61c71953ac916bdfcb76167610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d6a02c6b0acc8960447bb4b5c0096611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b837c36c0c99ada4e8a2714dbf5235612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98766e4a2bd1c8fb56396ca099c3a8e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b240a2f943b3aaefda08fce94f3572614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd476701baf74da1ca392ec441cfc774615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b8c981163799f6291d1bbc3332887616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2abf47e11a2fe02435d4fc877a59dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565741835ff419131074dc4d6ebbe919618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f8e81da0608f7829cfe1b3d15bbeb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b7641110b673b7a9c270344955754620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3dce1b7269bdfda014f1bd3c63cfc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8574f79f4e496fcddad5e9090771293622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e7d3d1a82c2f5a3fbd8fbf5cb20b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f949e0c8887cce99aad7f434c7c9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a82e77575f83217742e5ccbccb8c64625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8d3d9962222f57d529a50616932a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8de6d6887d9c0fc7d3de09995074c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df171cf1d27391e08a125b9f19640ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b89af34ddcd0e3eab556f163bd4a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fff84a8e0cc64baf14dcaffd3068cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0c662194a3cb785f39ffe7ee208ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aa3a2fa96791adc4f9d00fc063726632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c71794d7d5864addaeb307c387bae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518e6978b8cdf6052e982d49350baab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40babdc4c986bf748f79e71175c80786635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2b56fa83e36afcb59a279448cfc35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05460494e65470471a4b34e596b512d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef479cd23fb708285a4ca839fdbdf48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3eb301b291f127eda1503d52cba0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6748233ac82b437d6402b25057d4821640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d51279cc8a04e7edef0342baa650d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed879200af772dfc34cbdad645ced73f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f6264ebe414e7828aba71f56d5eea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58338f80a70269dd1a5c60fa2c296c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799bd38b57310a2a004ae00339db8ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726c0486b2bf1ec7cb0d622e488a5e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693417de6b56bdd75510e2c500d815b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e616900569068c530d0d21357c89c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1aabe26c3abad61b94a6689263866649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c553647e262ce7ac629155bf2c437650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc9e07494e5d906cb1294d97dda570651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74055feea3a7a0b99c837dbdeafc3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fb72ef4787c0bbfb08f52b8503aa4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6743cd5d634031010fda523414ef2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39097d12f54660baf07f6eb054b546655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d62cd4f95d9883e46fd8ed65377b6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5eb0c54f5b6d6d17365b7f51f46fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533f676b94f92bd5b627b1372200e72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5fc594868f9ce96135f349a3ae86d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a2a6e91705a3337e08162172af373660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179051c3838fa4509d4879daa7e48254661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fb4bded40c65960ec15e09d14cd13662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67568cbd0d99afcc4abcdc4ae2b83790663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c33e391ee6fae5943581d0536cb0a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fd3a021a92e3b7ec0ec07a6b507b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1690b5d661dfc6fb808095f98348f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5204c2d11ffa1f62f62e892669bb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4d83df1b731b74d1f6f342801b9ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bde3f7a3a07d2950fee8651081466669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e4ca7e0d43f66021fbe5c6ab83b57670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eba43989594bee2847378d9ed9fd5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf888a1fe0b359ac549a421271dbafe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b0495e709a2baf414eeb800520de2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369ddb05e10d2c0e0acd2e07d709865674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed47be1e34711ad2438fe79e9647c50675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df551ab2d0a0d7460eab1a3c64fa714676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13be48979e253e97ed78df6393bb118677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdc07a733c11b8e17f7c2635082f90678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aeb1a8f4d824f6890b9903b01b26d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dc04bed4876f25103c90e0d1b5d0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61984bd65997e56aa40911a39208f950681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796fdb44de9706ae0a138407f0b569f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c6e8037beb67ba6343b23cb5e4470683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f24ea6f4b5c78223bfaeeb24496393684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00070f3c06b3af33f2b518fbe29ab51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5165a8f7ef7756db02c4abfd9e9a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592eb392f0fea0e9fa4cd6f12fb4f57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5ed6a5d92d53706b56458c1d046e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c82debf6de86a30ba0d87bb1001119689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f3f0d0573d9308a5ab138aaa3ec77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49426689b70ede287bdff5972a7b7e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de63dbbde35fae66c37aa239f879e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987783bc4cf77bfd93c078c866144ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597faf042f22a13c6e3e6d216032709694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dbe86b64e20db6347890acd5771cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b320e63b4a8e11dbe0aa2959a15f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8f54fdae19e856939464881af35af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d970add99a8d912595740fbec08a0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda15a6534700f79a23c48e017b5078699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4352e19139464b60bac9857244d4f79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366cc5324c1ccc4a2b5e6923b53f3b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58670d9ea37ac3fcfa692c5d5b0a560702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b234217303a849334b9fb970b9c22ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc27194987fb51e4fd6050ff411f1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc72b6f1860fff61c33d5a847922e3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480c2938d3aef98be82277bb5df1ffd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f583fdc1c21699ebf391620a95d1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa69fdba937df1eb1be303ab518e660708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500eec07be085f58936e8817b08bc156709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23369cd31af0d3060d5650bd732f1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdad61cec1afc1d292b867c77e4dbfc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa21f657b9229162a234a33c22dd948712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de8ac88b0330cd6faa0eba90caabb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e015466b18740914ffcdae70a7cf339714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f6a9cec165c926a3610149b9fc613715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5856107042f70ff5b302730ad7b6ef0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0c25ffaa0f36408ebd0d707c2cfe9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc945bc87e163cff7d4208f109c7c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfafc11f2fe274653f13542b98e5cec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc41bd0ee83982e93b2ea26d349ea6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392289a014ad7f695d8a68d3c89e1498721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafbaffd6d61f3051b33cc0419b66b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f9dccf1480145982d67a8640d63ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f412da026b0a47616bf4772c17ead724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e5a92ec599607d9774c286cadc04c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757cf9e5cfb436226b8364b19023eff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b50c902349569239c438392fd6a95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec768564307c124a804b268395bb533728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279a1c8587d6423393711f124af3a7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04341db9d99b9c65be2286a7cf3e66730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cf22a1ed2634e64c428df2147ac75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420918dc9b73624f9e97fc770190b1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0f6596d94a9d42042918580472bc8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b1b845aec83eb3a213edc0c0f4ac2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec144a15a69b92caab80d5b39b39a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48331a4dac33cbc552e36708ccf8445736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a206fb947f6ffaf6ff9b48b4b68be52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e18d76f21c89fd1bf4118d1a254ed7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d3c645cd4bd1d0dc0db4109de55cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7da2bbfe4be7bd99c1a745a305c9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ba86556f5e64ff33f43b6e03e2119741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046676803f40136cc781873af3dcff8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29722195836a88c9012fe85d1705ff4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c43f591a7e55cb5d9a9af978d9ae4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42aef00bf768204951dc17468505fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570434d52bca05691040c2e41549d13746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a5b0939d2eb3a53846ce14abe3b5d747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>