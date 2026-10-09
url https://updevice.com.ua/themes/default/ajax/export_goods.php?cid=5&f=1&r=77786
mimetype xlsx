--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ff234273312019e445b3389d9f3cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772dd0a72b82e95217edc5e5e948fdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64042714dd458947285401bf3db1613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565deb376d07fac94a8da41f903d9fb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea4545a0209e916d0748489a4908255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777cc9ba451601dcf9c1e35974b4ee76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ca6bf42509486a8d2266af4ccb43a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26552b285fd19572e4cddc4a6f676a108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5af9187d0ca7bbcaadbba814752169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e65ffe76b1a5b2fd84c0948293a28f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a544be68d332e4e299523c329768e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037aa6771e9af5ffe96d0d0541d661d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d178de9d73157411146b514e29fc7cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25e3de2caca64d71425d66586f86d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef15935b982574adb3470d163afae9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef67b9009950f82a8722078ab2319bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a94c047243cb084c66f10657372b3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e294774af07ccd5ba464e22d7803018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe49e6300b3447e0fad0f070c8660719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df88720c572525b1c506fe8c8eb6e2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7b21e4c16d6fc0d228cb4ee47e97a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79602c1417ac8f10fef32abba2f2c9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da890b29f6abce4b058931d75bc95623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23732a29b95fea162ac8339d54d3bee824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe7002cfb1e1c5f82a5d735a554ecf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27156c0db51f4c02c707c65dcb1f2b4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeebcd16a7168274c14826ab8cbe71127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f9f1b9f7957a172afe4a55a3b628f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5245be47551f890a1cd616228b7cf029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c43b55d23ed4f67ef208904301f8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cad0fac67861652a61d2d18eddc0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d89ce3a9cf6ee92b60d6bcb4673a0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1f9210fc54fdacb1fe97c07c98fa033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f171d4787d22d8c0862d87b45d27a6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b9820e42004b457fb8bef1d390c5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971e2bea3f391059ed5955caf2e41c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819f27646bcd8348b9b8a36d4bdf72b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07a745a73cee2f83e32967377a2fa738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557a7806d247fe9711c3c4e792a538139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78d7508d94a56bb1952fdb6750258e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db329131677aa3ef7b334d8104f73bed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c1e6fa3da46bab4a21fdbf5940a9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c98cdbee83adf8582f27be36d9089643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471575deb6cf88672386baa99723625544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca256ac16d186e41cd78e69497a0f6ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1b61505e66eac88e4c92544fd4b6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e06614bfcf0717400be8982eddab847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6427b343666a1b83cbafae00b76b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df918e4f818dba5ca9adb483e31b6b9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba6509846507746b1abbae90f2bf2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c359525a1bbb4c5860915d2136ca851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61dc2b76087e50aa97912e22bf905252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028e8949339b951908cb543ff7bb8cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e26a15a86de58dd11b600c8ed2177754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74adfdd2684950b39908220360acd1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd19c59743115264c9751f8fbaeadf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9f85430ded1ab136eec3103d199e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861c84c5dc7f81478c6e9de08bf539f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bd5505249a290a5c07e4b1604ba2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705b241503cbdcae2c20b4a30d0bbab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f14a17c56e7cc5b0485a0a1af74ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34036520fc3348844f26dc1acef3c46d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a9fea5a81bea409bb62b1282e9b0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232543efbbade43140a68f3e29b1160164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256972553b1f54b8f8bf8e4a9daa607f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ef3b3933a1cd0d30f21ef46c2560166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d981f8b65c48a9f7850615c3d2c48c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f4f12324d008e5dc6bf711c9fb40668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0236dc5a0d9f4a1f04040204ac08ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20e687fd49cc9ad19ee6bff8ee92b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844069c04d5e001f83d918581b051b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9275ca885fd492088c0bb62c81024a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc38a9f4a277f7de74ee3baac5d49073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc92a2eca681ce00ddad49f0296ef0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce61a20d849797d2fb5ac904590dbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b029f52c4ce108cd7bad864a42d06ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bf22e729e2e8ab5223e311cec616677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d2af093a54d4107d2fb146b986a7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758269e259a82c3ada5a800922f4b7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e0c75e73fcececdc295743b22250380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695224c4fafa923a3a51ea364406f19581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b869c5022ce935b7a6e2dadb96b77482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24a28d4d3eaa5c492c845f7ac8b3a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99584390ec068420cf82116534eab8ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc41add9e9390a0bf8f08599e02f2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f65af19f80d0d122f90e0297ba53ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9ba1153e76c2eddf9ce02bb2a01ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adf222cde173fc8c341b85b86397d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4cb23f4afa96c4985e26c04c6d9d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360d37bf20b62764a9874d108d7ad6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de2a4087f27f782259fa2ac77180d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935320b73287cb04f0df89760cf9254c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae391cf30bf25fd30508b4ac3b09d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8d9878671fcacb3a79d49a7d4e02694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109564228628f67b404bdc827e3ffc2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891d6faf518dc3ac93a51d25317abaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912aebd82811d4377d721d44d2d64b2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42642fd461492edf69b6492d9eb5fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60189cbaecc04911b99522fb7da0bd9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa989dbec50b659f50b63ef856df257100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3910c238e359548dbb122372cf50af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3105ff488a40526512abbfbfa42faea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b352090766628057af4c68a2764d7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84ab3f57ceef7adbbd3ef7374acddb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8c6b2b3bbba36c9927a2a35804ba3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff809920c39b885d5fde16169626955c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55afd2ae337e6407b682d04cbc7bc0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf628c23aa10ece2eeabb42cb28185108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c687debec78b0486bfa96afb16329f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abee5651b45f8303cafed15ca01a56f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2af022fa7924c9c7a6e7c296cfefd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c24a3157fd2cd0fd75c6879357ad9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e3ef1c2fd4c2bf6fb1ca9949a8ba8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee9df910368fad55eaa9da2277bbf2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c923f36138ab443a48e418f8b2cdb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e49e4d2ec8c206f86a3b06a0de55e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b27d555723f3426214a61ccdc6891c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc427d3d9aa4be60aafee6e0a03469d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c0a4d2d338c8a0c55b805ba0acb38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e2409515fbb0fc9e9e646eff667be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120848445833b7e63aece26ff6fb88d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f9d7742ccee3e7c7c0f44d9877588122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a106060014719fbe405ba2b0fb5f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0ebc9482b62acbecc5c534b876011124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757426aadb825adc99e79f094e81635125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992395de83fd1b5cde4568310d2c1a43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce646d1cfedd6f019f2646472c1a7ad7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765b505ca3fe036cdabb341e6863994128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7d211d6c58b31bfe20d88e5f9f418129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff02780884d2948a63a3933b2105123130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb0255d9c8a9d1bfa96b774924845a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce2df343d1bf59e8ec02c218f0fe4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ac1683b8c7668b8d42981a2ee968c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aed8a47a94cb07acefb30bcce811a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080015bbd3aef10ec7cc26835d576b68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058152da7f1616fe59e02314b660bd74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb4fc485e67740f0b325f1f6820e20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14699f82fd27129ffe1a880b273d6b90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a93a990f397b841b424bf8ec6071ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797acb9fff5d59851c1b7e6f09074095140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb73789872ec81a26e44f8ea7433e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f03f2b35284710307f833f512632c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed928997c1e1f9eddacf005e323781143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3605b174a379e203224098d374997e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eb34529a7fe92a9d414cba9282d01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c8e0333e1cc110270adc7c56bb059146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e4b6262ba3fd175da1f981b556c57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fefaddeaf891cee1ad2fb538149a4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a51f5bd0db14df1d01d038c213ccca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d08878877219839833edfd69a4d54d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a3fee4ce22ea95f84a73a9e2a31d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2acede239282173df18f695069577d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b839788ba3782758184fe5368794d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a70b09d6a0818978233cf0b6fc0021154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf6631ce9243296cb926f57332b03f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd1a2caa1935b663276e41d8707d53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1398c6c383113ec9035993db05840d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dab6a91ef287ba7043787e7dd9bc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76952f2d5e21eb6667ec57c8724dbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688af68bf5c87dbe1645d836a871ab0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b081ef4e591fe5ce9e01a94c46b5793161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b32a1aff68e1d9a1e4de1612a9d1cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2dc53d2d7ef10f56cad6942fe7cb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af872de691bb3ed5e15ee17d25f0f398164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2db21f5ea98f07d94e86e937bd3462165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2569bdb7e26cfa975315410e124aa5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2bc5efc675acc72140b019679a22d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e016eaa43e54d4bfaf4a4f5f5662b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c61b40c671fcd06271199301b2084169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd04c1908d116d67cb2d5117bcb5b26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250092c76bc062b4deb90e1369eddb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6959a3186aa41303c0e75020e74721172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547e1559904ea76b6a60ede1a795363173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8d51f3ccd08546cca89bdb0289204174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d09b1610a8ff0fb09596cb0eccd94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1f3caa2efe8778149fbd3ff653333176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345134bf8b87b70019a87af7053a06d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a564023bba672f892957bfd98e6079178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400024dd74433207657c9678bb585ae3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564804d0d763d746bdb4a8fadd6591b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de06d96887d77ded27d637aea2d80c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b85ac8ee3d7a17872a1fa4a5945f68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8115cf902041267b581ca98c748911f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4becbd5f7d1cbf497e3c8ee62231a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ff01ca3f0c87c2d02e9efd71a83d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e1cb04c868dc47915d117a78a7003186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6ea0047a3a62ef18b3bacd4dcf8d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59920ada55b08ecf3916f3f262fb194c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e8d2822b0e2de1d2b066b881be12b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3dfb67bb39afbad200b06290a5f01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd902fecf05bdff4bdaee623a32a083191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5cf663092af02e117bd7f83837448192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babba11b6eb3cfab3f53469939e9d88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e20e734d75bdae3f8ad645ac034dae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa3590594031992a0d0fdceb38b4f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4910193c97f46d34b4fdc71e83150e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fa8cb07b86e5bb645d6add4e6497d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a34b5727aa581c93685559ba45cf6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd87f84945750c75a75621160618d5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996f388ac6f5293f03d2cbb6513b7b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1e89098716fb06ae849948e78a117201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ac8175ce6fcc6a484f9d8a8d659e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c479695c41958c8e1481c1f9fd5f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400850f447542889d109156fee2fa78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd966c971d64aa3bfbcf42bfa4d5aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6e2c4345d2378de7ed79372d81dcd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeda1a7469fcb1bc060c31051e607c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e7c80b97582d16d124a093c669ba7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e4052f91371832ee4ddc6a80cbcaf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bf617ab3e376c2ac357bd8229ea45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362e9575336436bf1ce97afed3cdf5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2654df18580860442cdc9accb0b99d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb2cddd15c96e2284bfdd8f8f5ddc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48927a8e41f157b09309c893e81bb770214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239db62bacece842893c4240e2ed456215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f64c47eddbb9d599f1872f5aafd63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccb1ca0a484fe76aff88e23ccca33d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a6a012b7f364e16decbca4c08c0ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19d7699a02cf6b05e72013d3acc4da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538479d6bf596403acd0464a90f7108220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb238f0517a6075e7a0cf01abcf6576221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427c8fca9ecbf984de0a7da1929c92f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd07b0c25a9213b1e50434750204769223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b023ef445395865816c7677803a568224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02ef59ab005af8e0af85f7e550cd10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a33681d8999f6efd4a1d3416149cdd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc332b47bf51fe6af2407685fc7a09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450ba155f7a86c5cc490a6661966c61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f479471a9d67eea7280747c01f36ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df4197e1d54c1a057a56c72e031ca9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718b45f6c61ed6e9360c3aca3a0af7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187094f560c57ce86172dad7a60f24f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682497459b4e1f72e7f74250427e38e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641defbf325d1d45aa72c75f6e16307f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea58c2c19a93c351904a20dfb77350235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746adbb55cb84f61e5a1642fb28d8b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421e4de5b18b1d45426cb9a86d049de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a453d8532ece71ef92896e33791716c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41435f7676f44a6a0d2c3868f8e50b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222ba6201793c325a3dacb4bab18958240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636233ad5ed772a5411e732329430139241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ea36f5b420bdd383ba87296007885242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50118a446a8188a31d5f720d2674e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827c257b14a4c6029f61b6437595532244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455cc1faffce7ea17f17e7571f58735245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357d8a8b599704732349c15895d73f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88505b80a9bbb81b683bc9c985f31436247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc28945c3703e78cf44cb165d6dec1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c3eb959efd81478bf88e968f7bc45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bda95fbfdb09da18300245a3a51508250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e309b948df2d082c034621b419fb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e135c6dcd540db17b381713f3e70761252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58cb6b708f0a62a529c7f97b49ebb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337a34437232856b9a2f3dee7e23c67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfa425a128b5f04901bb314f773622255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697345495dbdbdd0154a37289929ebd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675413b16f4b2030356cc58a34f226d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049f40869ddd8fee6bca1e36a9eb955258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ebf6796ac9624ac9382e0384c9210259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1504a1de625d96dc145a1502271de0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfd2f9b1e7a49360758fa8378ffc8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d50aaa76e2d0205928e2b80ed4a431262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bba6d635f57b5153d322a67edec107263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dd337d357150880a1c215a0f57860264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452ab123178db0e0b575e8a2751e028265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14081874da6f0d554faa21236ec720c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46b1e6a9ae8d1ff7d738052cb45f9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0af328896fa2b6ffa7b5bca01d8aee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cc6676f4055006615cd3ab086e6a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77216bf49cb931eacdafd71e1eea49c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f3d4f577dc665aa54dbb101cbfabb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272778096f47579bfc6ad3115413ed3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69857ec72f4e495acdee84f0fe75fde5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6311327346855efc217ede7ce27f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1e157c5a51397a61598b4fb71d80a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c424600e07712f5aa56ff69974052276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882392a2567034952c2b9214fef6382d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342f87fdc6c9249a56288ec08045493278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca298aa2c8915f356bfa1effc9b737de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb27ed7efc077b21b94b815f4489735280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e2a0a6496d1eb23fec0cb5081d52c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a9b6c50d1c9d2bd0d77139395d08f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29121393a804af02ffa96bf0cfe9561e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b9c6356335d94afbea9d63f52461e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97a9a899e596f604eba3fac7b5e61d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2aef21f9d00c409db18457e88b9200286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f6d9b1d3e96c3afdb530fcfab6733287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d8beece8b77deeae57a611c65862c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d18f95ee2c89b70496b62f734a4d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afabd31a6331ff6b720ce654322ea47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b11b76c084066cc2d2d59c67d98eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70deef7fc5482f1c340a525e566bbe1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1871c3db4fb8d15cda5619e5ba6c48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cedb812b99867a4d8d2c0907407f50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51a5b837aa34d0576d3d5bded07739295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6ce355ffc7ef7c16aa8c2aa74f930296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643082db7e3e51431605354db3ae86be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e5cb9bbbc1ca105cc282efca3361c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358169a93f95402fbc94883c5b0544f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8e19febeb8a4d20dcb26c303a6ca7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e3f1864ec649ef592a5f220fad673301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26125ffe87fd3c25303c0e98448b8e6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3e19316bde327b9689c375431f95a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89fe134788ddc0471ff2214a26526f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334a2d2a794e25061f143073c6c2ada305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16965e0b09b5e33bd4afe1619d1ca3a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecd027d2138560f8b6ef96fa204487307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d86968f3fb21bdcbe56d7c5433ecda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e182fefb78b6c5343dc62e12fb32880309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c23696721103ead4997acabbde4ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14382d4390bb4c2692bf1c2bbc50d28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4c4fcf5586a9b38094992b3bb4816312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935da8c04eeb23593c15068ece2d95c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0bd07848bb16e9116c27da41dcf01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d1115761646af10a6b0d4c4a704d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748883bdb16a3e16d96796289bf9638d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b264da005f228fea7b8973ba5e24de7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01e87f239f62bd8d2bf14c12fa3a74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64b029e28a820f268779adf67caf18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a1a3cf8fc0314621f04cdb93b12be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450b81e3be8d5735be73749090416db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101678d2e9c696f3952c57efbbce935c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b072e41518c809f571dd073a698fdd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca56310e68624f3e76926dd6a2929d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eae8f2123280b6191fd1496fd11f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbd8053f03011b220b45fe37425824326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1370773578574343cccb68723db87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbc7366348bb58e9375072268ac06e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d24f5ca630084c083b9ea19cebb80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a33ca3ca7bbdff60a8d6358c2c476330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc7b95e1083f9fa1466c741e575b67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a76f10e28c6f68e63c4bd0a887712d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d79d19df25aae262693ceb8d349afc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63dab97056ad8d9ac9f473efdfafca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67918bc306bbff0335e4b23cde248ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddde5a97f52f4fc210a500fb93e0fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c31b4edd0695f131349f413dd2ed41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814d921788b5738b9ffcaa078400275338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5644e0b88b1f4e35f5eff31a2589845339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe34b217d43147c80c69f3f6c15f1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0388833a212f2601449ff816e256aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f309d8c89c53b777e7bddfb20305735342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae66c6fd244a630c2ff7c2ff6b5aafe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137a83cde7050f50e4934f1f869ad50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d5fe3635263f3c37e58b87268f251345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ac5405ec58f6223eb161d4bf806f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94639596f5fc401e8ad88d98db6c22a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfbffcd27290fe800250f9aba6e929348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4808fa72b084469ac96ed2880c717349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae887b393a2b956a6b3209981cf7934350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd103f0a3b3dc1a484b592cc342ca9db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4715e835c0db4740c03de5ab79916ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3234dfb49956b1c490fcb35c271a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f73b59a44dd3970466a51f3d15611354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe90576077db31db4b7efa500b05ba3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ed54ad56f89a37f4336a50e74beb9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfd4107597237741307c634cd35855357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0564a2cc6c648899621102325f0d8da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72320b1a241289a2902c2e504d6dec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c1b4e893438cdf937c0e375761e70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92023dd916907fbdcfe587b5d16811d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecab4cf01a12263e76d2886dfdd2ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57c2d0ec18b644829c753f78233839363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982a3959a6e3864e485a3e7a2953d29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05b88d9e7c27306bde5eb9a8ef5fa0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dd43d382ded2bd978df3f8ea81da9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7009d3dbbecb2df829a7767a7b71c3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeee7c29c19a6b27e65ef1bd655ec6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb67deb505df2b583c04e5627129cc6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a33b2e4848d4bcde229f1cecf107bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf687f723e455b474bf43cd467f11d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087d4ed69a446662203f4f64d2a74de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd284bd8f244ab64bdc1b16ffea46d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc8b2d8b027cf90f7676a524fcdbb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef98ecab54d280e4e5ba68439606dfe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0f75ce36d572b5c482187f1589d46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39aec34ef5b6b0d88529f4e2e8e19f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94f843ec41a5a347a522d2118d6119378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a187f880cda65dd587849010975a20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88090e48e02eadd6e43bb2b72615ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ce098a1ea2a952eb0d555cb3ce0a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26486db979d4cd3c011954a75e1b4c70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b03bf8a758bc9a0d0de88cc172356383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d15a5fe9f654a4a66abc2dd523439384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2da8a074e8ac24afe8474ce7e76237385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53913f705eb127d7c8f7f7f1e4dcbe7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7cb26f145c8b65698a71383d2db6e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd41471c009ac9f3c6ae3b25ac22b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3349e3c55571e9a7c4c9040db56a67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af75f37fe798ffe57732df674816b8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1f74b2dcad886b02a6583580642e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ce98925cd97cbe752230242d6ccf5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c645dbb31b708b4d4f54db08b4ab5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b0f90e0e00dedecd769e3e551a19e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf23eb4a4ebfb0d6d254cfd3d169890395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ce1eb4a2ad77f329fe17da36ee89d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e35d03f137cb6adf1d9b37414abbc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc510741bd19b2caa5d6ad563e8ab8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077272036f9ed60f686f649bb97b4954399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33646f830709ca763b9904eb53306f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d569c71574e53eafe8425af388eb86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73ac4213bbe99e69e3195a744b33f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9fe025d2f937b271d18d4db04a241403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214e68072772e9eb502e3b0bfa445a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23514802361bc5d0460312d738f8bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d683fea76e7ae3983432eb39ff810406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4367cf722d2751218045203a16a12d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d1619de2a4396ee2fc47900fa867408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc832e09951834912ceb41284c307cae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3473ca682142b903e9e486969d082b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d67fbcf2ecfb81c3d1ce19d88765f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21667cd7baa448da6eb6ed58567d0395412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afb7a6a91338e2f9edb6cdc7d61b1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9388cfeb388b596a25d1dde32a4f34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b836842625c66184207ceff13781c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b02e5a5b1844fb30128f5c451ba9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981fe98272c282cf44b00952d04c423417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392285890f903fe19a4b401dba35eeec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2c5e0efa6aaa234776549a99229bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58bbc05676de160c6e9aeea3628b8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65357b56916a18a9af32d493c032ae8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bfe47498bcff3a55a75d3e6078a47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a2329116cd1e787eef7fb3e5843ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5595048f60c738c8b3c33a25d78584424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba01c9b573e02dad0b9da7f1450753a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd05f5b2dc5ad65fd8b13afff2ff0e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fafe01b5b1ec89389b84e4ec242ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4decda534f7ecf951058db3261b7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c848900f68c7294468cc815934736d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f56f0c59cc2510fa4e2682ec3a718430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe56ce6400b5facd66ce0cc27e8cc25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27de38776270f81bd0084f0d0a8a24a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62451ff709745e409a7b3e5a558b120433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c5c69a60cdfbd65ebc1bd2e411eae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912171cd68f289e426d3b0d347aae428435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caec85958ab623bc519bab3b7975c78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2daa32439c005cce17ba939bc1775437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ff0c69c90b47f222f91f9a6a8bcd7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c266e534eaa3dd98d8db9e98bcf716439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148f19b4cb56888381ca468bf000223440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a9efdd7055243231ca6313ac79992441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465b387eee5707c128160472ef7e488442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9446413e5726d4e9c6144cf13f6cb90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488d73c1d2b7bd6074a38172f8e9952444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7f99f1d5a996a9f605e614049fdc6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3fbac709da11499af8a23b9c218f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a399fb90c0c354b47b447408cf1e1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38504e5ebe95eb8540b9985c21572fef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef58b3e54a58f2da17fe8d620090de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef983e2c74135ec49591d28c87d32e90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b8250f22d8c45fe6e4cc154481934451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917bcccc57732879f3cb7e9e44bac43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878f1c40c404354b6577e90866aeaf5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5504418a1b39c4c6117848504909647454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77420bc0e7440e42ec7222829303223d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ac3ff2ad4dce747943468cb2dcfa0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea2cd077a7cdb92d527bee3f33daf3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37458cf13b2f775368fbe289282d2bc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c7a5176f163f92a8749abd9314c70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8af6c049a460e379bed1169b7ff436460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c2f4d9080f8bcb67b0d05e061ffa9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdd606d736908b639c7d3e27c3e71b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0962b6a118c748bfabc60ebaf22e73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2792aaebe5e0a2d4054a1f1f4bb0478464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ba2fc40d48a5f1fe2334e42a05f02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec36021c7271918d310a27e052f04f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0288c4c6a1a540b970110cf1d7da74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c132d04f22b00dde701753bb2c37d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4564abe349dc2cdb7450fc50d326cfd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eba52734bd1fb95c7478a51d89d7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f207da1abff9c84621f42d4ba817b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb88a5994f07ab4e1ce2acf72eea676472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecec6a857fc8a97998f0cdb6e95c846473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28344f39eb1b95d2e48e64ca6cf4ce81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df80fd4b6541505780d08be6ff70723475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8e1b62a59227ae2fbefac6855ce3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031add30aed366a9903cfe681ae84f4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54c1fb210c26e28282116174773234478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f1ce73cd0077ead007951c9f2aa0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0454d0d8c1adf14584267abcfb99d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fc03fcb39b17bd51568c7f0f3a62a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed579a7c5cb19281a83dcb3d47643c2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc8b890a6d838c6cc4a3654fb737af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2880b17873fad1c65802d00d95711f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfea3042b03581a4766bfb28c1c132485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f539e344b2185dddc11a92b8f434259486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787118d13b9d37927d6629882bb3534487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bc6ed7d0cd674b2b61d7ed7ad9b22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3772588a85099c8a5b482da536d55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7f3ac09985d7dd6d74ac23c3f048e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad296d8e22520e198de728edc09b92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16576774c0a2a20c64c071af0562c69a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec816ae7b19e13c1159069c7aa927e8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a93233a718474a19d96d65fb38d4a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49264d72148e54a508921ef4e198a4ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aecf441112c76d200e1f7ea01148b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8da901edb6d542f0bbe16967925d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdbaf316bce701589663fdcf76a2a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f7745b5d290ddb3b71d6f33032edc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae408197110a330fb8ec89d1a24c21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce66e63357328528426364ea30abd3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687f3a62a447703a910eebaed0a1ede502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5436d2a843cef39426b0690c92ff06d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571d908ce855eb77217e645d475c647504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d513911529ddfcaf4cfabffaf84b5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c3eea75ed15915b123caa76e12890506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49faf2137a2ebafd8e31fff86c7071507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829f3d7763b2029f9c12686cb2f2cf7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a695474ffe9b9cc492952009dc11aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fa869b33409070e1f20d061a04aea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d0830549dd9e2a73ccb4513aaa348511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215162e21b083cda03a1694b893a1be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e54b11fb4623ab6e4cde8fad7bc642513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5a0291a221c87c496ecd9c87fe8df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63305c1f2ce609e4f1bd1bba0be09c07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278a9ab589317b1df9762d830b24481516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba80fbda256b7874243bc55cfce8d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998d2916c4dd2ac0d088b32ed4c73e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf91bc0209b24fbd0292cd1379baf20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752758847135ef67cacae2a34a980dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e8ab2d9f3932d8ec7a9d524b240f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1b99ccb99286d13ebf9bbd62341de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba10680f42f9e8121a319990dea26f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82462ae0d797ce1d6ef10f0a8fe9637a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4334149f1649c85963970aadca7499b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0371c20da3df9a37b4335b3707b21f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc87440de0eb8417b0b64b3d931828f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d546ade4c3700eab9d8abb97c169fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debad7338c9f86ed6f1b353efdc40a06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eb11c4047cd844ca6b6e917041301530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d7c26a229ef4134e8b670006085c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39c080f431d7002c93c9d13f14b787532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dac47d7fe2e17fc0702248be19bbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8cb2f027bb72895412eafe6f17e89534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28ca3df10517a5329a99a1a9add468535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b69add1fcbb56ee81b97cc8abb9fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52555b3c76dccf9a9e30a84282f3b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fc7b9c79cb0204a7ec5c9a7401dda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5198719abe98b794b0c5d0056803293539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ecdfee33c5f558ff1f2aa2b1681fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff68daa15cc701cae772d18b9c54f84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5c40ab80e2b4ee38c86c1b79ca3e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe45ecf1350a31204df031a98050e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe87c8216e2cf71c25a05362b15ef8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3e7ce35e060be1303dbcafdad337f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7b20cc8ab6bf70ff81a343b29b79b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e078e789dbdf6ba38d256679b60691547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7a61db94167c6979f54cda1bf1198548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7c700d7965778f90748ad098a1669549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9035bbbb7d3dd056991cbc127c6ddcf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47967af486e45562c894e9b407225ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39015ef7d248193225e79c9d1be259552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4ccc90b0024de6879827a98579a83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f32dce87d0d9928226d02b161b9d08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916360f9b5c611897f165fcc7eff1d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b926eac70a8818015eb4332610967556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e99587af4438263204b8854cb61bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d774e3aabb33ef66db5f7679556613558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02586647e6608d4b0dfe7b785eee5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108265677f2e3174f6aa748bbb93bb9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ffc8d8d6a07922eeeb11dcad40c08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b51df0fc2298702a67655b47e1fcf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b504570b67295c86c08959f207720563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd5f0fb382560ed247fc1049531eda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a19fa54b9cc942314446e9bc5d0988565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46895e45e01b2fdc4c7ffc86963405566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7f022ae89e4c555e47a11c28768b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b118ba39669f4500cd8739f80b67bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b699a073aa881a89205c08530b20432569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c56199886c408c5d7ccd7023b4b248570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc90eede06716fd604cf2134da36db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9c60676f5e846f65540b106e53643572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e15ef98041abca3e2f5bc66feec57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906082b98474d768107288078416157574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d6df3313963c1f1b7b0417bbeecb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ee0ea7d4c06cbdd0e966f389a4ccb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fee74f8c04534e2bedb741fbecc74577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15c54ab7817c6031e33dc30a6a3eb7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d349ddaf547ec89e86524a0a513e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1b9341fdb39948d2a59b9ae2e25c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fadf4ae13b52b3dfc7646d138e5cb7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2846666bde689e7bc43f7d5241b067f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7b037a559ecaba6d3ade7ad2a15be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8239fa7bf8ce70476f8ece5da249ad3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207b2655f7ae23bd7c48e24716f63bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de87e19ad67feb266d5474b7a7d863d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71a6c74fce74c87e4d6d74ab0f4dfc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4340786f4188c78a5c12ba9229e78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d386627b2bd77440d9e0aee8aeb2c35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd1185ed7eea89aa48dd55cf4caaeb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b60212a4ac0db3f40ea8ca2c07ac1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd0cc3a7da9655be1b87e36d084d8c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3b69bbab28eb84a004e3dd80ca396593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c05c482e7bf98539d10979899f5050594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61eab80f7491984452883f2e7fcffe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361951ae2a8ea58e89dc16214b511c6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d8fc11f740d3cee2f99bee0ae5d4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a82cbdc29cfed419f8cd29617a8dda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca502207a66bcfdf783e7183f06e4f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0281c817ab487e5663ecd4afe26957600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe633c44324522573739200b3a8402601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa015a7bcd759b26ffa84199104ecdc4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b13a5a927b0eb874535b3a90a5ecc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29db290b00b89580619eb179b40960604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c0a55fc7a2f2ca3a1e5e3785268b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc59b04af0eb120d948fa05c9dd2ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e3454c5040bc255ad53597b169407607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3fae9368cc98cc8dbc7e7d35ee1b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813725ba7d563f8fcdfb637bf16d71f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe4e4bbc98569d307db5c95ef41367610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd860a5884f18ff0282317c93cf9b10b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efbd80dbb1703d531a8dc8334e2887612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d72db2ecb4779186c66020a9debd6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a267c4da4af5cc363d63beee5eccf69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf8c1c83237e97e74d68881e109298615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f03aa023bcbd01c10f91cf48816230616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9d710e878c4079296535b47f03313617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956d2114a84b8ce2469fe83dbb72a50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0d8ee5a81d7f43490887e57582106619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c356712c832e8e691b2031c280974620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8889584f75e9986a4e3c96d9fe64510621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272dbe361dd4cfc62128c87f21db8bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcef4f634bdc59f2ba1d382493e2c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91d053c5a0f25850602b8b587fb08a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2c09bcbae46032585b55b867f112b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8407cb08aae1379d43c42215ece828626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1734ba72cc9856a82e8e673fa570145627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e2a8f025d5238d0dab2d85e6fb9d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822e9f5698ded720331097f745165bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e39df095648c2d66ea1716747d56b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644402365ab8e14d920c7f18a6bb55a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc723e2283e9b9ff8d467bee869e69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d0fdd40890207ae81a030d6da9ba8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfbab280245c2ea012db9e77e57f3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb514510a864219d078ccb39011fcca0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4ef94bdadf7227b979bd96d93e6dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16839b62b080738d31823ec93f4d205d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f064f8371ced5c6d1cbf431e9854a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a262f69931cad741f40c1283a484e8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126e651afec5f64125e11c352610949640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050b924358be51ca5c613e79255c0d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e21702586da9e7edbcf9ff3d631ab5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfae4fca7f283e13320e81f23d51cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc389ceef9ab6c3d27aeb231b05fd40d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef051594069bf8b1ca5a03aaac3c2a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c04572c1b667444ebd1c605f5a92ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ee8d19d354e5574ed171dd75c8b28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7364cfbc178f1aff7dd871dbf036f4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104716f86e337e174620ccfc288628b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418374e9f5becdb432f8a67a9dce1af5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c67d2e0c606e0c7fb118d752963b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89f026f2889e90a15d092f91b43615652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f220f82c798b9df9b32cfc63e8f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274def50bd11bea1a582f3446b79ef29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35277f56ca08032591d9f0f3503befc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe5c5b8e2733ec254c3faa4c703a5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34554b17a9b76e2a857023f65ac0b8b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb520d57260f20b9eec43d2df86394d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeacf675f21137cca0cf4855abf5cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615bc416e3fcbe96ab53523434ff7a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da4db81a876d862c6d2c80bd54a545661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722969942cf5591744159548d1f1b4ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936ea6c832eeab1444fc221e1ad74cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bd9da9727d9a52a4bda32fb9d812e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34e2407a64b166e960419ec4028252665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9c4b6ca8fefb4d14a23648f05ef52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f04f5e6bdc20d7b9a46842a9c38add667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015edc65d43e4a463c7a22040f2b3b04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218874c7568c1b5ef8cbb7a9675cb314669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a1cdaa293657884a6c78c7c116a3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93539fde6007a092bab1b0385296b6bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2c770c41acaf0cf473107365a7d66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6960dc3b697ae09dc403b5f1c394520673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb05a1b996f45a489a89256c9f6ea8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537feba9f9a3e5151115d58044de642675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c5cfb5479e88da8aeedffc23669eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94adff55b20c8b40a961e26cd5bac4c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c46122d885505d39aed581c496ae19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79541394bc9e27309cdd04dd240fad49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e296cf2507336ba0442ba1ecbfd77c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2427d6ac13d6da699e5603b214e17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb58bd1bb7900e8584042be44aba94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313275bcddab42494b87136bd12fbb8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaaf128b16364ce79f543982864613684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee426decefed4a31ca32dab11fddb3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aace11c91a5f1f6438610827b222fe1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f166f0a6ef181767dc07bbb7d5100a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3945fa6551de7ba6eca3924f59a51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8e44ad58e4c98a9be80e5f0c40ec8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db5858c68bff36e863dddf725a437a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88963a8e839563e1ab8dd10068dfcb35691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebd6496ba6b70406313e29c140eb4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175849644ba480cde6243930d98b3507693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deefcb046dd1511db2f444e5119a3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595f0859902d785094c292c48fdb9ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c733e1e84ead92d2ba7d5b8dbe59c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a381f62c95c641bea4a027a560f12697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6654533ca3e181c8e40e8f5659e5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125c55e8522fb9808cc9f0f338d34cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac155935d2de513a37e7cc45bf20b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1ad7a63885c4b6e0da8f56678a65d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48696414f31944190a077f7c95d003e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64a012b6cc7171d4c0464c3da552c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bda1877bc9e977fae1354f630c8ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a34cad2132b2830453624042691e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669d49f76d4987b7702c2425560b890706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e06d7c3067ee9ba96b8a35f72abc71707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b6593304c9fd4b6d328b9a0bb472e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932b9124d7776597a5a2c5f3cbb18a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231562e25cf772b308ee871f9564ea3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b8cb0e9e8ada8230c4c81e4c473aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c15e1d7b228e3b20574a270235c823712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f11e4d2afa9cd1efb7771badad6ffb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd912078e2a5e9a4e7cdbf22e39a2db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158a6e1573d7a24f7c3f2f26990322f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8465d0e790667cd523b33bdee7c752716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af977e2d37586e319507b0f1472b63f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8456e920e6beddcd274fb5e185a9c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf469bd73b5d19a821f532c8c71ee118719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdb1e48f93efd6b96e834886218f70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae5ea32ade3aaae0d16bcc50d6eaab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f23e58b05da7a32fc28964f6b25f48722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd37267afc875bf8d6937050fb934c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29969069f88f65297bac24d5456c8b44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec3873a54d4918cfc68af43d002d9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd052dcb27f7c02244693fe16e71e5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af13c9289124d238ae64545ed784c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf7cce5daa2dc6647be0f37896aa78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7eb35849471716c6a469323673b2f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906da8f4ab420fe9f7c5b2ec36197d2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06defe825b91e1137043e3f9954a089a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe4924ebd45a911dd3f884a7e4a97f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc841cef974d037a8d6e7e3f7fc67d89733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ee65c32594224ae513b84f82eed52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a0d03433cfd228b45efd00b6fd47e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89990da5f8b5f26ce9e85432878bbbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e1d3847101162d80de0c55a377d4c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312445459b533708c0815d7032d6caa6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1d8cf8d8d832349823f814cea0e75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbb8509b6e919a01813d099ba18f13740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750bd2a2018b78648ec8ff710cae591741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39361bd91403a5417be819344e609906742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc0ae0c3ff84298693ea1771b30104743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6349b74f330eae40836d6d995743cad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be42627cf32e329f40abb5a73a213d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fceb640cacd4bd37aa5f24f62c423746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2420c6d81e7067bda532dc191c1502b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677ec6a5ca56b53fd35b3943b9a7327748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29087fef45db7a81503838726d40fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed5ff1b88ee7e5fea474bcc701fbcd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b91147f452eca52ea24d2e94b0993751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568eb08d31a330cf7a024c8fef7abeac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75f90a9031ba1ece861dcd701ba18c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1be42ad9ab520fa85133a1ce59b419754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd2b5c4e30ef5a758b5fc29d175e28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d0ec0978d0a081fb51ce05c88524a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf331121301e415848da271a49a60b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a4ccf0d1b0de3626efcf416898d0b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a9a06b03c238985509372197e6f8d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbb057462a01c72f6250ac161d9036760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cd86ea21c0b66b0c4240f07abd146761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcbb5c3ddda0c8b745beeae8df3aa2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89aaefe5c9c62dabb8cba13935326ba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7c8129b40c9270ec5c7d78eb4f33b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7ae4b901782f16c91749ebe3e0412765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c403cc3a0967c953da5dec54dccd237766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19cda6082851c14d329bf159775c9c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4093eabbd899a7dfadac60b8481e5f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917fa4685630ef51b93d1803823004a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed5a62bf39faebb5044b68f37a05a3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dffaaa74014de5bc5d74daf7c1237771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4d8190069b6e31b6ba60045a0a8ed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f34d34f21d224d71e12dfa61e28b4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8d0e2b576c3c843d22546dc576605774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460327668da632f84605d46daae4538775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0d29cf626f1167880c8329b0e6326776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430da0d0dc8b87698eb1e1015781863777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eafecd376f681a3ff4cc9ec21132b0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46836d92ebb702c64774c091fcb26d37779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a7b1e736c2cfedc374f1b30d2b985780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232c51bfcbbb64017b0aba21e61eb7b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5f5a350c0d002185472b70e2f4266782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7c2adf4ec1061d241955a36eb5863783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2de452679bcf4f7d6e338555824dda784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1582e87b446f44f5ead9c3b24b4f65d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7946dfd4696d97ec104ecf7fee9223786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b07b6da9e60a9e8136d42497bede8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e30b66b13b917763145a7a85b74297788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0263ca58025deb0aafff67d5e4c2eb2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d206e7dded4ad8c17180c2b5c63a30f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae996899a4c0f541d665e98525e37e53791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd285faf513b832c2ba66c5b78ceb0b0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608bed9a8e2b6ae2587d736e5b12f48793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a33eb19cfe17513aa40549cbf95ca794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bcee15b6d25bd5ff21472a494af4e795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165994e56e4942c4fef194f31004f1671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786d6f0b899ad9f6cf29c646f4a66422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51a415199ca6d42ef7b4b93569f0ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0c2c6c2ffe01157ffdf2e6c7bd8d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a56f2922bebaf492f11ac13595ea25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03c77a769b6fc4f288b9c2bee40c7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739944967091786e9a76ea6b714df4dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ce098d089b19f01203294247f51308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b99927da92367c5917350feb4c4af59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606bfa770a70a91351a9dc60b2b21ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae9f13965d41c67467ac2bc7419d1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc99ab34a6720c0ad6264bfaca365dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1c05e2d3a5dd94057f0cb4767754313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeeb684afe0109535ca59ad934dbb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ec44dd8ea94733faa2994d0da7ba715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335f39d8a026412598afba78660adbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daa1402812b4ab8811790a37d36bf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785954ee90bf131b5bb5c6dd507720b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81af31d35f2b0ebb4c31c36be546a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918d869b132be4f0c88b138a412706c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c37d8946933ad7b6bf69f58e64b8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1e65c1c643a1d0f160940c26c9be122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2e33932cba5142a82980dc1d3259b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f4ffb437c39dd4d85e3267ebee8e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f29e9e915732cd61deaa3c5d4bf23b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d73a96ff63e018bdc1a5546cc29d5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19599d244a9fe744e33db5b5febf6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de87527c86fad849b628f8bd3c3873628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d0001233419ff76208d1c87bb4b5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceaf07b8e0e97fd418f1df28dc669830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794b7b11cb54a387aaca1ef67f170c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13b68c2222bce2279dbb4cea7ccf8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880c3b69c3105fe7a1fd09d3eca277333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d0e7bbccba9ac77745b4f01dc8b6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72338553ef910834d41745dc94cbd18535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddfdb3adb1593c9493355530eb7ab136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548e96b233e866c0010ee2d9a48334137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0a821cbb1a11ed41278de6661eaf238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df039e22886896f2bc6c4fe9a938f3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ea351e1df594980ac5725777f3e9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5e84a01489a7369eb95866145ed2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e818e03a61431aa858cc2194aac4cd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04706f187c37d6e19d141afbd8fbac2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed3750b4f5a46ff82b3ba1bf254efb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67d528aaade62545000e8670337f8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c7e6dd9f8ffeaf21a4699d90bb9db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee0d1c0885cf4dfd8dfe8febbb54f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc8010b805b9b911c9570da26988ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff06013ec4724b27bca1d5f80ef0b6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbbfec53516f06c4590ee0eb493bb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2a0a8846245b4094946781c6a898851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfd9febdc60e8d743ebfded03cf3fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a1d65cf26b0640d7761825397cbaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1db98452a2c88f8ce43b7d006cd95a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb93b100a414cc70b1de342c2c384cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d51d42c28dd24a5878d9834956fa756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4edbabbaa39714b7d7c43c7a0f7f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ff25e567882a11f2644de5391657c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e403f1c69aba891529752beade199959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a849b9f7641fc32e83abedf0c61406160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8360cc2d64dfdd3b8e47a434a196f5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28504f29d42d08694204aa1b14298962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cea5f207c579422f9d9e6e49e068a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62e870aaf462e3cf3c4e9813c8517664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f47cf896e15f4f383b58ad32081e0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6147c58bfd8a4d868ed60d540c3887d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6146ed17c437951bc7b0b8385d77a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a11eceee29d48a05ea5772af2766d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ac00ac4500bb6e27a1f96ab68872c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557c154b64a9e1d97b6d317653ffe6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6d3f92123e08e39e19907e34298a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08230755a72376a9007a0f1bb3718ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda0a2e8a986c10f3527eb97a370cd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601efff8ad7f00f1be97c8e3b871289a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff3c81045da9f0a32bd529322caf6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19e60e3a6a8fb9c4e4f2d9c4d5260976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1203e1665223c26cd0623448fa501b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d48f6dc68881c0cfaec178f889a6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918be7cb60a489c1cfb7fca68c2d9ca579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab8b3d775dd09085eb8f916bcf293380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc2bb129cad5e62a10fc52363d709d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f87b72e5e5d1306f7ca0988e807cd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d8e45789ae2f6606101093973613f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659cdbfe9692e007930ed7c17b4a17f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d9fc14c596974af52d2c06ff6847c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99b76c7f9aba37df2142d102ffa47086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566314c6dc939e21df7c6296baa173f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c027bb88368bac4325b72cc94aecce488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599ab5cd5a279b991153d71eac141c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31210230c533e8ec937df241873e8f2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e68902524dda05af9865aab95178d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559e2c5f1b3aa359c7eb38a7c3031b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f4b46f984c2aca22f95de0d5c381f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915e185b6fe0333e20ffe66173a8ba994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39c7f5c07858926b946f9bf97bfb1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666f988c34e66c8ed3e450645f79fdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cb4c2c89b3cce9894e3a9f29ab87597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e613e147524ae338264dd1760402de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2634663e7e02162fa39fcb12d436e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434df6b52d79629afee874b1acb1e251100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ecbd675b887ece86e9d08ba1f3dae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a9f9bf2b9870d62e56a23062a87a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83f82f6b056a2965b68e49d92fc2dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cf93b0d2171c2dedc61b2e60369fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b6a0edf58faf35be8c15295f7e45e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455dcf28238415af599e6cff890868b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c4ada63a514e5f430b23d2620976c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67094d3356f1dd9c0d9b7587fdf0eba6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b488d941200fabe3930ebbfc2218bc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928eefb06390667243bcd1a8802e969110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7abec00d55f0cde83567cfe01d6cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038260897d84d73b3d252ab9d0e02f55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd1d1d0a225b66b8bd236c298a9f93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fb60ccd71c42c091c7f17147f916b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c50ac4b53b28aa84908efc03508636115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e177f4d78e0c41dc434f645aa66af0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab385138e02be66831f5e63e7e2421117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d1b3f2c5db882a6503c270facae1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c2f1745caabc0969391ce12504b07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79f52c2c269a9ace3e2ebdef533572120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c502c6c2dcf8da9218de8d7c7f2ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ee0e51883809c752ff090232afaae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b41dcf0bf8801b7978f6684232d623123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174512680fe1b7414bd347da6dc00c34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d8dfe9492a07175345d1312049974125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da443739ff611f0818eac5a4be2d2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40572a4fd6ed42555238de96e54583127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79b996d0bf15f54cdd3035407f8b43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68194cf3df91f32d2a4816280168ab1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b077cc1d76710e46d03f6bb4c698130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9072dfb87acea83da90d138983dff1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f529906ecb932e5f3c74ae2607fc379132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc90d6b8f47688adedd9be5f3b925f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e992e93c1924e4f49182507d177b497134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba43746b038507625b90b84ec7a701135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862f06e4da9ee67ad9d7d007d0fdf47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c4300ea73038e79472efbbcd5b4d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd267bb99bbb5d934d2030f30f2aa4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35d464503db404134c86ab645f4920139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593d82afd3d43e906dd8f2e7e426718140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748d118a3050d4f5c44a30b54f33db4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e23dd2a19468236a9fda915687e2fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c7972e9aa580569f70601c4eb34ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091ccd5d29806bfa973083303bd15ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653d11cac4c78651e2e4d4c5c46a4ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560d969541a136008dd9fa095e4a745146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda24918cc7a461b99a9ac8eab5eca29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a40db41344f833b91714819d68ef29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5336d3301fbe94eae7a713c4948c601149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb245d552910110f09cd1f11e86770150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023d295c4c49a7f1b68fb96a2fee6c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ef90c83507d73a53ad706b0a21cdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b21834f9298698d3393e53645fa1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1188bd68a27c017196bd713d33b02a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d34950703ba985b5e3b87fd9b3d5b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540ccfe413d4b1219c451ae67b86583156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ff9515b55e357e7fb197302dbad4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d6a64a5cc4b05876618323cdafc57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809a39876363d17e90e79a4aa95d9f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556ddc06307dbb517006e151eb29a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81d788061643e9e6991107ef2c30de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c747d6b1c1904635230963f375434162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26ba1c8cf7ddc7e862dde75772eaf3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae6a7c6b9cdaa893065f5970ef8458164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62952fcfcb994899b94253e5e1072e08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a24423cbe46ed63a049748381a2f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241be3144cd73572e05cad6d0058c5b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd35a9beb2d0ffea1ba90a1c383134168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff1a99021545ba139b27019a3113f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d694707dc184a6cc957c3c394f227a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d5d545dbf8bcd6b96a3063212f38e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1d68f4f2a2ff851a219f9374dc9dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1343fe70b057741db360828f11bbc67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ada069e5d237d9a8d16ca04162fa39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9217e86b08633fe917fcdceff5f3e29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b992dcb54b6502c0bd21b7c29bb618e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a1f47c69d55fdd62c3b832bb5f40a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33995987136e30cdb45d8543df9630178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e30747248c8d64ee94c02a3af4496179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450655d4953b7ca71a4c122e3d5931c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c67da2154204ea3efffdd3a7acb5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe7bec1fa4d0f5427e85b222642e38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecde5775a1a50d1cf8d7a3afed3dcbf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cabb1dc1817c3d3420ad0b42cd49b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333487a82e6378b9f3604237c9c4c4ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d3663c181719d7d87c08824bf5287186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcddbbf54160620eb6c29deadef9cb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4738284688441a955969f3b4d8084188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b0385731f26cfd8553c36bc6a6c93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bb39febbdbe638ba10e8fa565f912190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe74da52cbdebaa7deef449973fe646191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a228869abff44cdc2096dc3c35fe9ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea6ecf67e83f6ffd8b6304aee0b8f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b5cc0e5705c7db6c118d58abea453194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a2bc27148fdde59b602c7c8a9822f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4f529cab64d73fc27677e343ddeeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8f696e645e58ffb5be54e6f51bda8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119f83ca08aca80f3a0ab1a8062cf90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a320d97fb09084a05ce3b20d8ad94b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cd718a8f7bc64166de78dd880af1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a623d108191cb87265768bfc5aa4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec702f52216dcce8b7db9e297ae71bc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009acb66fc6a70dfd27d4e08c564839c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b653a1f7158706680c6abf4349641204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00775b9a388279ee237555447b3c22d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acd179c9f7cfef9060c430ed48f482206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589d5fe53b58cb9bde240a20b251f8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4473c430ee5745da511339f7ea880b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1823d8be1e230573de0cecf25db2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce0afdeb8cc415645903149baa23fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d3c5bbcbee2a21daf80379d7a3aab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3f51ae006832b3e0bdcd535d7d933212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d998ad8d64a597b201bd0539fa99af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f7149be5e79b134f83bee1debd730214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf98c56c5c4b3af59f1892f2859b7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133444af56fd9d795b6694af211276f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141090d4c302944255025884ee34210217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ddcdf3ffd316a3d1653071b411820218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cba75114b2b12c93eb748a9524bc8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00174aace5489bec5c500b0eec92d03a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7bb361977ed7fce51af659854303e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3617c57f57b95516f460ee16b662f5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61a0a8808a48ac65801965832ec102223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be551016bf84eacf588a2f050c3d56c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd84023cf7a9a725b662c793e7b607225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90116f8d03ea1dc00ece7b7b21b1ad88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0305b67ec042b75c8296309c041519227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5687006415d608efa59a5a5c16708228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4d1fc04d381217a3febf6ce2b25f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741734b6d667eb6cb021f7e6db1758fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfca17f1f9307cc5925517c651b012231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228bdf49a6dd5694584067607ca77a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102b6a786ced8fbe741e55e9a409190233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f95ba4739c6c01021aa7c9e3e38853234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425d30ee02f9d1adb1d586cbb2ec6c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266b40595268761a37e62a7f87f84cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40360caa971025058bfa443bd58c8d18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67344b5a7ab38281cfa4e461618b92a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558be1aafd78a1dbc49562fdaa3f53b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b314c952113d586d0bf411a9bc41e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4401abce3621aa93ed18a6336513ce1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643ebbbc48f536ecab1faa8920cfd19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09601ac65dfe3628c4ea5909a0bee82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f0998f1af94e2b1e279945746246d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074aa07aa4550a9a058d9b9e3288812245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a90bf16d6aac771455ec1d81ea2902246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a28705e935c3a4c7d1b5c3a7e2b7d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c952a6ea5b49bdcfe74a37181ad8e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322c2eefe6bb5455a88b99bd6794329249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eeb7d611022e5a11d32130559b9c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb101f6965a67d8eda0320f5602909a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0961c5756ef39dd4432993fffc1f217252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e2aac04d7a3d5dc466636e71d289e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a9fc499e4e1982550af26088d5cac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5d2bb3162ce32163ea3b01916c920255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1c025e462ae8462fbfbc9761f901b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df6f373be34d9e9e3bd3422cb36d21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e52d685262df1b49c1dca42bc16f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5a9a494a1a41318b46193e6833545259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ab651932e182a31727a5a926ebd22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2a9bc9b049b5edce9cfc67073ff1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d1a031a43f0c69ce8f6b67e5a7eaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e600f2a92fbf0ce7fb3686660980c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c3bf86cb114f687f03a8c773f50e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eddbfee716b9c53ef06a316bbc7b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da6566abb6cda42dc5a5eff4f96d1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b55631e26729904b8fce67385b2f1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389decbe40d22a1cd1aee08a1d897448268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70d43314c538a13d914c16b066e366269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa05c6111e96578612cf0ac2a5905ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccb82adf417f1854b396b987113e6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651011ba6492e8bbcea2bf147bc7347272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a95e235ef8f75cf3fd1bf1b65e9cfe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623c96a37235e20c33d6b4525c235fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ee124d9f5a26aeec8ee3994f7770d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0324972e756298f57f1deeb3f3064c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c24872a532228004a00906ccb7d288277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618c1a03b1640252d831535ad5457f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e412356596a929f8a85bc4db415f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d8cbc6dd51465aedf7190314402a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a17340a0196384ef61f1d126f58c5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9defd94fb1d40e175b033bf4d1c2b1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c52e0018c28752c5e8be9291378ff5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b018cc84b083696fb33437c316fcdd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9a216b024597969fbbfe9f53c49d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17345db19917352c6a659b1db369b259286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182d752fd9ec93c3be220894f405af4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0806d32268298b973297f3a1f5057288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76885e0bc67780126c86682164403674289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dde6ebdea66f0c57acee392bc844bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712a62e6053e9538c7cad9691bf5167291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d11f9a526ad9ccac6e21d0308d092d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a9fdbed5ad4628dc0e9a53dc09dc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859486d18807f5cbef52be61712c01a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6462fad40b5f777901adcb95f0587295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2a540151096416ad91df23941bf13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c142b8a71339cf6c891091c6c7ebf7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdb1cb3747b1e65d3e71bcf744fa50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9531c324823bf699a1a667fcf97f57d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fa034ad8c9c6552cc4e718fdbc042300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c530cd2c43a72b6c6e2d224c0a703301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67f006bb45273482b492e4e05cc9f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54008c2f1b0315eb38083d08b431abd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc609f776f3911f9d347cf9858cc22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e776f5c05f11282bff7e917d01b58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9a201566dc3f18b24a0d18c1e7f3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39b817a33e7a8ee9472d314045e6a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7769322f58196bb3bc1e53c4d0cd29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b3865105fd8e42b19e6e05208711f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e5a287481a06f8aa29276b83a5aff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ad6b384b190ddc440f2f68ba33332311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b272db4ffeddacae7de95b04ebf8a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c7871a13ee7c53b0a233698f23beb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b582697c2485c55e8f4f1f5794545314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a42cd699554e077c98ed20b260e39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edfebbf3262bec81ed5a7b111a1e13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f0609b6d751c9899e5af1b95432ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe965c89d41863f719418bfd80786c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263db03cd8d3347fdbd9e233004f8594319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bf162eff8a04ebbb303114933e2e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44a802e1af9c6150e6eb3febaf708e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd598b9ddfa12e7143853880ec41041d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea659baf8561a9c36201e29b4a737a02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8f87831e3504a9963ed9d2955d99a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debf849672ffec8355ba8f689261850325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6ce3a867ed78f141b8ece9858562b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a58a7212de7c69b03ec2487e7b3a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab544507c4964db5960284e0278f410328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efbc5e5e87801d83a07ae0f81e025b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d723f29ede396f38277d9318188994a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8885847ab68f4f3f2a2c9018da44ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c737801ec6277df3ec26e5e2ccd4ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160e8f04f6898e4f2913ae423c90cc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a048b7409f78c8141bcc240b947419334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479e11e704463eb35a16146d1ac0289335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fc0c8d245979e34a68d61f9e1bca2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1bcade54ed5cfa13499c74f5673cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87bbcc27a4c3ed81e2dfd6186205b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0aa58d90034d95a047d8334d481cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84636b4c305c9c561ef9b6eedfdd98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513ced9c57f20fe8e29862278082c15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed78ec9acee629692b4d7ef2104e600342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757e9d09134d064f3fb5d8a3d302c05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436a54e2712928cafe167d4d8e5fb10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552925c1b6f52e9dadeb640a38500fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a899cd511e5bc28598c8158106cd66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac159f736aaf09f4dd37f8b8450b74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88edcd34f6b37a0603648a0ffc8c635348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490230ff883ea9fdb64632ebbec0b39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35d8f9c9156a1e553a2155859b68be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6e03ae89784aee85ab7027db72d5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b156e6c9a90a87dedea7204bce95e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42b3e5f91b97fef30612eb21ca65c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cedca8309c917280aa870285a4eb8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705c13a681987f7cce949c5b649e2aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7c31b5a8c1eb3ee23256b48694de0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027518def4c14f946104fec77c0c93f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709b45067c635b47abf3ef0134ad191358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8ce4052beb96cd5f41f658d1e597e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a50be4674fd25b8d251de15df642c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e863f8523f74f1397053e7f96038f68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb405ee74e165acd99c68ea7037385362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29cfac5d9fd77ce4d43aa34e8d3787363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600169c4f6ffa6012c9344e1fcc2465b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a50b198c880bdd7941d3fbfa24303365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa9e6fe5bfb13dc689d0b59e0bd67d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a98230f27e90f7335eb083c7b19f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736b9cdcbdc31c46324e21909b8b2bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77924fa186f5ad8ba762e897330895369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb286d3088cc33fbdf331218f55c91c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ea10a98bdd6f4621768c75ae43cf3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3157354efa749c124419c7147e7b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305da2a33902c728fe2933937894ed7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc32a3ff3ca4cee27b032d93238047374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c219b40b70a4f9f720d424c3e4712bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429713754baaa594a04e92248f692aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f33a8866cb2cdfb9bca9bd81cf18c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d891ccd16936b869f717520fcaacb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068be2567fd8ca1974a9752fe22104c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283929e53bac7e5698eb38d9e41b607380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659f82536c3d63d8923560567fa71c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e41824e8e0cbb0f7cb1f95bfdb656b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fb8fd6ae7b12ccaa778e3eefe2d88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00e5ba23eb136dd32befa9c6b743a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f68ee8b20424f3464ca51815f17e0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4883c94dd70ac9184922979f56cbdc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32e88f3af0ab20e1b02b7ed859373d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcec552302bfe092ba5badcc5553fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59073129ea1ceaaa59d53d56a03a5b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5590a4fc543b2ecb455c22da70ef9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a603545eded7e678bbc6f1c4b0780391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48407d81a4dbad800f871b917695977c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73cd5d28b87061782c6570522e8223393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d03a95b32ee2c76bb2e34c434775b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90845b933f3a8afb1f66f0570492703b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4f1f2d6bd64f60dd4ed3bc5a02513396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01115f3f731df44c79efc3d8de24e851397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0a38248fd3a12a7991dac29f44b2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372c3f9619174f1e262e2007cf5f74c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154779119b856cc3d36cde29c007c285400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bdefc9d9288d87d31eca6f38f8f01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f90b6f8fd98580b520c0a0d0f608f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64775bdea9daf46c3fa5293df9efc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd1b5b46c24d094d28c3c672b5b05e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47df6e5fab7dd226963073271083ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af6180e504816b34b444448998e3c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b4c02ed6dc0375816105fdb38a6cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c23b3412e68393491400ba854316a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d7b44e0d53aea267e5eca8adba408409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decdcecd59ff96a1d201ee31f8260d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdfa0c19aaa5280e4828900e66fda4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57427e654ad54b4238f0152ee42c8773412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49228ee66b76a7fc910642e61b9881b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e670de74ab56ec8668e97f335fba69c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ea436c967ae7a4a37d5d189343b26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f8c3c18c25123dbf8437a2d5e482f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c5d4a85f20b9db544ce20aa6d25db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f9e624b1d4bc6dd1eb18ca615cd59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c042699d3861e9fd61de3eed049ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519467b1ba7a8529aa7a34853a45d27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216c8992a83ef16e5d440996314d9cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65a96055449d2ba0fb6a3a8b5115ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29329ce66a5b7344e757a87d165b31e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7315f0f4486f0b8b8f7da914c4d889c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd05c34e70bee733ae2fd1676af24ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf86928bea8b1c535b7a1001c016e38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54830e03631683170113e1ce5afa5d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30454ae295e2dfc9253cdbe67c35062c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ef9cd72622533289e4d15693ce09d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccad36938c6b5a391718aef1d9c132430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe6aabc064eac2b4d8ff9e2808499a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b07ec35ad9b021594959428b6d0b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56905e65a46d9ed8a63e1910442ec924433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da1585e1d901a3b70e8739f7ed9fd6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0c8d6ba21712fc7bab0ce205c83bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab360fdb4f236c6933acc298a09718f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1da46faf8374086be149191bcf99a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e379311bd906c33dec28cf883a5e817438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e9d57672ff8304474873daaa1a98f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31a095809e60fff3ef08bc03edea07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dcbe5b9382aa60a839654d5c7a7c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8d6904dd6c5ab4793b3356a840090442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7583c938f0be3fdbc769e689564074443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378c277c2889bdf8295d2e82f91567c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ac0342028ce16272a0545fe1d8cfa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4a7169a43f3740fdd9f5137dc355b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c32e4b10812fdf2e9f68505a105cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374cd33ba28bc8a057908e534246399448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca89b49d92a656879fe1860fe4c0b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb27ea83fbb0155becd11f56fe6623e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573a2a6f2e4aca0aa6d5ba7341f99e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34aea6969f0c6639db113e72b77e90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dfc6a220e6116de8caf4793c9df08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1221a2b7d213da31e9acc2397b49e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909e68b77f3680cc595668644dea382455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad853c6d1dc3eda418ae116e229509456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5009c51d4c1fd3b9149d11c5b4d810b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134d5c0d8c9fd59d4a69b5307cb76d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496dddea848cc50f61ea95fcf37167c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08321392f0b4e75090badc0dcc5811b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6b65b13bf9d8cdf6d3b9e5967573e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679037d348c17c8bf838907a1317061462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ab763500b1b74eba9435a989da741463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b55312dbe363ed4c0992d392bfe10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652ea613a3cbdc30fe07fc95a2e7a1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965a0c9f1f8d67af3e131eca5c0d654466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49def9263879182a9acc9f4f6c33fc4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d560f18c452189f9d8e9ee4551efa2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9c71a9b67ae697e246fc2a534b1d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d0435dde8a27939d13af15edfa1be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214765603762d51729e1b15351eae591471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76116f178f2d1d95fa26b1a39fa442b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8e7ddf235e3be3fb1e4009f94aee6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1828327d0d9a0adcfede361f9be4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d01b7123d839c64f340a41b158adee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4fe4461f70bafd588356c0af03d2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328506186ee646be1714273935b91c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cdd7307f284041b959a9c0d558ffe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b5d52e537e7fb36867e8606e32da2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68251fe8f22f446b6faf6bc25dfa45ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfa4cb4990be48dfd3cbcb851d5420481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64be25ffb9f0dbe5e49bbf00a86ad60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc88ab128d77ad3621e353b6d86ba6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57e9cd10914c493a810f2e329a1ce5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293833dac1046e8a284ae8b1623e1994485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1e69887ec179c3985e54d01263b15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60567ffa4deddbd380b416ad046db10d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd421c59f3fdf0ee9743840e1fb5d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf85395b62f01fbab6474f9a498a70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d8f8a662b05d6a74acadcbfd56b52490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904e89047a19fd5b6fab711b65aac2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01950fcec2a4f227db25de085d4c3275492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d4062dadaef74bbd42ba5efb4e29a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a08dc95812deada4c1067a33acd66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676e428f587704412cf6643eaf34b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ea7b35b3aafb96c74a48d237851a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0d01056b40f775471f100cd6992f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29be21bcfbc42855af32a7d8874015498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb132ead93e240d7e8d141a2e539a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e846cf92fa0a408712204631b3beaa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ce13757b8c50f0398a4b52e8e4e6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c78be39753eefa695d9a8e87d006ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93605dfff07b594af27ce7c042c607503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b99e31f5689b56c381584bc048e2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3a27df5fb96c2d9b3df61d37af692505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fc9a69337f01be5917d9c48b28587506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d6c3902b1d153cee737ac88d89ff4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e036f8dea7010499f34d0d9e26accae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c86952515bfe9980d4c098abc8028509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ddc8c9eba4a5b03eb69787808500d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f685a1f34fda386c8f9686ab03f23cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d8ce5b899dc2a4b5025f039a05248512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffb3644f932456777177538a84d7e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd8d9b993295b9ac4ba622708b211f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acd4ce847ddee961b25844bd9d8acb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd21dee9b2a40fa5546e7218a5c2b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4afb5d45b40092e841937d2d5a1fd7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea6458be5b7043e7a9a358954bac9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b059187ceccdcde789a7eafb0c676519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d8d24bce03a96e3e0b5e723b7e42a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f2f778a3925fb8ad7d5f1dadfbf43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a25605edd6916451e4561467788f51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4fec2c50b5045c7ef5e3a497460ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9a240a943272d9078eb228e3e0fe8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489477304238aa3fc7e8fd4d5730696e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dc45d86b27c1d7eb5b712dfe54a4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ae7cf54620bb8a28525d35dc404d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294e73b91a3d083e177907571f28593528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eb1e0e73af9d96ecb14d560ece5ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de20bb1c6c9d4a34641da4e67ba411530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a8091632242cf1391f7e1de43b891531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f443b70b725ffc1f8963e28b6f39158532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9ba9c496a0e8a6e2a42db4b34602c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5e5f18515602551ecd8814dd39c91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51a6cda49b11454a655b43c543b958535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8f8fc8fca0dcd5d9bbb2c9297225e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e91b73b097e6c1d4529928ca26ddf2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75be35b74adde251f95d6303c7b6ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7fd79bbfa01d3bc38abf9653dfb01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9aea452c1ec25afef80458233d20dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ffeb5615b731db99aadab939d31be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a0c20c57dc7f00d2aa6767a9f8083542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e225f1f445538b3c319037232cce47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff39686ce1eaf975ebdd18f582c5033544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31c1fc39057209a051491a1de43299545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f5bc7dd7decb0e48beaea0fcec008546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3a565738d2141c3b04fd9e3bcce36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168312ab7f42d9f8eb3a01ffffb0c26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0508a02d6ef6bc24e8fa1929b1265d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622e7bc2e254dc45a278b2136cb1893550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f60d0c6f258106eb0017492d5ab4e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383480f1047b6c2fb23c81b03cb1a2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142995f5d45570ecef31201f3a7c1b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3207cf3c03535242b635534309730554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6e9991a463cbaa83d250450979537555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a19110be50a9720ff54b4efba83c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874e24676bf9fd8e513d2bfe4e4db2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5f3646c8eb60af4ab60b7765906a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40103b8a358f3d1e4a3fba5231c0d2ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b870c8b792464ed62912e8d3410c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98825d141845797d70d49b509125bb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde28d52f2eec457cf91d29de503a32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998820516d3849f563b48990c2ffd38a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b224e2fad41bfc062663b1fe2006c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9683a69953d5ef4eb2e86b3c8773b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd2cd065e0ddd689b67ed212c911c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb31ec375158061d4831545d14876a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c4a6c5f6cda6ce14d697341755d48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87600a8a3a4684b642a9814995e5fb8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99211264f7339ab425c6e38ebd6f74b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de069f62a93f9579b31564caff3702571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c2d03e403c9c266294d6403db2ac1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e84be34ed7105712a946fa7a3289c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c820a70d0a75fb45bc471185fa87e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee93e2d17f75742011384cc29f71cdd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e30f1cf242fa381d7cbc6163ab939576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27bc0ac13baf148ea13db4cb48e9c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75297c852930a0a5d37248c4678cf25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97115bc082343b282b8af1c4665638e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e547e1a08775ef6509ea59fb4281378580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a1346a102d75699b6a3174a63388e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aca0f6402ce8e5da1c77dad8a7e04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32427ae530f09b4838e4ccc5d03af6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decf6b53ed640b8e191154eaa4c155e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8478d1b59bb10a19f37479af05f157585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71955f815abf333d26d948e3e3b3396586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90163a14559492a2194459e2fbf1e77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26aa48cc9a66401411b9d03b981e1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0e09990f2fd2f3bb079da0a821731589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2d42fc3c64cf616b6ed58376ce3fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87e752d453c5c9ad2373845ba27a9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5b81214562d29afca0a9bee09e2df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169760a9b4f521450a3e13323b42889593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c38a4aab11bdde138ecffe6240aa5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9713742186ddb8061c880bd8293c09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e630ed2396e5b2aaa0c71d573227a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a9a1a42c0358ed6b6fadfa9ae9d32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc4150926cb45db9398d0076ea4882598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321d22eb77c050587f39890d54faa07599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49669317b341eea5bd87d3f2c97b24a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0f2a84453e085400cf85d429636de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1f35ee68a32a365393ee62a0488eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e13dda20d373b466412e48f4915acd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdee12a5eb8a02026913f3dd88e120f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae134dcc2da86d6dc13c23c2fb4aee8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48be6ce8aedf1f3ff9afeaa47d601fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e81a36554024ba9c453b55e3be310e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfe582dfed24c4b67280af73d86add608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef7935098882c39af9df472687ae77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca723e9c12c38717f135722f142c6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73dc88bc1c59323292910376a1565d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb04baae62c14d7ae23bf82d7a1f180612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d29212bf34d3a8f37987f02802627613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df1b03ffbce62997f9aa320dabe413614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf87a891cc4791a29d03a4fdb5e16af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec5835caa97e17c0588b8e66faef78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc8170b1eb48a67ae86c5061f10ee4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2b1aa294051b9289dbdcb262ea455618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec348669d5cdc92e057051a173a872619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073945090d367f527dd11833d98c9a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c62077f3ae7c0bd2ebdcb22d530519621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99219746e37ff8422db940b2cbd3e9b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d1472465e537b5b0ed7ab99bfe2a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa68df071289dbdfbe750dc111fd059624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b557b407c768b4ec8cce3ae575a65c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c3f2afabab176392ffffecbd1bce2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cc25e109040814ded02121aa9173b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961095220498a956032dcc9f5ed5c2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95939a55261ac6352d7f96bb68c2c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88298715ea5f599a6d8228962603d520630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5055c2a8cf35869f748f3ecd73e9d88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de568d33ee86b61e8e45edde4f64916632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba5f93cfa5d0708933caf3e62db764633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b55bd3b9b906ad33876abc0fa93800634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f167fcfac58bae7362b67e92cb8db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6c832bff70c7b83a4199d1eb625f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6840040ce700f77ae51e7201ce0925637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf42e796559c3de6abf559a591182f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d492e2bb1a6d9811a2e3a25aa85cf5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc08c1a9c47f85395739d0791e0f88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7612dea2ea4830b2ac1f80d30b8fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffc4f30ad397d67ed32284d7e58041642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bde3ab58fc74f2d8edefea3a98c20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6710114418993708e2f6cc4614b8416644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577ddffa5dba3710de562ff4b7c8ef7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431dba839390d537ad58953bdc1d8ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff154f45e0b8a28fc767c0fa67db4dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36379f975fd18263761785b2c01edcd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220250cbf89ef6f6e2bde711dfff6be9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0784c2961cb124069e86b3b4de4b28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54967ba406072368e9ad79070921e9cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a0a8c8c60f88a6c9910846ba0f07a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc93b3dc4653c0b8be45722ffaa497653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcec78c2937ea0ebd4560d2756800fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123e9e3c1348ebe60703dae76d28455655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261fa8c4596624b372702c732c7649b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe935539f653c6d1a5e143575f5218657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef353fab0839dc9c99ea07ecdbf235658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d28844ab963e050ab18ef461ed0521659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3237e59c8c497f9184d3b5eaccc82bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a092cd51b0b01ce62e4ae8b92c8d02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59e4a240b3b22bb8e11504eed202ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6bc2b5383b28dc02a1b116296189f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f935e27087cd6c440640d6faa6ccd8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6464f1d42ec92b42a5129695d3878665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb352951275a71d980c693afe7b453f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a76a6ac8fcae96115d48a92350b542667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bf34cb0ad4d400cc6b717b0f92087668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c80d7d881d35cab4f726aabff53f36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed6886001ba529c6113d04e20cda84670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147e2e49d8c064ec6420b82a6e2a6b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39b016305aa0b0634af4f4a467ac55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360ebcbbe70f8523ccc31ab165095ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348674f7fe43281ea18948d626b404ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339399b751225e425715e9fbd16321a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6001524cdb8cd88fdd1c08a0c48de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d81485c91f30980cfdbda496d4e395677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38340dac5c3686a48ee38dd69775b8ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f4c38fcac9f76187ea0544fddf077679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9570ef236b2327cb4f0984c7d54a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743cb146af53c1f958a1aed7613372f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dcb850032c2554118c50a516a06d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424760727eea9edb5b7414bc0ca058c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699876560b564119330c3c08032c976b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630d79346bcbcbe51a4cfec24d7d3cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cf3e3e23ea26fba07d4cd8b5b11cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a7bcc93f171f00ea5b11e3a199baf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6c59e83d2a40c2bc497a264b1ec19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f588860bbad0655c1f04b3b3e9333cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7338e042d92c9b591027b3dd725ed1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36523b5d7505b09b764eb4c458f0bbea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981803cb41cbf76b106edb596aac93a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87055f2f08a895a599e8bb16e7e9e02a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989d1f901626ca7757d1b4b69d9e949694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2040b703aeb0d9dda2c9ee9eeb7933c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52728a134abecb82f3bc9450f1b733b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c88c4ebde4ec64564240184471410b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ac8c6cc6bbb30da08b330d6247f4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b35b5e950d4a7a890c25b5e0abed7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739fe98432807e9d54f35df928a3382700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738ea5b394481fd1ecdb36d1a01e86a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594922ceebae7af93245ace8186f69b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dcd65c917f2aa12166879e716f789703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3a952958d4e5c24e124e3cd3f5a19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70b71118c9c262b723c7f84a47376a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ab6b7b93c4dc9faee7b5e8bad8b24706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15a3f60f9618e473247827395e258f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dcdb986d41363fe7c4061874e3ca9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f031c0e2ba7a183d513aed1fbcac01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d58c9ea4d4e29391bdd6bcade22d3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad89c8288efc1e294c4434f56c0627711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521dca3aec8dbf32d74235481e4bfe3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04ddb6a55fd272863200f978a2a7c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf572edc248432691765635288d87262714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc251814cdfc384fc0ea8f53a657a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e63656dce898908bec2e43c912384716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da42105a37bf263c31e1e1d3a02ce48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10877dbfa4cae8fcd1ba03255dc3c4d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0b3db241acc6a2afbd9070a2bcccc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b52c486c907056567c4ce19f35283720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b2350fb65a6f6e050e30d6fdd4c70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df109c9b749faac2438c35955f61fab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead268747fc2b2f612d022273f6e247723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588056f8e2c87fb74df08e68a7fd2cf8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf7340bc95f9c19e2eee2131e0d8ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe62ed3e7c01a8b2e7a1ebc6f55a2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae95fbcfbc7f1411d25b192a50a041727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c3421d5001ea5734f81e6b70a4df1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89260b45980a194e24a411cf2cf3fa31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81238269b7c9700c32d4eb86b4cc93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f4383852b96efc8e02b415539a56d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da535e6ac4439cf497c1fc12a206e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdf2bded16cb9bcb5d2d885e989708733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b2a21eee485c3e25f5ffa6bdf7ec3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31947f14931e465ec687ba548ac873735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe845dae478908f5678e8bce0e9cc3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87f151814d198a9472e6e405260e32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fca5931313438c5954d3148354f05738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c5115320613867802557e0f029e26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031ffae29f98d81bda3cc2c16351268740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd160dd1fbfefd8ea9ffdcf1fb9292741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4fe5a1ccbeb88ed21e7c628e372ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5776957f73ef37a1c909f80fd1437f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35a9c081be7bde9f3f4b2365407f1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350860c316d57e48b52a4d2d5f8c300745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46382270b23426a63a9c3eb7b31ad5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038909d135a2e34e21f1f16d082d12d4747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>