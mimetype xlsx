--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d68c5ef406463367bd158742203631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcf1634b3ae5fc3edf6f25a23880512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5945118c7f44e139b4bcbad13a8a5883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a532637c2ace8475f3de9fb76d479e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb55e92f357d0ba8991037bd2513b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b28c7806bda8b094266a59097bcf86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9f504186ec62084250f8ab1f94ad67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde6655162de863d3fd4b028b851f308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9f8b533a7ceb9d808b4bfeba15d0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a055625a9326fa2eb2da84f937a30810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12937e16a037913a399021e19f7b8e8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff985f81e4e219332b2f25155dc4dda812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691878037a4b4db1187d89134787db5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb58bfe8349ed1a9090b5fb3339e4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e569419c4753fdeb6395d0dbf4239f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bbfe453fa6ad0203b91cc1608b72316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb094ea4d1badf878c26e41506b86517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171cc73d8dceaf442462e053a13091f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fa225d8b2b3d0480c6c7d6c38427919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5908e371ca7df50e849e457f6f47b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c80d5ebb4e4fd2854315cc07b4a0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab3807410746efb08b131c98bfc1ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f18251bc53788ee6477c3c943c71723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdf4bcce232e68cb0dbc9863f44e2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989120606ebdaf1ee4d292cc1e9bbb1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b59146bc354dfcbd4831ea7685b6a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e705e3a99c355ff3a0829b65fa1ad327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef032ef0006443e7ab2f3ab1d57a9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff2f4193be1bf58b0980221673d0cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d4d5654735950f14e3e4def1b5b2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46269f86e7eb24e2314cc8350a13168431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a2934f93c6a449e78d2a813636c5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b67e97e6fe1b7fe77b42b3e436a0b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7c8fe303920110442ea0fc423685534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe32384bc986f1d66d7f9ac70d9ecd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce58e10cb6a055d175bf5169f1d50d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca386d988975e97529ab7ae89cd56f2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda0414ff2b0a39ef8ee65957df0b2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0fa3fca28c8019a29c59c3b78130e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b930fe225bcd390c6ec788cd5f36140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b918c465f8c0ea88167417426154641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012152cbfcf24f7cc37fb6f6216b12e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36b2b990b56d168d29456085683ecc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9062088779ba4d7056480a5bf4467e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80d39046d2143becd455d7142b3f6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91e494266786e17b3ceffc4299cceb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f0c350e94292c912e45c44474885f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddc8b8d83ac726a9eb45c88e96194248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea37899ca852df72075d5cfd23850a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ba37d5c5ac461b21b09a1ea8810ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835fcd184b1ce9a8467997df4075ffc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fc131664d162dababdd920ef3e84352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054750862eec94bb7fec2abd4f68622f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcf8a03be9aa76987b5651f907f66654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816d92618787184ef5dacc9c231720655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9bd90e795c10a7f19987c6d6ea44c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f263e800f24f0a42e8accd0085939e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823c107798091bb25ba0004800422b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f4024ebfe8719aef79cc27e054a1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769163bfada99729a326e1bd458fec3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb154350d324bc976bc014db9edbd8ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bd8ae1a80d6145643573833f74cab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468925642b95cbdf7a94c741dcf7ccd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f64c681dab3945167c10470a5641d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83cbb1ec6ef068788913e3a212301e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dbfd272ccbdb17eb8457087c61a3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d162bdc6a680c56b836938cb0f6a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59a7926d45dba3431007411e6ab89c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c424537d4d1b970de52470c6114b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53837da390e7ecae3e31c7d0f3c045f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab621e9883027812c1d2d7394f0a7d9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c892faed0c7b7c51a72c4e85cb816b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dfe1efe0c0485fc0cb2db8dbbf61173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71d4e11e2128c47909ba76542accb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f27fbfe4e1b559231ec721884f8a2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e28d87b6b93e40126260bd0b107a5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd04586af0466080a3a5e1c0770b4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fd8856a5f6c9b243ced6d7d1d9eaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af995a04382db1ab562f1ed70f871a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6ddc275169974c02db371214605f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8241d57f9f73606f996e910674cda9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9692a3b609dc4fa719205bafaf8a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c68973c12fab65b2f66e248acb56883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969131d093655e5b756e3c653e825fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80561a8cfd98921d94c4d276a8199f8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529433dcc83798dbc1e42c07949d13b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafd990f8dab3455393f2ad7fe0301c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94372f2fb038f35adabd94c832e9cf388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577be6c6940eba0696376fc812fbc28f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a328ffb3ad630acd679ff2c278b50a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177052a1ca7245f3c9d48573c7d5a10091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dce65912c5f50a6f42895b9b0684e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfcc1e9afd2488868546089398c86f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa514a97a14b7ba476308936fb1fe194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f39c568edd03e62e486702712d60b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdb8e4d2f4ace1765c359e51c170d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae310d91a4298fc45f8947867c5533b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053a6a011dcd49a3f605a0ca6bc15c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91507975a0692d3c384747da2dab14e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488fa46f23072a95479f99944ba2c82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690c85732f0f7fc44aa0b8dcc1d7d12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91f0d6ed2ea04dee1fd4d21ede5ac0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722a8f3cc0fe3aac5f2955b33e13e9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aa98f53274139257b2c953d32fe30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3cbb8921bfb959c2039a4dad3d63d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0ab43de830903ec32b459bb3c8bf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded5cf28a657bc219285cc34bfaacff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957df047451c95ad1bb7a8949541d505108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c291ad02d040bf06157ab9ec3eb36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd7a5d20956aad5e4fd57e1198b8b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf432637e13d9fc10e80e59f4b6e3ee4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714e345c8f57ecea8ab5f5016302a6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b276340de0062fe173c59047b1c40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbed725a74e42d7cfe3702f776a003114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f747792a56c74519326910ad2c4a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac29558b5a36fe07cc9dcfd264cdaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dac7141a10672cd073e31f2d7b121117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae8d6e88ae9bfa8aea0e80a3b94aec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b49bd8702a4dbc8857f3d987aeb12d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd6add06db409d53e9b5127c0a3ead120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488d833cefb698d2138e7ee1c7797fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc7076829ca8731607946ac291c98f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68795971c4327253bda8cf1a43afb1ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4535c0affa5859ea4f11bc6ed1910124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5313866ecc161d2cb5a770a7670a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889751a22cca9223b0ab37fa7c11019126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d1d8d758eef8f5fba768074d7e0e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14695d05de2dcd0647fe75a4e92c850b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911065368a62f2ce01fe5ed4f26bb92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b0e1c1db0cccb5cc99fbc28893b6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ce4a1528563a83b03381f3ecf3764131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add243008e991c7d19b43cb646b7aba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305b0e34ea0c5d23af6c614d45d1f6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106708a5b7a71d608bc3745841cb0b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ea4dce2d3aa93e02f1418136aa90d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef579b8b3175bb8f0368a48edda819e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15975364aaf9ae9c92109557180da7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6535d85ab33e0a7d0032fcd30a4d69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb5962e9da163da9d4888482a595bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f186a52b6e004fb4924b8e70be1ed9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02aaca019805ba71b0ef8470469b63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcadd55c12c5600c5125e3ef4d78fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ed7ae94131ff881d5201b6d04f7aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc2e6bf619016556be45d5b8f4832f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289baa950315083a977e29b972db935145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e73b94891e7b836a933aea9236d34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9250a645a65d34ab00354fedeab5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbc1b3c102900166d55713bd388052148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5d7bf1e0a376c5d62d62c83a37e3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc3bed379fca94f06e95f051a8e66e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611519e4c1dfdd6851aab7f9aa6b664151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677e60879d856d22605bb52054029fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469699aa13ed2a0cda123e3cf0dd3e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520260614aaa41d550222d6ab406489154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b4a67fff791980f1913540946dca0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74012f2d95c111881c203725d135f33b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ad1ab4c142623e21691fa20c10131157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca79b237097dce006fc59347295477e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30525f50b4bab9b03a209eb774e792ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd528d12bc1b6d6ff89411e295a31f99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3d3a2274c7d1cd09f2b0504214ead161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727af8d09309f65a7d7c50186275adc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc6d0287fa9e1a25dceaf6ba5c33b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1c2d6b676ff19340667b44c8ccfd1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2ba88b30be6435aad8cc805ee2f69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f4d5f35379fd025406699fef1d6aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7c47a59c2e7067dc70c80ead512ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c174f1564e9ff7bc45be6d117fbab1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf18d3d0e67e769a126ece0377e72c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd28198cab314e51a8fd020a3e28ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0a30fc50ab17921f909e59e3cc36d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e33f2044a1c11bc9dcb79164e1a60a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098adc1a0cc8c9f0a66d2edd8ddf9530173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc4cbf9fa9a06d71d7a389fb5e4e7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6bb97f6f9f5815e93c961220fc8fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fa5e3d075e5ba54a7fce4407228e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff592623eef41ea85ded080a33e172a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d61a15b7c028a9bef90b2658a6e133178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134120bcfebab501d86c5b753418e80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eab06a41dae771fd04f6b4f083661180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e7b236d38268771ecc10eb2d84e53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55273a7be99320a7701c3c52a5c773d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c23609018407efc58b2dfa8a978f9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc93549e47342a623a3a13ec06621d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c04a4b10f490d7ad9cbb6b2f2b8d9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae88fb5bf8d08e9b73c4eab2b138c5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e79e2445c9f66f7e288407131cd4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97f2de40c287e4a6a676f386bc46f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bd0590cb020f74221ed51a45c0d8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f2d32a5f1f747f2080c2966208f65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bb08b29da5c0fc46e741ed47a854a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52756608c5fce07bd7c9c0e125e16b4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecf544bdf8c482bbac3044ae2ec6ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258cad1d098c8ff9d06d0d0204d620f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df348874ea328c83ca607a44936058195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b36da2b31761070905bc8c207a8980196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71962b8bc5b790febdfb974054dcb61a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43d9adc1bc134d5855327296d59015198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798389b0476a24be80be1c7d6409e86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97286e1e98227959a973f9ef78c351200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad2e42083344d8e37552dc1df60340201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077eca419b431550c084b07a235d876202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4824be236a2ceb45c3cccbb833b7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95222f9d3eee39d7062affa7af6a6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72664164a83df8d73fdc88a7e4055f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea7498278c4f477c47d6d9e21d9439206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b13728320de8f8d09fcb977ec8d262207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9961b12ce367c8a91a01c76d14a5d76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877bc56c753d89e3cb152a89b439ea5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463653f9e0477c2d86446fda4358a763210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816510249e2e363f8bdb7113c289c65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba01f421331e29359d9a2a560725b7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96325dcfee2bc0754d249a6a9a753c2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51477e3a04541f42baab90d5e25ae57a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a2ee82736a0afe23f36506d814dee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd8e6bc63964219a0caaf9b42e6e1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901cd6e08a4b146afac5bc0dc977844217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4857a6d5ce745b4388e66b6424564218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10bafe827a88a05f6ece66bec7164b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc39338e693a3fb691e4bf86c10b10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c2abad66a2b3b67b6c20f09ef5dee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54727cc3f91fb3f59640d34d1610b66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf9f3f1d67cc42d0fae3037bf298dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9507ae74da4e26b5532913eff24b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1cb715656c272067fd38951f6c918225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d8fc8f6eeb7ecb75faed28d98f6ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5d0cbe878a3081230fd0ff857b37b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587abfc1543eea6482c6cdf7f55ca9be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5179ea0f987e625bb0dae951ba1b71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c407a47163a61dcd0aaad920eb33d7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930ba3e66f4979ad38ba97031aef47d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28d8ef141c24dc32dbb92a7f5bc571232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1766b448c71fbcb09b72788b591bdf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb774eb185cc755af5628ff3d1db4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ed4a3b41bf295e29de7eebc6e33ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b39873832c68a638df290535df29b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983feb495e89ca89f4e19466d64bc447237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201520742708c8d7ff583012a1d7420238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef438ecdced47046e69dc2104a815ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11be06c2abe399706499202b523954240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fa64ef616eef4aaffa3ccf25eaf67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc31c0b9fbcdfad22b06f1ff92b5199242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a850a1b288cbe7e6092c2898c9df79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029541750fb0b0e3d79c0d24b19ed44a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b0a2f57fbb3382505c945645e3b64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b7c6e063895e8829ffbdb1de8383c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c8aa75001c3b73c9e7105d0ad2346247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451daf438f9fe5c3d58dc8869eba2bbf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36b56e13e6e61f17347bbbf059de7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e66f252a0e737fb5455feac58242b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fe4b831d9364124b768df37ec9410251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaeedc2032a69411f445fb47fdf920252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b22d4c91e177f25e69f50f15ab1c38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0589f997c650ddb888f6a493aad0cbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e1e2bed4a661bead7160a56d80722255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6642e3a4e39b39817dd5bb9e54a9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf76614d3bf203017ebaacaebd801257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69c052e9becc531ea76b37210efb9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46266d285b13dad6b54446ac3281adec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8c5f9dca9b2638e268ebfe344b37a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb16af2c6a4c21acdc12c78ed28daad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932543e0c8f262c691bf09e7e52fbd07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db9ea7bf45a6353396ab05bf6de7fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771cad5758d3768d5dd0683162ae8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d3d62c9be2ad99fce94818e2d58d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b80a360fb77b190d3d3c34dec7587266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f23368643a2468f99cf5fc1881659267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113601982c6647e8a97aa192973dc80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4fc4ff91d12fc416299eea10f04c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b6bc0f4a3bda598f27054412da63d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af7b23962db207531bfbbe60d5e249271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b2e43b1591f641a58f03d2fc7ce1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170794786260d3b07c4f63c30448d618273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ce567a02aad482b33fa6a3c791179274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708f7ce07fd394a172d5ec13db7ee9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b20e744d058c086a45212e00dd420276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa13bbd6f3289dbe179f68e0e9101aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1a3e902e3ff5519121d9dfd6269c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dafcb349fef9d78d2bf32134b1756c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a0a261c84394c2a805941a346d943280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893a95423234b17f72b04310cc4acac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2000bbc0cf796bfb8461a2a8efcbca3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0546691c1c3485cd08d2e122f401f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15c9208bec969d4b4570e492e55c4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aec462d17f2e882d9e216b45de6579285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc938ab9d30434919ed929c444cda88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60d6f9b388a212d00d0d85063dc679287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b562cc132700fae6623fb84e65361d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72c679ca8beef3f68a218c2268efe7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ff4190b55d930464ddd427453c9a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebb986ff7adc6253a721c36c3f6370291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef900a70dbe47a5c9357e4f93d0cd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f405617dfd5433ba9f83f4f89858f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecc47939595c6b8e40d3ecd530804a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970b2f8811ad23fc6723ad95f386bd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acdc728ed43712865ca0a32883f0d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecd717f6979bdb5894c4f98cd63613297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d40ae0122a72f22d254d31e8b71e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319beac9e50bf6dd0c2d71ddfe5f090299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86f28852188bf838404ee1d063ef77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4524649a73179487dab81c84393f8bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb4b42fafb7df923f9741768a70766302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681beb52ca9e3d258c7b7d87e56d223303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b95171c5d4c8d8cdc1033ba090145304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323031f580a90612eb20acb37f6f178d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8071e6add153701c44b9ea3bd4910306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdc651ecdb9fef36ebea30f1e2a99b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc64e133308b11b7882a394a2b5cf1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9b672f575663f80d32529d7176a19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec5f3baad97761fcf582c5a13d154f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37c15c2639671b2ae2cf2f723f0069311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa41bee1b807a46caa31153ce9590e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895040a90973f088f3b546e96e535d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c25697c0f84f36eaabe87b11ba3d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c760cf390d1966ef2ea5c4eb413c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebe99f1a380c3db4ccae07705579de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba84d582b7517342129dc23e28ee57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f975feea660259da764649ff0cedc1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6787fe81f0526d475131b31d4fbae63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc902642d3016b113fa3750bec5c54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41dce7552117cb8fd64b8532e6d76c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be256163c37658d8bce2d16f22a6a87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2259e35464158789a120a18ce815e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4fae6ced1fa8f5b9fc910a4dfafb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdc0d64db70243ea75ef76698a5f76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb27f03f3b52d9073e3abafc978c84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42525d8937c77da39c02cc70761766d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08aa325cbafc4995692a8dcea34c57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e5bd2c0cebdbb137d80e1dc010c13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff2b38005ce999485a27f4fffb36eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966925bcc6c38c0f14361b8f25ac57b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097c7461f1d27f31c0e114c4b5354c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bc505ed66397db0b7cfb2bfce83a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedc1c16568f40712d55b14cc71a95c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aed293f3b9650b007b8a14a22a647335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f355f19ef7754ff31fcab7ff6ed97336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ed8e9776ec75c6726c7912609ba4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41109466283a61c5d90df50532cc83c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932e5555804832067dfa9169a48995b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee4769cbcb75fde46526256c69ed73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69dcc61b6e3997d46576180d2e11d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c98f673c59e9bdeb3c09bf366a1cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522706238ebf97b7afa0a1dcc0d96779343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660f15560b1990719b7f213a3583682344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6d948e9a01f6c8417a4bdf5f53aea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd5f59a8580cfe5caab193b948a6a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88400e1aab1d1df9fb995a83625908347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5257827075019aa82affedf1da0f5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234a1719d5ec4379310da90a792b42a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9e0d6aaa50d60bb879e0da3101577350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19f60842821f2d079cb433f1fcca9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da4f12d3b2b29c4cf91a7710a1e243352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37fa62aa2f6f5576876f96f9ef54d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f3d01e4585186c60b42f94bc09007354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260f55653eb87dcaef8129dad08bb4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2a44d79b6cc9dcc6e65bd82e1cd71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761c21d0625351bb304215bfdee6d50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a192df5561ef3b444c0eddb2610bd1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba2525d32e78b98e69c9af764cf20f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870348d0eedb5d6712a8e8f8e9579b8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ca1f53f7dd8d618683d956fc67a6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9cffeb06df406d596dd40370a2fdb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85759ac166a424b6bbcde6034d6c5a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e3279604cb2770a737fbc84554552364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8dfc50813b9a22c019daa510e4e24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11352778fc3220dc8a036aa949728120366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cae6fefd42f6866d1fb73a25b604ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4b5ad6aab7ac90b18140c280edbfa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae155140e4a1765fe1d39612eaac69f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1536722c0be3e43c9f070e884b26b29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac70c0522a2046c13a99af223656ffd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dffe47555b3d716b83e630323d7207372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57590542d13281ea8ee2c52bc9b4ff9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a89573054efcc2f2308c0677be479374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715899f29ae2c3d33354f96e43e3570c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f44203a3d62630d482a71654c3b2a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60765541032e1c575b8626dea2b2b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c544295c5dde7f0dde82d19ea792a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f3c248280ca78a7c0aabf85f7253c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f2d820316fd6a2e2a73d77c071145380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc403a450b49f66e9db618f8851c754a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15ed8f4e7826ec31755ab3d59091fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005261463cd114a422f3915ef398928383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bef1b8eb556d969bf1036f53169c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3c0145e3e3771163412954c0b1a30385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a46045605e6958d579cfe7ca7d9327386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2eb58306486581f4e92887474857d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087f9b457d494c8df5bd78d6513ea6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad3ebcb1680f1f3f2cfc5c9c1bc0c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6db0c9a757cac79e53e0bc6f79b583390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55a3a08e2a29f4086f0f1d16b44726391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ae1804131751ad81aab29637600c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39693a773a8af9604606a5b07a82b72a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbeca7d1d305bda4562ff8514f0110394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673ff99e6401daea327733716a3826b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba859c10bec44177c63a0db46eb104396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287abe4b59b63a7dd7e8816389857692397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb06a18f99f96bdb172d9643f5466d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4807328f05286808b2baef17071927c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e06470cc58e1429aa7325b7023e55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8eb4bc71c7d298f84380b15d08e09e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77766c34efcb0392c6e0b622134f31ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc7f38e6651b7e29f5333ef4b4dce6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926700dadd14be541e61450ebc7a7bc3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25384225fdbda88c0080fc51ff58494405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90fbcbe3f7eff10bd3993b3e7e08c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b3ee02a4ab4ea4572258fbb9551f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03867d91a590264dd3ed9efef6b9cc46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b52e3e40f6798860e7a0bf6bc19ee6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f988fd7b42f96c79c0bb23f6f7286410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8415e6170b0e371c368509097804fcf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6b3b96f3296f8572de6dfbeac6584412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83178d9d93ba32f99bb255416504d9ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dd0c99e2a32d5a77c4345aeac6005414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8cc41b40f84ab0703a77785465308415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae904ee9eed1f3a0df5b0457af20829416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d91449a4607f252f35bafe2428817417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a0cbc5ef4a27b2ef5fd49aeea5aef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4e6a06bf2b27485c3994ccf436d7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bac7a2493ae72520e2e3ddd5b8deb4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fc6154459d28c6c0d82d9fdfa635a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cee1f9b163e2ca956b9b45ac3c489422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fed4ae45ea21b16c62596d004a595a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2427d66b0010d1956251c2e086d460d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3127563e8d3d2907e7b07ea8d8a2b94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942c4a7b7deabd070dc30f81ef26c91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb393f8574a6b32094ce48576682b2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae21fd595bf2447d55ebcf1243a14d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffd599b0630fec089ce906f1de9644429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b58b7ed6de7896430b620ef40fd7d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86180b4fdae3fe76c69c883614951480431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d282783ae1901c913e2bfe694bd64b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f31ae80ab7199704a90eb6edd7905d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc727c563ffd40f644ec51878e490f85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c111a3384e0378d916d640362454359435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de99b4cd22a0cd067770e2acabef0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91bff4aac881d58910064fc044c5dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f963f2a0b38b7ee4c10cd3bdf02f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510c9f75d4427030830acff31ed23b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e17ac8f8f6de69b99ab9284030414440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328f9c62a86a70120497a443eab54c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c971286c3aaecce4d056cf93ad0fca3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5b4140519a9bb6d2df2a06f158dde443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ffff3bdbd24e546f99065870c71c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a97abd0f40fdc141694ab188f29c4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0160a78b4d5f50ea70544e1fa45d0c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5dc174581460ca40abe8e5be59e0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70486522be4078ff48249bd25ef1f28f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e57cd72d1142a7ed18e8b23d4c3c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c1a056f36b5548c9b9a04093e94c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e01654b5e285636934cd895d5d2187451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b5cb126ee7db3fe9f07880f46dba8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ab89c45f20a41eb150840414f9a42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cb2933bc11da2c65e8e13079a907a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d47b8fa7bf957182e32fb91eab56db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49429631cf59179e0a02b6a4df10de3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95501a5b1cd4f6b533e25b951dd80f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993ee5b93f7404faab8dd9e96a46964458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d20eeac13ff48f3aca81538d4c15f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bbbb16685d3ccf1fc225fc6385b98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c336a2d1c486bb99cec3f358d71a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b460689e696f861fe578f69730f067f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74837024d895cb93ca6c2816e75fd585463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4ed702dd897ff3bf2dee05c247e77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784b8fb1bb4c5757b5ef41b6590f026465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8ec449975f4d99412ebb82b01eda0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988d14ce8b532f6c4a0fb2b1fba73bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3cee90136de62cf0a300fea748520468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2600f642d34c740f67dee17869e80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba01e1c0015b3958990fc817de7bdf0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fca1c9b3a6391998ba658164697a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe2b3080a1d3a6aea41f1a29df2d96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f998975dff803d57597696f6fc376b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618ec6c283a9be1332c4bfd95cb65e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e29e56f6adfb9974fcd925f0274bcd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956b5ef1f5b446757b677a9958f2e0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f63356150f7f290e4bfbb380c3957477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278661a8dd6874255dd1455c44943e03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06d27cbc5e035f983f9a8f1a9d2ade479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baaa25729d63faec36a3bfb70038ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d245d35af267aacccf6b1043429b1b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4f11ede571fe338474c32655bcb58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3471e080a78991e4185a105a559203483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3f11fcc4e16a734f50decb197501d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d7174d5444ced08967d5daa915bed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927affe4f3d42cdae161906b4899a6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38f5d943b87ca6d80f0934eea9dd79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0999586da6270e668c35040213286488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1953419dc98f779c407592f082f5e48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a8e4f98295c90d2ddabf51ad02970490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4403e0e0aa967cadee1fc664f7fade491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6d58612aa8796861910252cacb260492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eab17d970a9de19f06a6b7e862db4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7076244bb60e5f4dfad1125f13fde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ee7d9fb762800e6fec572c30dd019495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d82c05b04e4c5f38b61ec410962878496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a5d7105c3b6d673b38022ad8cc297497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58351e07ec34ea5d0443779f6f94c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095abd9e2647bb3c0641e36a59f9b0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e58cbe55cf46ce17c7e5d9958ef4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a6a67a73354416d7629060fb8f039501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefef768593741275270eebf43e5bd4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320d97d7fc2ac053632c9d52fd11356503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5752608d145d3d0407cad3a1bb0b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e76bc4555189f68a5e86995361a27a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7bb8f45e62590cad23fe97b499411506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52351555dbeffc590bd17600799bbd50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b997356c5296ac81ecf290cadf1b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adf720f0755175d9ea0a2350e935d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa69985d17c41bfc03c286c5a960be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbbb6e30c4229f2c12af5b41ad4596511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf385f1f5644301ddb0415c823795d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1ef418b6edc433ad412a78d6ef70f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528cfb44c1e176bb81a5b7a86e690a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81284dad7b279f71937c2adbf331ed3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d35a030553b9551cdf7af601eaec9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478231abe54d1fe1ffc6f5c5cf0bf0d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093afde7cb82e757f9503bc8d476baf9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1e408639cb42801765795c9183ed1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81526f481d14b689c0220715abe49cf9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691af17c2b898324e061a2353fbcfde0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec49a3466ac7ffebcf94d9502417bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616835805d1a0d802c8dac5418779e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63870d312b379600b8d5907ffba497a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318ece1b70c126a2282bafb1d8bfeb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ac88cb50cc6b9c69ffafb1f08c761526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978368441ac9ee1fe4ab225a9a1087d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02f83fb1eeee3d6a4c67f0070c1995528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638450424f13e3508e9387cf8d0a11fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1879f71f767ce3e7857f8975282eb3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ef7e4c4733cae23286648016a8f53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e793d7d967f2011872d99b3440141c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af9d90ca11f8847f849a2fc11aa7cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811e703967004d34ef5a30b638ee0dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2113fd16edf1c59d06d57b102d907535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ab7ad4060fbcb832cf60671e4e61f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6919ccea54424f8ab4f2e565c1419a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d84b0be5b75be02e2cf9a7e5d499e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcade99ea2988410265377d09fb0a74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49914e0ca11f27c566a90d9ecf25e2ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06aa9e849c218d3c2a0436d824f08c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49920770f74680bf9d1fca38db1009cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a5b6eabee0a6a20df734b87b3f66e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7725d45597b5cafde03f626ec47b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7fcf0170fdfdf316f68a95ad33af3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cb9f0cdb7d9e74732d6e5e723f2ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dc718970c1374d4546012b9127604547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca0499b2cfe47f10fb717425adda3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae8ce170494e127994d73c43bd7bbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454590be3045a96cdcfec7ee511ff6f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d0848a9d894dbf051ed72664019d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42695e21d6529ca155b9e94c9aae78f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462991966adb8e525c660b9a0ea2e3a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bf7aa654067fe091acf49a0ff959b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799069b3fad75e2739c11bdf36ab3aeb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3732d7deed162080022f03ca7e631556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781b3507be28546bfa2143f688457c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b6f4f2c76adb58546e6c01f643b74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96548e891d434f6138033cb9e5f32faa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62a5ba2fa83ba82091399d0952ffc2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0715cfa9b00bd2f66bdee2e2c6d7b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2aa7ae4f99e9631405afe07db9791562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fca28af231a4315494e8e49b1a27a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65427ab191e8602c7cfc115462fe13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ae646ea7dc10f30fdf072adf19a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ff9bf51002633fae55814a733d765566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373d7783d5aba535bd6a579901f9fc7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3408adc889f4a865b0c5b99cd155ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91508cbd9e746523272c91ad4b35b723569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb193f606d4f29a3d6d6e4542277152570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a52cd1f0489e9ff86f6fb57564b7cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6d086e965fccfa9a6076d4cb24529572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52f81af61dca65d98f90a962e6d05c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98f118cb6fb7e92c9b509f8d0b8b66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b5b33ce4798cf99353bbeaa348263575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5f624129b40c2aa56faebd6db449e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070443aa5658232be0cb165d3dbd1b97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501791706ea6d07b0ea203aa6930b0d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983206be988c3835eb42ed7807ea943579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ebaed40f412ff9876ccb8ce130a65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b04ef4e6695c6ad0398550bd1be368581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51a290f20efdf3072037269e3010e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a503a2b9047e6cd4bf317a781d4e7aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea892c43bd13d7d0a9c79cbc0d94a32e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cfc0ee55a362b8692601b173c0945585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0a00914ceed82751465d5ed4da3ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7beaef80667490fbf9ea2bba1dffd8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a2ed4c6fb4c99a6cd1212bffc4b00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ea333696877457ee1a873b291dd22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8012fcba32c99340e40e0f4b4b1da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe2253111a1923496c70bce5292392591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31a6af37b1e8389095261b40500ae7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1019b967924857e9d1554cf5acd837593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071697295969a36309bb42b8467220f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cbac11ce613f7a7be0b6bd0b968bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfee5845fe1e86daa983f19de1a809596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277b4b5a722d6e7b5697087ce667b80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c043ed4aed41ebf7d7332356f96a19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26db4cc19e1dfb397436e290ef51a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac79da97a8388cbd63cb6c386732528600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f89301346cf46003e51e4040c3bad1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe39b142ce127ee011b887024b37c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabce3614ae7d287bca0cf9db835f00603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a02ddfa6010e3c9643a0e92aab8bdb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7df1ae6a6ad1350c53a6397513824605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3974cabc231b3b88c5e2f952a87ae4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648a669f42794ce3053198de1b5daa6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45305a30445289884141fc046f44ce3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5af1d64e8b34580cd97cd86ffe444609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b56bd0280a40c698733c94c7e983b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad63bbe7f3c982d56febd301f49cee1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747478acb6c163acd3c871a43dd6a621612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b3c2e5a5b7f89e8938ff3e85705d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3e93193f8b18a8ae738ab6a6aa11d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ec91b48743770b389450c766ba4f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430082947927f5011df43e0737ca5512616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ffc7f9a5f59c3f4c57aff1a8dc51a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cadbe1bbd3ba9d0103788fa547b75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b881b8403cbb0ebfc43332ab69cbbda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260e6f4a91b1b70f220101bd185d255620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f9f345203f22b454eabaacf70c37e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc64366368a1c7ea52fa89fb7b6fee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46600bdaf5120b0199dfbba4837e1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccfc943c5cb914c4b876a0fbb1c0cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb56500ba9d6e6a6c8a19c594bd5758625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8ca3b46992198f59edfbbc657fbea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6c84e28befbd3804542b27ec92d02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96050b4d85fa1ecf290f701ca86e50ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da6e92b377afa2a3e633040b88b9fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91df2587d475fdb020e375082450de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d52d6871dd7df01e9c232c267db505631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af577a28add24ecd13ba407d7ee390632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0080674f517f9de8f6935bf68c4e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067f8bbe662102858bfbbd442046b3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebb501b3a25b0d9c38a76ea0daf2c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b71351130cb505bcaa21f181430912636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e620a381fdc8e631ceabb51e7fe3cb6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fb7b002ea5aad05c9f1363ebc6c23638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e06fe96ea32330b80ba9e7b2e47c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe253ff3fd54b9e271ccd43c4e5475640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdc8fe7c232443db1846cf52e9d305641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5547739a25bfb4522e252081d52a24642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1cdf768aa6931be3bc5ce18d5e534643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469af1deccf5b021ff855d60a88f856644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d349c1c76cb9c9155775aede9ac81f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fb15fd12b1141dbf5cb872f545cf7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59d0725f0b6f2b87d00da2b958c75b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffecbfff4cd7721d3da840673f95b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81531ba323dcb99c65f8e6847c54cdc9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c2a13470aafc169e522e6274bef49650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d2bf4a66eeffd2f9c2e05b4d98582651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b334ae02d7503f716c5faf83fa431652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985724ea16fbee80bc56a6c7f43c28b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df9fb25e39869d9c2fb413cc2d3828654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930cd5b8a9b241e4c06284b62825c9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81969acd9e4a1c4e04e4320b1493f7c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc91e0c0eb92cbe9f5597d84c3c8734657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5aa2e00c3cb5d59c09ec3ac6ade8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c19984bd8131e66159ff387c62a1dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f5f745b0ef9d4bf1b8620b0a2c37e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fafab0fc9623de1bcc19977b01e56e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d5851d3a8954a2e8984fac882b87f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ab99a095b416116e04bb6a53a8fa2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89412dacd04295c96c15259a2d180c84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc43dc63fe8d81751b3aed987d6db0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87012391fc4105eb9889ad5922d6804666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41a0a08b67683fb714b86429e5de8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677dff9020040672a9193b31c8b211f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855f7debd703f1cfbbdca0f9d29d26e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44184e32d77fddacbb3e44ee5bc39e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf367e2b8b7dd0b0afb3f23f509c8b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736635bc44495c2e5afcf22ad46bd4f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec673d0ef5b326e1ad3151ba563c7bed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e4d9a571c4547ad631f2c24817c71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e4015a59a27582b7706659b602768675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d60ba91c9e1fc5b54cc008e3cc44d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd3c7779e3fe001ba656643f4995bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05b70214ef2e279fff0e14972460df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac916d2416e0258e8276183951b3ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b83ffadc9fbedbf0e89a208f2f3b5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331694b920c0eef8adedeed53d66c28a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c3f754fe172bf3036d18a801e2b7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cb36b0a1c4d852342c905f89282be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f4b2db83bf5b6b5c624723e0f7907684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f58b4cfe534deca1b8d202bee24ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd914415a2e911fcdf7e3acc9f8ef31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b7ac8c590199210ad29c08de0e230687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580122f400984b4251ae39b30adbe8b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6225ab13d13222266efe1501ada47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f300aecd899b905ea9993f3466857690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e87a2142fd18636f7878fe7894e04b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c34c8ef4cc905b6d1ab1fbd48ced74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd08cf35ca71f73d89c2ac95ca2f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf635f1365319dcde88f9b2507c52e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2185b62f64a83a2b7ae4724556ddd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6d2417c3633e4a95a42cada57f3c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9118791f9eddf5af2a47acbb1e382ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfddf2aa9942084882ccb052da1c0fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc445baa3195521719b9c59258e0a01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02265d51d10a4256312fddfdf4b0d80c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07118feed306756d005cb6476ff2a0fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978680d49c7cc8d8ac6cf95efce528c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ee22952b4743b4021f9554b7aa3e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac393fcb19fd2d0462e6ed665aa807c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50d1e4518ec3cf7aae2f1cdeaf5721705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcdf13295d9e72a2ebf8216257b1a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d138a87d058f27741055cf6469d37d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4321afe5ab5f6cfe9422f1caffcb2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468ee2d80d5ebbdb17e1109572a03a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96705524e94d6973cf534d253d991ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557372e8ebbe027bca0e2ec7b063963711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fe859e3ec1ab737839af3b91fd87c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb1eef48e192e63ea4d97d67a6d05c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5707e618a224fb4a07684dfe163c3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ead3f26d6f1d1c0b80d2bb4077822715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781dac96236386badc50d4cdb49ba1e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597410f3bb7b3712498a4bdca5c4bde7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eccaa419d6160a8f46cc9c13ee0a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268e6e8bbc833ec6b8081adf800aa59719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ed2accece1b9f5c010868063e7c5d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88073538a6f02323bc947c954122723c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b7d568a68f46567218f6c0fecd464722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410f3e2fe17ba81b3083acc3fddf981723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc1c77686d713abc1a2d60dda0f276724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ba66c7164c4471575d2bc65627402725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dbd7fe9b9e9d6f768059f3f99886f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e1fd772503e6f7061a3ea8e7c73f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a503d8063d8d1fbfec4cce952fdb8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1192fae5fd57dcbab07be10fb53bc2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9a09730c55066429e00e1ee09752a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08a07c0290c45595e039f819c9054d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582004f809b7cc037d73ffc788d92c34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4eb8a4341f7d81d39d7c3fb551bc0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f4008d62893b6d89c81bb2b0ef140734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd24a6f75af010497540f14799d9301735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0146b552a1a90255f4adbab32a7d303736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9908b0bea01955ee9339c83569c0bb2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504f389b59dfbadc57481553fbdfb0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c17b22782f6c262309127951440593739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c421a65b7a551fc44749d0fa61931c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beddf26df2fdf74c479fb48ea63285741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6541c0f2dd5435fb9e1f041fc3d8777742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa862277451fd98348c2186fda4d68c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5ca5b6b4865c0bdeef44318c3c24c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05633478e95659499b6c9825bbcda8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dd7734d5bdad9119155afa2062a72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21d6784ff986f6f76b8220a010c1cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7c32b0f583f9b177d5ccb5d588e70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58029e18964d841adc702d0fb588c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85177a3126a9bbaed03ccc5da668a5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3966702cb119066764c318446176a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f74da1820650ee9fa927937ad475d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844d44ce7ca2cde65a446c3151f5a4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78958d7816440479431098cbd5258dc3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb657b15f334197cfb66578b915c6c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07393f1a323ca32898f9ea8e5565285756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fac9f4beb1f19be33feff362ac6f5e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59430b0600b7e0aaed60f211b942eb0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cb6e703ec13b580dde582499b5b6a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29e054622e1bfd5b9500ef0018aca5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24d7cf3a05cb63d40343c25c68445c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565e917cb9e5366c5d0d478e11c7255762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0b4fa9a29c7c3a705bae21793bd8f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0620966af66141cd117ae49cec56f3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af898391ad92f7ab0d6ef0747e980d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43053738a4bc3b3dc3add1ba7a7869b9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cbce9eff47686095a4993697c95c3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a4bac987169317f085dee5232da42768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb12ad07911fbdf1e7effb46ca51cc2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9bab4c0c73cfbd505b4f4eef501df770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f4ebb7953a303c103fae2b5b55e65771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f38c764f514f9a8c9dc2fb126c5028772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab7b452989789947a53d12fc0c7d5c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f6a4f7cbf791c3a07311cd99482e1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a793f95dc297011170a03adef1552775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a101ed28695e22f7185a6c762db60776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d64d18b6e833d47d4f565432a01a72777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c8d40f8891584c4ad2912adc77ae9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0115cd42d38480628d7852bb91fe6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7aeb4491ca2e5aa20e6a9cf0963ec780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d66493e02ba3dd342a7ae48107318e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a6ba0fb668ec3846fd952de05b6c4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc299ccb40aef82e4ec0b446ca5361783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655627c25a15c0f38f437e4c99355bd4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7dc88419581fd56945129d90ab909785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901d546a1b9cbd0018f0e1798fe4ab0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a3e742e794730ea72d607cc79c26a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d181a700f764421cc3f92515f68f84788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3690752b4293702cfdcca71dbf3da9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf7a037b70a11f7f88048298bc7229790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb64b6a22b841bcefc3530669377d98791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9945a953d2e91ab41aaf7e4372ca0d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e082853a2edd50d4d96ebfc3d43c1e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bb2bc755c9f6cebf609a818d038dd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ad779fa70467f57829ab8c2fa697a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcc9f73a222bbc9212375376c99ba1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65138cb418013a0868313ad069c61ce4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39d84e81b7662971da7d26751c350a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a97153832be78cfa4f08cec971536799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3b5bcbce5173f3630fc117279394b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c316d0c808c0b25f005c8a4be58917801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad753e3c4dcbab236d38e385abe24802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374b1ba91795b8e9cad5f02cb13d917803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999f49f899b240ddb5ce9be9b5700ed804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02c01e6c7d488be8d12f90f6c07c6a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33175f068f08363958468fb58cc3f9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec7859c61d8f1c5e6de4db8a753566807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c44ff157405724735d904d3629b01808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7487cfb8d445b018fa4b59a73400eb5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87c3c10f33382ba3a4bd442d8b2fba810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf03302c45d66ab20af398ec5edf08811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7c512441eca8e186cc4aef62ced4e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dce4771e7c12ff91d6ed9bce2eda25813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4fddb9684eff5666cc21981a3b913814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba94331d2cf7f2c97b50d9fbb21a859815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1c0b3793428f3b9dde69932ce2369816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32727039a67b52856ad0e8b5599968a5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05112d62a794f5af584e7df3df134c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d9ddc128721f3b93790dd68dc4c98819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22401395a75c6cbedc28c45b825f64bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ed60820a26bd924b187cccfc444ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d64d19d97f45a22e273c5200682263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c6bc70bd3b14a8cd6309fdade91784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc07175cd0652638ffd3124ead62a925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42283e7acce06a9aaf3f7b8a25b961346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc2d308859a578ae56ad501667c9f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621cc78785bdcce45ebcb3bdd0e64098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177439e0d41aca3a7167f17668da75439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f82258765f2ed1d8428ab8460f94d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a78f875db4a8b5c2be71fe79a811f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd533a4d91c7d21e8b5adb223da79d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ce594f87584294b743d02bd88451113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c8faa1796137777449f2a2803a33714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01545b8b6d46de482b3b685d95682315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461c376e90b344521909e9047b8120216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a0b1e7596f3eefb3ebce1bdfd0f4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f65224550aa79f13755a3f3d3429718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd44707528702f9beef8280a2dc01e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146ce42ea2a112f7fd8a76ad12951ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0717a32bc6bf931b9096c3618c93e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225627fb4706e6fb3115aad55ab101b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403c400907e0eaa59ed9167119e769223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f290881b3e3d62bd9c13e17ebd490c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650e821bde578b0497962c331ed7f1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1f3da754b2fb2e5de62989cb3925726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d959d5f00ce9ecaf50455360c21756227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8130c28747bac9c27be49c750c494d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51d00853ec3045dabb2a5932bf640329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011b2d0ee5f191fe07cac332b6a4aea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492087fe195a9201d18acacb83a6682231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a87dc965ae825d4662c3cf4639b8a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b20a9afacc163e998aee74cf8f3a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad1793d48f118c2db1119dfda27ba334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35623bab8a25de07b15d669bee66faf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807ab4ca659c620ea4acf4288d56b7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d53187f94e362db05a4d590d0757ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55604dc38b1482a88ac687cbc3e86b1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4a5d03e53e7af1a60dcc7b62d03e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b6145f6c42ce30feb7d15e251a7a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3621680dc10a608612b01e16101cefb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdd4d86df3d32a620b300a562b757342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d1e7f4becd986271a706f27aa2ef243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5c2c0b42b03d21d2e69f4d75a14ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c135f89c2f90b06b40474c653b66645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a776821192762eaeffa03cfe7b1a1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150bb46b04c2e101cd30bd0624567b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c003310d989beba92334943412c20148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d88896f1373da558883144dcbbd6a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d5d1c1716505b27c3de5faa1e258b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf31e83dfa950cee829eb5c382d0a8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76630c18081e8ae056954419c740cd3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a82c2b55150044e973f47ca90468a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3be384a1bf0d6b31ff9372fe6755054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be399cb31cb528400dda97e63ba50c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39619c2ca6c39e299ae67ccb0250cb6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46b8a931dbede189588ea7985451b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3a466d18c63e9d636b985302dbdb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371b7ab0d7e77fc9ccb16934108206259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee54a8109277c649135b6c684a3345060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479ef897c106b59ef0329ff8b0be9a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec01cfa1993adf8d5d14e1ad176bef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3ce7da28e652fbdd820705ca117e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a45c1d667728940f651b7064c2526464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900e1a07b42205ce740e9163bf3d41d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cd0867427b05f25df9bcf9372f2cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47f1063cbd0e57ff7f10377657899e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9fecd4918076a58fc85527a1357a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d461173bb190474babca727f5f07e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240aa49223e6639835d29d0eb3f40c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09ea9f40ef7bfb6f94fb9f4c6dc0e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c6dd9b6c037cc8a8024a39503289472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2a1636e77982b340a4c7429ace76e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e268bb2d2d804010bdd5eadc1a5ebb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb947c64e627b57b5eeb8488d9902775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98302d844727137b6329d8bf226af3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a189ec9b88f1fe4d79207c8da5755077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f624b594074cd26471937bd0608e98078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408f09e91b29bea8a60d0ab661cf1a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38930a20aacc948e738141a009f12d3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f28b7bcadcc4820f2aa1122324516481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b197f520c6063fdb2c26ed75a64a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44541a66d2fbfffe4131f6fafce00eb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29832768491bbacb42c6d3df30d400284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808ccc6238fe17eb2dffd30fa2b6bd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ae12d69a25b5af584fa0055fd331d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04465fc1bc6c9116813de5b9a8c2b5aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0f34268a2de005710a1d1828a882d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f4d0b9bd8a2b9776c64265c2da1fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949ca7c1f613d86a2051aeba494b3f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273caad009deaf2b5a9ffb6f381983191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bccbccb5ad5863a89f8ccdb54decde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b30c35a37b938bc3f5c7cb5e3f0c3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34b7a5dd3f017aad78b895759d50b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bb4daeb2fac69b2890f6adad3f50c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550ff9817b33ad5c971f1f90257233496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028da25c4e4f6c97f7f31d2ffd426a0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7d9345991215f368fd42ff938f88798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e34749bd03660bc0a6bd0e47fae4ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefe7e3e56f526d5f54ab80fa8865bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df81998c0fb53a590bb116de1d47dda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523bc25ce19bfa23da10e8629760dea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55bc25366382f3a3d33978c95739fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbede34952b89fd392401d9154f4afca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d75695055fb9ed3a810dbb508d633105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45abd2c0be3f36d4e36b1e167409c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2e74649bafba4527454d431f725bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c6d3e329480785602a4a379874166108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29227ccdf045a75d0ef94f26a2f98b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41264ef89e6d06e16d04dfb7f5f285c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e2399cec3fd2f9f039ae5ce21d6ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a06dead28363ce421dc22c19ae58e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa679454eb32300c3e6434c5984a59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010e44b3bc34ad3e22684a9ff31d92e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39b9dfdfc0e05b014d3b68f5d8cbd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106430ab214e10b2e329c08c4007030116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff868e60ebd85ec336c17cff42feb3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e1627f3807585c9b7c45538150faa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a535cfc062968ae03eaba8ebe17045f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f65f2619566781db12f2f267c1d19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bea23b61aea20c7d4ee21e32397de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e486adea7238467a96cd1dc540c133d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ad0a1909f1767102e2b6aa8f49aad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8bfec8e4be9df5303d35d14ec810d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9c5b972c31d1794450a7d2cdca727125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22f42af3e38557feb278d0091a5ac8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fbae26f3cf1625955c6f0316ae067127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9f48726bddccdec3e364eab5ae428128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea538e59205f3db06622d9d804248d33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eae1bc6e09116a4f465c7fe660f29b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d57881212b049c524c71d7b39305ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c768c1632a5a4a28497a2f6ce500b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67757d4eb10f442e3b97b593376ef854133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988de2250304be60c957a7c46a91c56a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf40c7407c8b1c8e3371fab38978c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78db5f33f8c308c52631f1596eac14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aceec5fe8c44f372bd24a5f91920f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5ae56d9bc112bf0c4c36bf296e1ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d59135c4bac365b2bd82dac0ca2ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5409b54337c8b5aa9e498575ed3d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b684acfb901097d562e8051bdcd0c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a7b48354f50ee6d8722b01edcc93b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2848b017ae7343bb5990ea6ab03d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db02a646b9c316edece47913539665e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bdc825b989c335bf13224294ca731145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeadb55a1194f6c4a4ec585b0078cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a477103d53e294439989003418741147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44098d640c3cb2ec6da081af23565d85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e471ef09190a8ce9a3cd660e9496d0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e72a6d340ee0d8d6218644e1be794150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8632705687371353dea0975c963c386151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00401cad604d5111652fbdc20d1d8582152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0629e6c8cf3ccc273ef1254674dfce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65e576e20fc3a3bcec3753e4c899f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ef5925cd27c5bdf60b71f6267fdba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838c77f78a923ae206b53a0282e4d5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922244c5be52ef13c7793274cc9d8ea1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a1970a915f25cc4389571377078a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1012e614b922f85f2620f0523f0462b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3b8af561f3fcf29d7db226c73b433160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfe5b73077f73ba68a5bd365edf642161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd491b5a4ca306184629546bfb76a65e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52598cedf53f470d23c42015265473a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741c7759fd94c1d1e99d68287f31c07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d2e7ff95a08cd545f0293cf9df226165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce8fde53382f0eb64c0e19252ce35d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd7f271b908ffb98707a4f62fa7bbb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381bdd3a694f14e6aa1a0fb21ac0d77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd532e4d7f4b57087e26071acbf270f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ac1b60e85f099ee32b5f63f996f82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fd264d324f5e561bea8726cf96fe0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e1df43d605d9495d8ae4a75c77f3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee0e26220c55967565f150b9610377173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44fbb850d185fddf01e23d418e0219174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0a31585b91ab2c7d8919d913de5bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7813f998093f4f202f283a60c12173176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c75502c0f5632caea699c32fbb8e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99bc7333776017d548de730a353415178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3916bdc2e4c4157ab37827f4b2d4a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70d0545793b2757d9cab4dc9fb3461180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca161809b36057b9376d77fbdcc2c62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eca170bc5e46537e7735b9b9f7073a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbb62293f5661eb35dcfdef9e06f34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bc555d57713783001786e4589a75b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43acd90733539e1e8f14331f1d65eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5129214904f64243fcdba0ee395f9d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57afb7c8acc5f5d62d1d6015bc4748187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728214f2301efbd0b585488193fa17ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047815b0f27dcb240d60a35c1cf4b836189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f02f09717b3b5278e6fbbf0ed3781b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d3e7c5af34a599766c58f76439357191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c606e0427f559810e94398f10cbb61f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59655f71469edcb6893b4105896cd085193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa70aec736d87aa8d73c547404d1f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7721c822a45631ae02b4c95857457195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899603f8d1774b7ba9cb010bc09c087196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805c00944cb6591f8fd17ae6b942cfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054523531f7af80ae4114ae64b4dba16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97275938284785da7b5752949483bbb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e082f7fbbbea4e6ac2a7dccbc4344d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9322a5ee5779c0f5ef179b852bdbfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda04d2ff22a37f45fe8f10fbcc07532202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bb72a7966a3029a0e05708eb9138e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd8d5c506ab4a40c8625d074a30399204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35637c3c29e1f06151006eb994e70fec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413cb66d0ab86c46a47af01ebf8d2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33faa89016fafe2c2caf7e632105a6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c754f1747e9a8607b31d60e0945a2f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb659542b4d7b3ae80eaadf7a4cf06b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f909335e9add4e63d94fa41151af6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa62cd33f330ba7935f21b05a01abe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb37f0fa1b385a781787d2546c87d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc380b3fc739d732625f41424bd264213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60363d12c425807e4c1db236f0c101a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736e03686b0636286648b4de02b8019215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add99a606d3fd6be7e5644df55f50041216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361e114d63b95d01000416c18168d0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46923ca4d159e01c6457b76fac11b5a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3eea0cc797c9ceb049bb0ce6b5b22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc9d5236241d513a291614584d1094220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9047a8de4e2d0416cc3657ede2195221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac79304f51ac2bbac4d019c5e4f6c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3362bc297059d108819c8d5da9875223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c0265e075abceffdf8a900764f109224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b40f051d2f79e84a170539aa9d0a5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983ff84f92b364603e5547c37fdf702226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ffa293f240e818b9294a6d1a747dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa7f5df3ff7603f7eee7c828fff160228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba764dd6cc55edca40607b5787a5bd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d62ce8952f7d82498f2a6c5d8c86b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9878bf0996a68103c15a0fa09ace5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca04a9ae42adf1083a8da5a3de2ae29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce81ee1a00db8cafa1d694f28b5566d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6480ca0205c90d9701461d411af651234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca8fd7412ce475441b9deb3cfbe13d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005e017a0664019180e372e64196353236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5429ccdf7941d14154211bcffc2bdaf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a02570541aeb4e98b08437f5f1ba23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bf19364ab8820d81b13fcde5b458c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685deb462f39353fe65a3f69174d40c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aba34c87cc2bf5ca8fb63bb00b82e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608bb0b1254acac5a078d5d1585130e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9f32fd0b42278b1fc621b08766208243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47c40ed68d196b3ca9b6108a05ebb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fa9ee57c161bc56e6c03f1dac32eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57879d4559848f2bb5393f61cece217c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ca139455d342394b9c4cf4d703839247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6f2d85d747d4090fd6fe069983339248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665caa7df76246ad9dfec130d23be8ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40134f1761046cae1c55fc4592d3d7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b8b9018b028ce21753377769c3105251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd639ab4d50adcd5c958a9ed61f10457252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6a371bccf73648e11b8de2bdb9652253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041f8f661f8a706ba6a37d215a94482254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ffeb6538248eb60b8a0ddb428cf78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b681cfcec841ddaae649cf06ea35d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ad6b009cb05c96e12f04ea33de072257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff7ca2dbfd3f9c425d237dc442a56f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e23c58c51874668a148e3904952045259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d09365ee2dde1cfe442a587408b09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5209506a77dbd1a301aa677482eabf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c144eba734ad6fbffb5022b8ac1e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9eafb5c5d0495fbf5dc08e2d6f356263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab1928e420c837d3f8a80ae7e15fa9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c648cbd8e03d8716d39a245c794ae7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b7397f1024722bf65ff81634120f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d122a755c059cab298f004bf5b4894267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e433c8f79c7ed8695f2e7dce5004b27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada1f01ab25d224ec92caa2ac0fbbb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290a91adfcf5f021bf0f972077de87e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c2d1d12e2cad3c04929edd718cd14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46942045c80a48496c453832bec98afa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6abf6e81e4d873049227aae25b0b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fb482402a7ef0581c781c6334b197274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6731cf63f761bbe59ba76b07affb4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd337ca589c3d66b26022ad7bcc7540276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb4c67b9f8a92d4e981574986289be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e0b6af9cb01c2deb5645cf324e972278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15495e75e93c5a4b71afbb2bc4c512279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77821e0bc313dfa50a6529bb10aaf7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bc0c613bfbf03126494449862e372281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4ac358a52fa431afb0d6c518a5377282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba45c6168878fdd48311e5e455d3ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a57677fb9e6ad76a51eca7fe6fe77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3b087828ad76e60ddddb6a1ff6089285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776e6ca047ff478ba18b09faf292f91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f4a0ecd8576e294d92268daf040b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41a33b1b9f051be725b1fb6356166b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af48dd38d4cd2959feb616151372b94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31027fb7eddbbab8f7fc900bf31a8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad03731da8a1f7f27d3694043c3319291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61216fb4a0934e012ac97e1141919a84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7469cc0adc3da2cdb8750e5083282a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc9bec3a08cc53377eac5acfd14077294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d53e66af80f4bf3256dc55b7e9e4a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb6860794313ca2731ef2f388be628296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff7574d2659101833725e366fa73d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7934c45042c364e256d36fd5eb84f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f3ac847d2ac8b3a01866f2e5e0baf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7064c896a02fc0e0dbd3bdda44215300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec46ce034698191ab265d24dc0ddd4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd85bb78318bee61f1251fa0c792ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d123ec796eb7351f8813790deb6b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682ccfc4daac05aa814d35ea147c71b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d29b83d629a7fb90a714c18b5f1ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63deadbe43723dac7003f27411ee6ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bdf62146338788817d527aba5c68f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d3bd5a95ec0fb5dd5266256dfd1c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c160c5cb49d223c68c32a99b9fe48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93420d075b496f9f5d303c7d90c590f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62874ab6a8651fb2c4f71365149cfbf6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9fc2e703008c7921a6d03729a58a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415b1c4875b76487471560103b9900e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf534b1103f52a695d6bc0871cdd04c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43f0e95c540958e2ddf27623fe7852315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44281ed704dae6bda65454fd35747f1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75479aa435cf7e876c12e80f4f1f4b54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd9c039629f06b9154c5c347647c5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ceacb22ee8e7c4d5adb2fc16fe46a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84612eb52f51d1b835d8e3c1586672d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c6bc6685c574092978ccd2ec7025c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0510166c72976ae9e3e64d66e613693322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4afcfb1f1dd93046951e7255ad43fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15515b1612d7c3208a8f891532080edf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deec05eaf957a181929ba1efe197e25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916284d0b1d7c620ad20a508124b4803326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23125d34d4ba544e2f5198e36ff0441d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4375937bf5bbd862a3e7f2d53d763328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba8e66073c6a9e0c3183c9554e87bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9e6dc7be1f3c9c505b21467565e5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc1ed3079cbc1c5682857fde729c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb80c5fc774811e682612b5df514d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36020e3715b8cdcabddeee2123ccf07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a8c6e1a67c0902d1f037111d4a9aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdbfeb05dc1a75e909593049e3df46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694850c583a4cbc6a60466d8e580506336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e535f53cce83549265863c82d52c9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23bd7a78d2e1012df791a30acf8054338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745f01eba32a4b439a0c6dd11f09584339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aef16c83b317bc6643258a7ac71c13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b68baf962ea50aac7619a2f957d5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9ff6432fc3fb3eb80c933bc40e5e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447848f072820ab3aa741c04688945e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcc20c801d5250625e0428b63dcd2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63430bbb3d3f339fbad9719ea86c57ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd7f160b0ae8b9dad4f4519109d98d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489ebeb298964a3ca9d23abbb08cbc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302106119f64262452795a23c961650348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0a44e9391abdc62348d6c89873e95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d94c2d61218e007ece571d9a6093a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889622ad2b4dc0dd053d712806233b7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8176ddb2f7e7ead64c67816b0d2e59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fac228843de1ae6ac9689219f4ea9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e217a7b7085588970ad6a75ae4d46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10cfa4a4dadd4dcd9fc5c606dd7458355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad06fa7ad020f7674ec151649b8cdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc0c85c91fc85f0b23b2d33f5c9297357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482076cc33a8b77f9e35f79f113fd91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e046e3d122c34670b8b2b9b314057359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c8e68f09d4d58c1d3f7d4faa4d94e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d8c581209bbd02595a734816d0fb9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5b88ddf46530fb6e87484f169cb66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254ed0e2b66a2bc5c00a444568cc5b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa06cba95ab05138f6804083f195bef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c059c53ecbba81b50210e1bf2c18882365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce571be4a85f0566866930e8b6347512366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a923b54d4b8a305e0332658cc1a1401367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff142f9d2ee40f2579b5e44d67a36c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cd971fd339aad27f6be2062b487df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86c59950a0316355a05cc97ec8fb40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208719d3db51b330cb9db435dc57ebd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d6a5a48fcfe84983e1cee0fd0cae3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720a22d44ff9ee881b631e013095e82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc94e3dfaeadb578f15518ccedeaae0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c51bfb48df93c7919e0c882ecb5223375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee6e9044d85c6951ec6b97280573a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12162f63a7b4cd287e02cbb97b5748377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfd646020442ffc1b3904b4a550e71378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6eede109aad3f40c1c20b3037531a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd8cd090e96a785835c7ee7309097e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c125f2b447755a28ef501fc1ec236381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795065c68e571297256ec054d42d5b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498be90b4ad26dbd3a00d6793e771c5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c47dfc8478845df90b263f9fe67e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a53d0184d5b6c763e5619d10535202385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa151cf079c42d8f41519d01b8b82d24386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f0ce38db08a30cbbae2c309843e5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38317143617e2101b7c6c353b25bc93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5808ec89c774633715c4713f8655e07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dfd1ecde72db3429b969fe9152dae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ac4f701aefa95c4cf5c923e2772b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57f950a99adb6536c40fd3f8eef267392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63141a993e6a6e7c7db8ee43349ef4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41180b8a6ccbb16b8d48ce4561bb8ca2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e95fc651510de11d0ae0a08c91945395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa279736ad3dff67a679eabf7c9a7f76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46984d0f1819b9578d9ea88f6a0ec49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbf9a5628788ed48935e33a76b43f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24518a5172d27a2fd21f0e93b12308399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadaf1c685e114da69fa056a600192a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34fa7de6cb19883d60498b3cf3b6e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf45de750c2b7fd3795936c65ad6fd8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b58330c19e1156d73eed5e2f1ca8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c461bd7aa06b0ec9c7be64840eb7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567df3b3c0755da5867eb186cc75079405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570e0d0ef3bca45fbf464dc775eac43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0022b82827ad1dd3bedb172c906e2a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a988a2c87811ab6c6cf111240036f32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b87d13e52c6268247a21467c3f75c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bf43f4ae278e566d88f500e802e13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8791a527ef18a52715fd42e9729b44f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15ea827a896a38c53a09f90215d630412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5f6de6bbebe3d89001dca49e8b1d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6bd6381e89022f0dff3eb108613fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f922ae7e6fe46cd80249a22e48d182e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee8abc68f1c28d054d1b48d45c7f3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239001a4dc1d5f3025a5387ee31df56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7d2a4adbdd8ba79b239b2d5b7c23e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192af64275a1463860fa2bdb36cfff6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775c305ed5b6718c7cae29965b8db04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06a8075ecc452ce7ffe4478a7ea395421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0a2e683510597db1f950db6765657422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1767aba5da01b5689327cf9ca9a0f15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125e4372646aa643d8a193f10056eb5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bacdb771e20e9a17b3b20752c13f24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe5f3517473e9cc1568352c4821ae8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f308d766909cde45427f708993e56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834a74027025f0f8378b764d3065602428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da4432e83097276a61777c341f3c2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a5dea3c9ea3bfcd95aa18a3d2e170430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fd448400d5d936f7c79e1fb064022431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8e6f2dbef2e077b54c52f160d3ac0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36015e3240c04dc3be8580de9dc2e84d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72374c462f3d3c917531fe5f4ca0df66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fb94dc4666ac14e589f41afb824ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ff3dcc1ceb766eea5d09b24435e7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7be05d77ab24de3d0664c4703b1ff5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a49ad8b891c81cff34e3a280c4c311438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ce96146fe9d8d3d746a05b1067e15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dcd8655f5fbd62cc55c14634cc646440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbe1023d6357155b985606678f6fde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2404e128e43a20a8ede226b1434613c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08fe1e56935e382d8b349b3e1142c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76716034134fea4e45e5435615e5ea23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b957eea2548fd46b3fb8d753312de2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052968984c0f4a8e778d5da2616283a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f31756b7fd1b8a6244cef19f817a1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15e012d4ac640e97808589038b2631448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eda645cfe857d5396de2d612b28e59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bac770e9fbc30ccf96ace45d27955450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f43d55ccbe09512931c3776bd3edb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd7db19f1dab5dc73c9d2bcf5d3974452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df2ba8cd005bd55c005a10137b6a45453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576047df5e99369df388c4ccb533fc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6f90cfd393c228a27b411f042a670455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10217b45f1bab666e9fc4905a8bc8b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea56a2c8f7285269ad10e5a2a4d42f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc35eea6bfa8bd7c5321a29a295e10458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42f40d43b1185cc073ef0254eda02a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48fcd2fc0b4041f9904423bec8aa8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7ec19813e44ad40faf7786c13043e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b4dc70b8ab0f6710581050ea97ebf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f38c43c8bc55347c7046e7afcb6e7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1c190e6796035f6e5d1eb2ef8aaf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f769fa375ff08475c17586e4dfda5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6420467ac1a0569e5d62d5235228c9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb01fb42302a3ce6a8aaa4578bfdff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155e8b9a9aab322f7fe60017f61672a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbb78f36eb17b349755ac25941d6b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803ac92cd533acb253e208c655068db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3b5f048122b75a6f49a9a69393df7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c464c28af174ff600b5ec9e78ba4be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f16faed75d36fe430604cb7c26762473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629bf6304a9d98fed817ac7aa05acad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4c672953c89377d90cacbf159094f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e55b9f7d7a2a984bfe0f172c321607476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34368a5d3f18e05a711e4da2533711b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473ee624a5ec6ebb129a801811aa97d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d591ec489ebe3a67fd471b1004ce5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a8a60cc01501bdc68ae9e12074dd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a416bfe75ba65fb2a7c56546772a36481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397e479dddfca02e2763f8fbfe06ca9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17defd7cc23d661b95f8d8fb4284ee3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539f41b38d9977a3748333aa1e37876484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a332d10d4cfb4b93fea941cc3d106485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ec58dce80386a0f50de2b9365ef6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63117c7acd8fb6042092239b11e03df4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d5b3567a07392ff1c805a692c568c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393843c1831d438a12f4fde5e63150ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cff59f873bf34e9c19e5b843df149490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77512598e48d0dcff340c0f37c3f167491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75827dba707e23d65ea048511e7175c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e5792274fa25840e6ba769ba51eca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b543e1f95a2b7ab92dba16dba0e3526494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795cc32d6b9a9d65df921bc4400b1b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64576ab2dfc27ace47ac98848fa559496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eef05e5da5deae2f12a9abf2c9d32b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb435b763660f0953d0406743685972498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b94d0049979e7c0c3bf4601bbf927499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc0089d28b4cc8ee6a1f9c7a867e43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fdd0c30b1622734a850c346b01aeb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c8bc559c04262750b38df5ea95212502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2b4559053b30e5d7b2a1362b493ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46170db8960d5f0069d104022aeaecd8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603e0b0c9c4c465ae9370fb59cd11ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ce892e620bb5202e502ffd8dcc3dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345621d7c110f8b75237872203df89ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b749a84e476fb579f39e4b70dd7d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65a8a7e146f491c9fcbfcf2d0e24b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82f9312a558e96dbf5970a1abfe7ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67488d5763c2f9017b32a89dec51c995511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57699846943a6ecbcb00ec12e570eadc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aacac61a5a2dedf2c5c35350b17d18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356eca6cf5bab10a2c38da190063efc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eeb5469a9bed1455e59063ef09d891515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5f49c5e7650e563784f8c1b7dad2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c8c29f42bdb96a561d7d6c2179db4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a7324c823281efbc3331d59e6d609518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4090c0a3ac634ca55807483c75d41a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6ac924e48691bb02e38719179c57a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537da2f8a1310d14d6a545b6c768ade521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d39e1efebe7a72dab6501d98b0b21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fd5abe0a9af14d10869acebbdafed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab2f33e1db4e120a19e2a1d0fa7c12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8baae2efba4a45720c2833f50ac455525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7e8a1922bc71cf03ecf6d2f7b2a06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e774b8fd81f11c9418426867064ad61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f7dcd5537d6f01ce3470cf9a4ef31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0245ba4fb552a1f9df6cef398070b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ac643e1d49d9a80021afa8ed176ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed050235c1c40ce4314e73449219f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3202d61e01fb1d12a74153cadedc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a94be42f3cc73b3cbb7ee1ba5c213533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5e7ee2b6e2cbb7c4b8e2ac7ff714d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02914ffefed9c768757094f9d412f909535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bccfe251ca4b7623e5f822466e7b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c08c708cedc7d15efc15f01faad8f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237f6bea07980b1deac91e1667e7b5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad410b042b1a144f29bad2de97d76aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf1dba3f9900b2105790fbeca656fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c093984647b760c2f22da08f6968ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5eaae771b00aa3389d4e2750d907e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2306b56f8cad64c3d142ec4d3f2cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb3acdac2acdb73120502718c60ba1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d807f75f5943343ce261f918bebc3e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb326cd5f087d1f838fb70429546f01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241a11115ab4996dc3697c8892d331d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7a493e1d7820f12cda9d8d33c1080548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59480778050b746c9dda5a57631e87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6624291a916ddd472af8d089276a21f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82de9532998826ea39293e7cedfe9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e4344a49c4843c6cc4bd0c383ac8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b23cf7829d86ee4b3dde8ff06105d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905319904d49841936299bac37d25e48554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafa3d834de79e175cab339d3536f4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc49b4e0549903969e3510ad39c2169556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba5ef9366248f7b83935377eda5542557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02073c59f2e244506ea2bcf6230ac76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dd42e6e9f942d82290dbd50c9319a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516087381bb46da006533d3e4e2c30b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04d6abe3c86e722a325796834951fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e87d239e4d27e7fd1172bc5b57b743562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421ab52f857950eeeaeca313d9a14b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2869ee3af84edfe80a49a0c3316204c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8abe926ab3ebd7750420b0e4eb410b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5b231f55638a7c3fe04113a4bb365566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ca421db39b6f12e545824fdd1d133567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9d40ca292f1a8fc10f0964351219d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c747bf1e6acc910800b07f9f65153b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb368496cd406697e77c2e39cb6a6557570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896d05995ebd27fc1f12ec13a05cc57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45052fc5bffb17ee0bfce7e4e7e48c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4abc638f22c0bb9a1f212e66f21b1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7dafcaa4a7f7f6427d0393e0bfd6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38aefd4fe574a22b22d6ce139c98be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc42c46fb7c42c82d15b1281355c16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2c9705aaf9e047cb2ea915e6f2607577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c5e3f055558e0f9f52a8eac22d2eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d05aa38a3b9006eff1d3aa8622bb13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10548d4ee3703c54142852799248148f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6742290eb4c9e8111b95ee3e095b45a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2595bf15b1a626c3f0bd9d0ba7869bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cb3ad22fdb40c618d35a4f6e589c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f4a36c6917016b22d02cdfd7c0ad3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59022c99443616125607a33037c45ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8d2fb3141b172977b014ebad27f97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df7c3cfde61b4bbbe62ec9d66c44d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170f69a00dc40aa199a492cbfad39ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80532a95abfd3cbb20080c3df9cccd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d746453d682e6eb9babee0ae18e2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cb5e8217b205c0df3d98deeeb2a2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cffbdf0e54a43082800e0283d46f69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68e1c99df35906ebb1320ebc0d96f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ae7ba0b099575a8989983d85d16be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b953046d2d414e8d87e386b7459ef7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5d1743e353008b8c7d8148556009f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811106aefaddea3ef2c12821ac2d06b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85733aa5d9c7a80649ff71517430cded598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db99e3b71aa1f8eddb953a34fd6cf1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef1e53aea4f9edf1100965de56376d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57514d3d9c446503590be632156387ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f63bbebe67a63a5dd1a2920106f871602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc650e819745fe3634cb4a9fa07c82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fafc9f112e22d46a5d06fa3457023604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d013982c08d7eacfb79922612dd5d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e789699ae88e0a20f9f0325074baa0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1bf0fc0899f66aeaf94785ada0aa9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e72e9105b0dc02b47a0f707ad8001608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5f14303f62220dca7e78021106daa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27decb84fc6804b4e58620f1a5fc6e16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11867815ae8faa8e5dec94058e6948e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855e0ae145283c45e75c38775443b89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db69dc834d350b7f46e010be6060e86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd338c4e9118a0ce29e22e5b427c05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12463776b24aa19d31b16774592ed2de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bdb0e347eed07648b58b56b2a97f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab241cfabbd1dc96413a89c3810c9438617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6ba347560d8bb23352d9805ecd19d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55130eff5ca984695fd52e44ddefc786619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18d2236af3f8d535bb899bb252bd2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782803aa30142240eda87cad7ec487d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0638306950c4580f4ed86603d62515622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dbb49d3d6f65fc16ba2de86d5cf5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583443db6354155576115298260125c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5838818e0bff1d24790f0fc9152b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f9dab7475c6ffc195e5f147b667e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08154be5c430358bc23639a68ddf94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4033297ec497ec4ef42b9f93a0563d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3cae7f44bbdf6390023bc5bc61b76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5b780f7d5018f06fba09cfa65151f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bffba90976936cdab06d64dad4b2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fb26557660b0f500e7659f438ee74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226d2ab9d8ae0f27be9fc22f7be0eb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dad9857c080b16bcb4badbc8b1e343634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b8865a95f745af85e9435504c458d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a9433f08534e9758c8ad13f4559c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f368ba6cb4d18a7e62c8b21732aaf3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619b7559f7e0658e0241795b9249b89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495f369de2c8028b8d586252a504dff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f8bf2a3c4e9686692bf76c36438ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f14adff9eec70b4b0cb3db208cf0c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842522fa9d1df89037cea082da988cde642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21cfc96e916bfe132a991fa1fb3bed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed161efbfc38f40bb7cfc5f5b5b975644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9da4f4af679190e1a0a0783d1f453645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec8914c76cb3a7a47d6f1ee277a31c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e65131c0fd87c6de030ecb43ef79e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d76d043de52b7557d8f99d1d004113648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf320115d1ccd037cc74700dbd9f92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3694af58b8b4813c12b5e98fa8eae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca71b82d31e518448f0210972169f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0c72c37c7c180b157a813bdcfdc3c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557e2284c0210361c41aafb52af52e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6884317f1dc0f747c4a3d62d73a27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301bdc17d210d44feb112559d032aa5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff673aec31a5c8b540f1220910a332d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf84d89ca23d5e7b650af62120a1f6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0119f14032c2a24830978f05054e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edde4aedb3b127df1f9f4f7e13a690b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e3ee2d043186842f4b96cde82252c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0954f7a1f9c2ffc74e5e6dadd6f4831661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684f858ae885e981f966c71418e6380662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788d6546c036226d59478edc42e6fa6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2884223cee8606a753fad4ffa3a92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941535ac2393c5f0037a05d38deae569665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730603448f301c4afa94a7c7bfa387f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9879c23aa4c671d1a8a096ba4aa725667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bb3195c26dca50b0728164439a327668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c8b74d14110b81cab208ff2839ae4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153328183a84d43f86e18b02271449d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60725a23c315219b1c62cfa0ffb81ebf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad94c954a51d6e6a18b8da0998537b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb430e1779cfe4b6b1ad7ae871785d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9b77691e0ce42b0e1f5e1871d4166674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166fb5f307cfc4d3cd9b9d63911413d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db069a7e8c8255f2e29e2e7dbb8eac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb150b80916fb6565f0abfed41c15108677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3d36ac43b381e553c557ba6b77a96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408857dd70a97b32654ae17b145f4b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc33afc198b520daa1f2132265bf1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86a8e84e3f47d156da00a5935dd238681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801136cbf0c9cca0514cac2bbb8c321f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f178d7172be2abebccae8bb5bdc4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47d6043a1364d3688655cff9996a91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafd288d487b1327b441114054d697f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7668b4123675d0675104dc1634426686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10d50c106df0600c2bbb4b677b0872687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70fe9e285817d4165757b360b08a8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2dc333e77b3478eb62b3121e8fb4a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957986675e843e812f327f2c45c9d687690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1791a4a89681453f900613cc049943691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12738385b8b45bac6ec9a3acda528c55692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d9e72e3127f1d9c49c8fe7c071571693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad61ce216aa43e2155ab87c1ffa9f10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e8fad6eaa61cc9f10e0eca3eaef7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19429883298c6016a3b0044fd4ae76ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cea349a68c103cbe3337dc270a149697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72b30b8e1d866898069d7c50518707698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201444832457cab401437cda8ab38c82699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae658d42b860a0dc0bc8cb7dab84fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ac076122a04d65542ccce518d67ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf4ee9774d25caf164c1c661d0eafb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0d17d2381f7e2568734ab52a2bb57703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1dd1cad0eaabebdafbdc17275af3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5b0a41415611204ffa80691d0f20e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e4e005aa6b18e559a6a089eba36e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75108d7f75c162ad70be7f9f4e3e8662707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2c4cbc9fde0ff8d90aeb9e83a0617708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013be957d599b57fb6a57093c51c56f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2629df494a0e578a9ceecc94af212710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75c2f585af16d033dcc960bd0c4cf8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce7b59ca245a6b14175f2640b11c18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ec2efd91ce0e2280a4424d153e826713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878884c24f91dbbf0f640fdcef10eba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598da686fea1c2f9fd8c84c58d1eba9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0ab1572b7166e9db401348935f85b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abed0724ec195c8fc140870e3cc6f1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1405a6ccfd5ad12bb3f0f512c9a22b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81400f988f5e70344072bf2f7197570e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18688745c1c04dfedb4caf0870918645720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cebee878485060b8ee9d4102a221a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16aaf3b8c566e21a0fa9147d857f4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf056adbec90655f6e5a328c653f456c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775db0d71cc6dc4a8caf0ce8764d3bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99309715e59e5b060e07e6200f24ad9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b7b29c576d08ae357221ba5acb674726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a49c50c5e8d38085d9afe4fc5b7ca4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd78a23c92e257cef376738b3741b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e361d374ab75820e13d53d697671d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945b02d07676794ad7eb2d87d5abac8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4d9b1abb70b1b9f05ece56c0e8c37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c8a6159e401ca99543157b47ac656732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572894b07a028886de8d8a55599f2d37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6678d4d6fca65c5df7acb1d7e3738734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de638cda0d591a2c9f689c13f4de98f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ce735b4b8c86b49a2f1d507d063d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902c3a24e5289dd07e766d557a2c9e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d284d4ddc416349ad5ee09042871eab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cb5c03c8a6ba69882db0010e00676739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c71b5b88ffb453bdccdcd09c3d5767740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b5b5ab9ceb453c138ed26c4924e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf4e040319062be0065f0ebcf76cb7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80309b36bb6da4a71d40b643b040e0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327490cacdfb196634a1251606bd9bd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a13189ef87a293ed822a1be0611623745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30be0098292e2fad883f3c334117eeb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0c7d9ac3fe664409a3e8ca50ac762747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04589480dc02bb1587999b64c82eba7a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8dee5f40056ef8cb75d4919465ad5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921a57b52a18765642aedad826772b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cdd3bbce92513ac18db5fdca14088751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb41026a729f7b948b6f231516d830f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec42cdfe1b7727a6d5a915121bcbb5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613b529818cf8690a73493287a6b5bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d96af32067b097a4b97f6a55b2c3b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c42d474db9d685612e6c80f6b36b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f15447b61d4903ced5c66a680fcb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d4a9b43d5a32bc8bb8aeca2858c4d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d39c36857f411790abf040e90f9e2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fc9a6e163478bdcb2b897828198a9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfc462220ff304fd17fe8728ec7f1f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa947d778ab4c95a14d11c61b81a77e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b50c7ad885a533bc07e758bcb85e4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061780e4d050e52617b45394ec1e119c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d11c5fba97da48ad1979275e37562765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb027226fd5734e2cba6602ef679c85b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb16ac34ff73753b78540d4dbd26f5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899778500572b1e17d96e08c5803680768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd66ba825f652d553df4aa38cc8401769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7796d5c350e073941759f5b0b9d7845770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e2d4bbbd776f63b3277a44b32d11d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576907963614d63062163bbc61b8094772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8b1270ded9c7453295c9f31d0aa94773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d378478d430fc28d72bbfd5d5475a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f723c72e052d2f37e222cfa875945e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec575e5b8524edaa9c5732cd2d13efab776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169906f1947e8bf46cf599d0589e4a5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ce1b4eabd137024918d3919d9212c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dab5d31528326e31fec71b7b40d4b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a38ef7d190f399a1be4fbc39bcf4eb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef26916c91c2c7b69daf55a260ef7dc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee26b7bcfdf173608583bd03b8ae5a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a131b27e35ddff7d8fc6d363039838b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2dba2b6d5de721c029f222d855731784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cba121813f4622ef2d7f6fa26d00d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d302f238109ded5f417902d77e3c93786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fd33b2bc5e46bb5c56cdf5fa9f71d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c70620b7c2230b6ee374f62fe16dad788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f6be1a4b5f454cfa2bf7a5e17e40f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb5f8d3199b03e9ee76bcaaf708935790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dc6cc698c8a91518fd3bff86663a4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e934882e6d5a5b52d1e4303b4418c1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdb04aede84e83c9a99b425fd39f53793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f236502feb7976983582b3cce65933794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27545c04068b1ee616cb2bd2c47de51c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407867c5bda69e60e9d71499df0f521e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a5f31eaa0ddcc5bb2ff6811ee5281797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91e6f967aa5dd28ed25591ad8639ee798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221b3371ba940e7227f9b78e5488ed5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b408f396d9fc18113d6311d80c646800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d9b4b524c7286ba0875ec3c406332801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b53d6174885a5ca0b14c09f9e61b9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dfe9e6934c4a16e2b3c849cde31f3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f0e23fa452c91dec3e5a018cb968d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840fc289f84c3869980d1b63ed2f318805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ac097b0f52f234111fd48aaa3049b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1b41fb5d560fb13aa848bc8c1eb12807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12451b6d4e617700a8846d38dbdc5114808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec836337b3751ef3cd329e2e22259809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479f892cf45a5b8288ef6a33188db95810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73c6bdf77114d640bd293978a598a2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15a21270f2fc0e7a954bfa87c83c1f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dc18c4314f3a05ee1f0bf5cf0fbc1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfdddce34ed4f233393329b6f26c2a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d06a0474326439c58e522ca6f11f2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c5ada77dc729dd43596fcb75b5391816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dbec10d98f227cd37af131b7cebad817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8325cb7480718d99298b07aa3d2e704818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d302e481a086396d104bc40cd264f43819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>